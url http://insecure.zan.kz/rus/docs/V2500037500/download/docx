--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c83d9ed" w14:textId="c83d9ed">
+    <w:p w14:paraId="6ad5a9e" w14:textId="6ad5a9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения и дополнения в приказ Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра просвещения Республики Казахстан от 27 ноября 2025 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 ноября 2025 года № 37500</w:t>
+        <w:t>Приказ Министра просвещения Республики Казахстан от 27 ноября 2025 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 ноября 2025 года № 37500.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2027</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -310,142 +314,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2668"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Для деятельности организаций образования, реализующих общеобразовательные учебные программы дошкольного воспитания и обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -477,255 +482,260 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 12 августа 2016 года № 499 "Об утверждении Типовых учебных программ дошкольного воспитания и обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14235).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копии перспективных планов на каждую возрастную группу, циклограмм воспитательно-образовательного процесса, индивидуальной карты развития ребенка, утвержденные руководителем организации образования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие педагогов, имеющих высшее и (или) послевузовское или техническое и профессиональное педагогическое образование или высшее и (или) послевузовское и (или) техническое и профессиональное педагогическое образование по направлению "Дошкольное воспитание и обучение" или документ, подтверждающий педагогическую переподготовку, без предъявления требований к стажу работы. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля педагогов, для которых основным местом работы является лицензиат, от общего числа педагогов не менее 75 %.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля педагогов, имеющих квалификационные категории "педагог-модератор", "педагог-эксперт", "педагог-исследователь", "педагог-мастер", для которых основным местом работы является лицензиат, от общего числа педагогов - не менее 20 %, за исключением организаций дошкольного образования, имеющих менее двух групп.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Соответствие образования, стажа работы руководителя и педагогов организации образования квалификационным требованиям </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказа № 338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -737,128 +747,128 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При этом, доля штатных педагогов составляет не менее 75 % от общей штатной численности педагогов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -866,89 +876,93 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие учебно-методических комплексов для дошкольных организаций в соответствии с нормами, утвержденными </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказом № 216</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наличие учебного и игрового материала в соответствии с нормами, утвержденными </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказом № 70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -960,131 +974,124 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1096,51 +1103,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 15 марта 2022 года № ҚР ДСМ -25 "Об утверждении стандарта организации оказания педиатрической помощи в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 27182)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1152,128 +1159,128 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копия договора с организацией здравоохранения на медицинское обслуживание обучающихся.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 За исключением дошкольных организаций имеющих до трех групп включительно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1305,51 +1312,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказом № ҚР ДСМ-16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1361,131 +1368,124 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1507,51 +1507,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, требованиям пожарной безопасности </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приказа № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1559,103 +1559,111 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям. Копии документов, подтверждающих право хозяйственного ведения или оперативного управления, или доверительного управления, или договора аренды на здание. Копия санитарно-эпидемиологического заключения на каждый объект (учебный корпус).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Копия акта о результатах проверки или профилактического контроля с посещением субъекта (объекта) контроля и надзора в области пожарной безопасности в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательским</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для вновь открываемых организаций – акт ввода объекта в эксплуатацию, в том числе, приказ о назначении лиц, обеспечивающих пожарную безопасность, инструкции о мерах противопожарной безопасности, план эвакуации, минимальный перечень необходимых первичных средств пожаротушения, копия акта приемки в эксплуатацию систем и установок пожарной автоматики.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1692,892 +1700,1110 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Административным</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> процедурно-процессуальным кодексом РК.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...93 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие доменного имени третьего уровня в зоне edu.kz;</w:t>
-[...241 lines deleted...]
-Количество оборудованных шкафов для детской одежды, кроватей для дневного сна, во вновь созданных организациях образования определяется по предполагаемому набору, в действующих организациях образования определяется по контингенту воспитанников </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 79 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6616" w:type="dxa"/>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Обеспечение повышения квалификации педагогов не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
-[...43 lines deleted...]
-            </w:r>
+Оснащенность оборудованием и мебелью, соответствующими нормам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Для руководителей организаций образования повышение квалификации по соответствующему профилю и менеджменту в области образования не реже 1 раза в 3 года. </w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+наличие и наполняемость возрастных групп, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 385</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие доменного имени третьего уровня в зоне edu.kz;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров за последние 5 лет в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно </w:t>
-[...9 lines deleted...]
-              <w:t>приложению 8</w:t>
+наличие оборудованных шкафов для детской одежды; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+наличие кроватей для дневного сна за исключением дошкольного мини-центра с неполным днем пребывания, в том числе групп предшкольной подготовки утвержденных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+наличие в здании санитарных узлов (унитазы, умывальные раковины), соответствующих санитарным правилам, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие оборудования антитеррористической защищенности объекта согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказу № 117</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о полезной учебной площади, наличии материально-технической базы, условий лицам (детям) с особыми образовательными потребностями по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...35 lines deleted...]
-</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Количество оборудованных шкафов для детской одежды, кроватей для дневного сна, во вновь созданных организациях образования определяется по предполагаемому набору, в действующих организациях образования определяется по контингенту воспитанников </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6616" w:type="dxa"/>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие сведений в информационной системе НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
-[...39 lines deleted...]
-          </w:tcPr>
+Обеспечение повышения квалификации педагогов не реже 1 раза в 3 года, объемом не менее 36 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "Об образовании" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О статусе педагога".</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно </w:t>
-[...9 lines deleted...]
-              <w:t>приложению 6</w:t>
+Для руководителей организаций образования повышение квалификации по соответствующему профилю и менеджменту в области образования не реже 1 раза в 3 года. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о повышении квалификации и переподготовке педагогов и руководящих кадров за последние 5 лет в соответствии с профилем преподаваемых дисциплин, образовательными программами курсов повышения квалификации по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание ИЗПИ!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строка 81 предусматривается в редакции приказа и.о. Министра просвещения РК от 15.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 128-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие сведений в информационной системе НОБД с актуальными базами данных в соответствии с формами административных данных в рамках образовательного мониторинга, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № 570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и информационной системы управления образованием с актуальными базами данных, соответствующих административным данным НОБД.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о материально-техническом обеспечении образовательного процесса, в том числе о наличии компьютерных классов, компьютеров, учебных лабораторий, учебных предметных кабинетов, технических средств обучения, информационной системы управления образованием с актуальными базами данных, НОБД, видеокамер в помещениях и на территории организации образования по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2589,51 +2815,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 29 апреля 2025 года № 92 "Об утверждении Правил деятельности службы психолого-педагогического сопровождения в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36047)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2642" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2645,85 +2871,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2668" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2910,536 +3129,619 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий приказ вводится в действие с 1 января 2027 года и подлежит официальному опубликованию. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр просвещения</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ж. Сулейменова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z34" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство обороны</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство культуры и информации</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z36" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по чрезвычайным ситуациям</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство искусственного интеллекта</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и цифрового развития</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z39" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3767,112 +4069,113 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по состоянию на ________)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="241"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="929"/>
         <w:gridCol w:w="768"/>
-        <w:gridCol w:w="514"/>
-        <w:gridCol w:w="374"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="769"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3938,123 +4241,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о высшем и/или техническом и профессиональном и/или послесреднем образовании, о педагогической переподготовке, специальность, квалификация по диплому, организация образования, год окончания, для мастеров производственного обучения–сведения о прохождении стажировки (наименование организации, производства, период обучения, стажировки), сертификат специалиста.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное место работы (адрес организации, должность, стаж)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о практической работе по профилю преподаваемых дисциплин, стаж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4125,87 +4428,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о прохождении медицинского осмотра (наличие личной медицинской книжки) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4271,123 +4574,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4458,401 +4761,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4892,51 +5132,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об академической степени "доктор философии (PhD)" или "доктор по профилю", специальность, год присуждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2878" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4965,51 +5205,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об ученой степени "кандидат наук", или "доктор наук", или "доктор философии (PhD)", или "доктор по профилю", специальность, год присуждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5038,87 +5278,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о почетных званиях и государственных наградах Республики Казахстан, о спортивном звании "Заслуженный тренер" или о высшей и первой врачебной категории, год присвоения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о наличии удостоверение о признании документа об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5189,51 +5429,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2878" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5262,51 +5502,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5335,87 +5575,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5430,344 +5670,288 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -5798,55 +5982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>