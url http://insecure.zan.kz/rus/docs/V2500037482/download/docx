--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fdff480" w14:textId="fdff480">
+    <w:p w14:paraId="3afd6a0" w14:textId="3afd6a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил деятельности центров психологической поддержки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра просвещения Республики Казахстан от 24 ноября 2025 года № 264. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 ноября 2025 года № 37482</w:t>
+        <w:t>Приказ и.о. Министра просвещения Республики Казахстан от 24 ноября 2025 года № 264. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 ноября 2025 года № 37482.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -308,150 +308,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра просвещения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1366,251 +1389,345 @@
         <w:t>
       4) государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для оказания помощи являются информация в масс-медиа об угрозе жизни и здоровью несовершеннолетних.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Все запросы фиксируются в журналах учета и (или) информационных системах Центров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Центры обеспечивают конфиденциальность персональных данных и информации ограниченного доступа в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      14. Центры обеспечивают конфиденциальность персональных данных и информации ограниченного доступа в соответствии с законодательством.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Психологические услуги несовершеннолетним до 16 лет оказываются при наличии письменного или информированного согласия родителей или иных законных представителей, согласно Кодексу Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О браке (супружестве) и семье</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", за исключением случаев непосредственной угрозы жизни и здоровью ребенка, когда помощь оказывается незамедлительно с одновременным информированием родителей и компетентных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...35 lines deleted...]
-        <w:t>", за исключением случаев непосредственной угрозы жизни и здоровью ребенка, когда помощь оказывается незамедлительно с одновременным информированием родителей и компетентных органов.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Запрос рассматривается в срок не позднее 2 (двух) рабочих дней, а при непосредственной угрозе жизни и здоровью несовершеннолетнего – незамедлительно, в день поступления обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      16. Запрос рассматривается в срок не позднее 2 (двух) рабочих дней, а при непосредственной угрозе жизни и здоровью несовершеннолетнего – незамедлительно, в день поступления обращения.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При поступлении запроса Центрами создаются группы мобильного реагирования из числа специалистов Центров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Группа мобильного реагирования беспрепятственно посещают организаций образования для анализа проблемы и выработки алгоритма действий психолого-педагогической поддержки, с определением видов, форм и сроков помощи, по форме согласно приложению 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 марта 2023 года № 61 "Об утверждении Методических рекомендаций по ведению внутришкольного учета в организациях образования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При необходимости привлекаются специалисты заинтересованных государственных органов и иных организаций, для совместных действий в пределах компетенции. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При поступлении запроса о непосредственной угрозе жизни и здоровью несовершеннолетнего группа мобильного реагирования, руководство Центров незамедлительно сообщает в органы здравоохранения, внутренних дел и других уполномоченных органов для их дальнейшей совместной работы в пределах своих компетенций под координацией местных исполнительных органов по вопросам защиты прав детей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Специалистами группы мобильного реагирования оказывается психолого-педагогическая помощь несовершеннолетним, педагогам, родителям и/или законным представителям по решению психоэмоцональных, поведенческих, психосоциальных проблем, кризисных ситуаций (развод родителей и законных представителей, смерть близких, острые стрессовые расстройства, посттравматические стрессовые расстройства, паническая атака, поственция), в том числе связанных с аутодеструктивным, суицидальным поведением, насилием, травлей (буллингом), кибербуллингом, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1645,385 +1762,385 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 21 декабря 2022 года № 506 "Об утверждении Правил профилактики травли (буллинга) ребенка", совместному приказу Министра здравоохранения Республики Казахстан от 2 июля 2024 года № 419 и Министра просвещения Республики Казахстан от 4 июля 2024 года № 170 "Об утверждении единого алгоритма выявления несовершеннолетних с признаками суицидального поведения и дальнейшей работы с ними, а также алгоритма действия государственных органов по оказанию помощи ребенку, совершившему попытку суицида", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 марта 2023 года № 61 "Об утверждении Методических рекомендаций по ведению внутришкольного учета в организациях образования", совместному приказу Министра здравоохранения Республики Казахстан от 22 декабря 2023 года № 742, Министра труда и социальной защиты населения Республики Казахстан от 20 декабря 2023 года № 515, Министра культуры и информации Республики Казахстан от 21 декабря 2023 года № 531-НҚ, Министра просвещения Республики Казахстан от 21 декабря 2023 года № 386, Министра внутренних дел Республики Казахстан от 21 декабря 2023 года № 917 "Методика по раннему выявлению и оказанию помощи несовершеннолетним, подвергшимся или ставшим свидетелями насилия, травли (буллинга), кибербуллинга", приказу Министра просвещения Республики Казахстан от 13 февраля 2024 года № 31 "Об утверждении методических рекомендаций по организации деятельности Центров педагогической поддержки при управлениях образования областей, городов Астана, Алматы и Шымкент".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Центры координируют деятельность СППС организаций образования: собирают отчетность, проводят анализ, осуществляют мониторинг деятельности СППС по психолого-педагогическому сопровождению детей, находящихся в трудной жизненной ситуации, подвергшихся травле (буллингу), насилию, аутодеструктивного и девиантного поведения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      20. Центры координируют деятельность СППС организаций образования: собирают отчетность, проводят анализ, осуществляют мониторинг деятельности СППС по психолого-педагогическому сопровождению детей, находящихся в трудной жизненной ситуации, подвергшихся травле (буллингу), насилию, аутодеструктивного и девиантного поведения.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центры предоставляют в письменной форме рекомендации по систематизации и повышению качества психолого-педагогической поддержки в организациях образования, которые направляются в органы управления образованием и организаций образования для ознакомления и принятия соответствующих мер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      Центры предоставляют в письменной форме рекомендации по систематизации и повышению качества психолого-педагогической поддержки в организациях образования, которые направляются в органы управления образованием и организаций образования для ознакомления и принятия соответствующих мер.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Специалистами Центров в рамках методического сопровождения не реже одного раза в полугодие осуществляется мониторинг при необходимости с выездом в организации образования с целью изучения деятельности служб психолого-педагогического сопровождения, по проведению психолого-педагогической диагностики состояния обучающихся и воспитанников, по составлению психолого-педагогических заключений и рекомендации для оказания психологической помощи несовершеннолетним, нуждающимся в психолого-педагогическом сопровождении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      21. Специалистами Центров в рамках методического сопровождения не реже одного раза в полугодие осуществляется мониторинг при необходимости с выездом в организации образования с целью изучения деятельности служб психолого-педагогического сопровождения, по проведению психолого-педагогической диагностики состояния обучающихся и воспитанников, по составлению психолого-педагогических заключений и рекомендации для оказания психологической помощи несовершеннолетним, нуждающимся в психолого-педагогическом сопровождении.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам изучения специалисты Центра составляют аналитическую справку с рекомендациями по улучшению работы психолого-педагогического сопровождения детей, которая направляется в органы управления образованием и организацию образования для ознакомления и принятия соответствующих мер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      По результатам изучения специалисты Центра составляют аналитическую справку с рекомендациями по улучшению работы психолого-педагогического сопровождения детей, которая направляется в органы управления образованием и организацию образования для ознакомления и принятия соответствующих мер.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Центры ежемесячно осуществляют взаимодействие и обмен информацией с ведомством уполномоченного органа в области защиты прав детей Республики Казахстан. Информация о случаях поступления запросов о непосредственной угрозе жизни и здоровью несовершеннолетних направляется незамедлительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      22. Центры ежемесячно осуществляют взаимодействие и обмен информацией с ведомством уполномоченного органа в области защиты прав детей Республики Казахстан. Информация о случаях поступления запросов о непосредственной угрозе жизни и здоровью несовершеннолетних направляется незамедлительно.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Один раз до начало учебного года центрами составляются годовые планы работы, которые утверждаются их первыми руководителями. Аналитический отчет предоставляется в исполнительный орган в области образования, финансируемые из местного бюджета в соответствии с установленными сроками и формами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      23. Один раз до начало учебного года центрами составляются годовые планы работы, которые утверждаются их первыми руководителями. Аналитический отчет предоставляется в исполнительный орган в области образования, финансируемые из местного бюджета в соответствии с установленными сроками и формами.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В целях обеспечения эффективной деятельности Центров устанавливается минимальный штатный норматив численностью не менее 55 штатных единиц, распределенных по следующим категориям персонала:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      24. В целях обеспечения эффективной деятельности Центров устанавливается минимальный штатный норматив численностью не менее 55 штатных единиц, распределенных по следующим категориям персонала:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) административно-управленческий персонал (не менее 10 штатных единиц, который включает работников, осуществляющих общее руководство, административно-управленческое, правовое, кадровое, бухгалтерское сопровождение деятельности Центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      1) административно-управленческий персонал (не менее 10 штатных единиц, который включает работников, осуществляющих общее руководство, административно-управленческое, правовое, кадровое, бухгалтерское сопровождение деятельности Центров);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основной персонал (не менее 30 штатных единиц, который включает специалистов, непосредственно реализующих основные направления деятельности Центров, включая психолого-педагогическую, методическую, социальную, информационно-коммуникационную, медиа поддержку и организационно-координационное сопровождение деятельности Центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      2) основной персонал (не менее 30 штатных единиц, который включает специалистов, непосредственно реализующих основные направления деятельности Центров, включая психолого-педагогическую, методическую, социальную, информационно-коммуникационную, медиа поддержку и организационно-координационное сопровождение деятельности Центров);</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вспомогательный персонал (не более 15 штатных единиц, который включает работников, обеспечивающих хозяйственное, техническое, транспортное и санитарно-бытовое обслуживание инфраструктуры Центров).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      3) вспомогательный персонал (не более 15 штатных единиц, который включает работников, обеспечивающих хозяйственное, техническое, транспортное и санитарно-бытовое обслуживание инфраструктуры Центров).</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Квалификационные требования к специалистам предъявляются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      25. Квалификационные требования к специалистам предъявляются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Центр обеспечивает доступность услуг, в том числе посредством дистанционных форм, и условий для лиц (детей) с особыми образовательными потребностями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      26. Центр обеспечивает доступность услуг, в том числе посредством дистанционных форм, и условий для лиц (детей) с особыми образовательными потребностями.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Материально-техническое обеспечение Центров осуществляется исполнительными органами в области образования, финансируемые из местного бюджета в соответствии с приказом Министра просвещения Республики Казахстан от 13 февраля 2024 года № 31 "Об утверждении методических рекомендаций по организации деятельности Центров педагогической поддержки при управлениях образования областей, городов Астана, Алматы и Шымкент".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      27. Материально-техническое обеспечение Центров осуществляется исполнительными органами в области образования, финансируемые из местного бюджета в соответствии с приказом Министра просвещения Республики Казахстан от 13 февраля 2024 года № 31 "Об утверждении методических рекомендаций по организации деятельности Центров педагогической поддержки при управлениях образования областей, городов Астана, Алматы и Шымкент".</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Финансирование Центров осуществляется за счет средств местных бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>