--- v0 (2025-12-27)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34e6636" w14:textId="34e6636">
+    <w:p w14:paraId="50bae9d" w14:textId="50bae9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,140 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах вывоза сельскохозяйственных животных с территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 4 ноября 2025 года № 415. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 ноября 2025 года № 37342. Утратил силу приказом Министра сельского хозяйства Республики Казахстан от 1 июня 2026 года № 216.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра сельского хозяйства РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -201,376 +273,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора о Евразийском экономическом союзе от 29 мая 2014 года, ратифицированного Законом Республики Казахстан "О ратификации Договора о Евразийском экономическом союзе", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> распределения количественных ограничений (квот) согласно приложению к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ввести количественные ограничения (квоты) на вывоз с территории Республики Казахстан в третьи страны и в страны Евразийского экономического союза овец и коз живых (код 0104 Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза) в количестве 120 000 (сто двадцать тысяч) голов баранчиков старше 4 месяцев в срок по 30 апреля 2026 года включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Министерству сельского хозяйства Республики Казахстан в установленном законодательством порядке информировать Евразийскую экономическую комиссию о применении мер по реализации пункта 2 настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 26 апреля 2025 года № 125 "О некоторых вопросах вывоза сельскохозяйственных животных с территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36026).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Комитету ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан при взаимодействии с Комитетом государственных доходов Министерства финансов Республики Казахстан принять необходимые меры по обеспечению исполнения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего приказа в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департаменту агропродовольственных рынков и переработки сельскохозяйственной продукции Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -586,58 +593,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр сельского хозяйства</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр сельского хозяйства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -683,292 +707,228 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -991,68 +951,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>цифрового развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1133,563 +1075,525 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 ноября 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила распределения количественных ограничений (квот)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила распределения количественных ограничений (квот) (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "О регулировании торговой деятельности" и определяют порядок распределения количественных ограничений (квот).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сельскохозяйственный товаропроизводитель (далее – товаропроизводитель) – физическое или юридическое лицо, занимающиеся производством сельскохозяйственной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) откормочная площадка – субъект агропромышленного комплекса, имеющий специализированную площадку и осуществляющий закуп крупного рогатого скота/мелкого рогатого скота мужских особей для дальнейшего откорма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок распределения количественных ограничений (квот)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный орган в области развития агропромышленного комплекса (далее – уполномоченный орган) не позднее 3 (трех) рабочих дней со дня ведения в действие настоящих Правил размещает на своем интернет-ресурсе www.gov.kz объявление о начале распределения квот на вывоз баранчиков старше 4 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В объявлении указывается следующая информация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количественный лимит для вывоза баранчиков старше 4 месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лимит на одну откормочную площадку и на одного товаропроизводителя для вывоза баранчиков старше 4 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. После введения в действие настоящих Правил на портале формируется количественный лимит объема квоты на вывоз баранчиков старше 4 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Количественный лимит для вывоза баранчиков старше 4 месяцев составляет 120 000 (сто двадцать тысяч) голов, из них:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для откормочных площадок – 60 000 (шестьдесят тысяч) голов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для товаропроизводителей – 60 000 (шестьдесят тысяч) голов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Лимит на одну откормочную площадку для получения квоты на вывоз баранчиков старше 4 месяцев с территории Республики Казахстан составляет в разовом и совокупном количестве не более 30 процентов от мощности откормочной площадки, а на одного товаропроизводителя – не более 500 (пятисот) голов на весь период действия квоты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для откормочных площадок мощностью 5000 (пять тысяч) голов и более лимит на вывоз баранчиков старше 4 месяцев не должен превышать 1500 (одной тысячи пятисот) голов на весь период действия квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Распределение количества квот на вывоз баранчиков старше 4 месяцев осуществляется на портале автоматически при выдаче лицензии на экспорт отдельных видов товаров в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)", утвержденными приказом Министра сельского хозяйства Республики Казахстан от 23 октября 2023 года № 367 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33571).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На момент распределения квоты фактическое количество поголовья, находящегося на откормочной площадке или у товаропроизводителя, должно составлять в два раза больше от запрашиваемого объема квоты, зарегистрированного при подаче заявки на карантинирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные о мощностях откормочных площадок формируются по информации местных исполнительных органов областей, городов республиканского значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Животные, планируемые к вывозу, должны быть зарегистрированы в базе данных по идентификации сельскохозяйственных животных за заявителем –откормочной площадкой или товаропроизводителем не ранее чем за 3 месяца до постановки на карантин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подаче заявки на карантинирование животных учитываются требования, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1704,392 +1608,367 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и части первой настоящего пункта настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акт эпизоотического обследования действует в течение 10 (десяти) календарных дней после дня его подписания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> карантинирования животных, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 30 декабря 2014 года № 7-1/700 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10223).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квота действительна в течение срока действия акта эпизоотического обследования и вывоз животных осуществляется в пределах данного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае истечения срока действия акта эпизоотического обследования, выданная квота автоматически считается недействительной и не подлежит повторному перераспределению и возврату в общий лимит квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения откормочной площадки или товаропроизводителя посредством портала с запросом о прекращении действия выданной лицензии, квота, распределенная в рамках данной лицензии, автоматически считается использованной и не подлежит повторному перераспределению и возврату в общий лимит квоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Владельцы лицензий в течение 15 календарных дней после истечения срока действия лицензии представляют уполномоченному органу справку об исполнении лицензии на экспорт товаров по форме согласно приложению № 3 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденным Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125 "Об утверждении Правил выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При распределении количества квот на вывоз баранчиков старше 4 месяцев, данные о владельцах сельскохозяйственных животных, а также данные о количестве сельскохозяйственных животных подтверждаются через базу данных по идентификации сельскохозяйственных животных и информационную систему "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Распределение количества квот на вывоз баранчиков старше 4 месяцев осуществляется до полного использования количественного лимита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уполномоченный орган на своем интернет-ресурсе размещает итоги распределения квот: сводный перечень заявителей, получивших квоту на вывоз баранчиков старше 4 месяцев, с указанием количества распределенных квот.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Обжалование решений, действий (бездействия) уполномоченного органа по вопросам распределения квот на вывоз баранчиков старше 4 месяцев осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2411,35 +2290,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>