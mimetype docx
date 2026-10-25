--- v0 (2025-11-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea3bab7" w14:textId="ea3bab7">
+    <w:p w14:paraId="1964c6a" w14:textId="1964c6a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Перечня отдельных видов товаров, в отношении которых применяется минимальный уровень цен, а также Правил определения минимального уровня цен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра финансов Республики Казахстан от 31 октября 2025 года № 658. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 ноября 2025 года № 37326</w:t>
+        <w:t>Приказ и.о. Министра финансов Республики Казахстан от 31 октября 2025 года № 658. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 ноября 2025 года № 37326.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1098,109 +1098,149 @@
               </w:rPr>
               <w:t>от 31 октября 2025 года № 658</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень отдельных видов товаров, в отношении которых применяется минимальный уровень цен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z23" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1345,87 +1385,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2207 10 000 0</w:t>
-[...35 lines deleted...]
-спирт этиловый неденатурированный с концентрацией спирта 80 объема % или более</w:t>
+0401 20 110 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+молоко и сливки, несгущенные и без добавления сахара или других подслащивающих веществ, с содержанием жира более 1 мас.%, но не более 3 мас.%, в первичных упаковках нетто-объемом не более 2 л., прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1458,87 +1498,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2208 20 120 0</w:t>
-[...35 lines deleted...]
-спиртовая настойка, полученная в результате дистилляции виноградного вина или выжимок винограда, в сосудах емкостью 2 литра или менее, коньяк (Cognac)</w:t>
+0403 20 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт без ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира не более 3 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1571,87 +1611,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2208 60 110 0</w:t>
-[...35 lines deleted...]
-водка с концентрацией спирта 45,4 объема % или менее, в сосудах Ұмкостью 2 литра или менее</w:t>
+0403 20 130 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт без ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира более 3 мас.%, но не более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1684,87 +1724,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2208 90 990 0</w:t>
-[...35 lines deleted...]
-спирт этиловый неденатурированный с концентрацией спирта менее 80 объема %, в сосудах Ұмкостью более 2 литров</w:t>
+0403 20 190 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт без ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1797,87 +1837,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0407 21 000 0</w:t>
-[...35 lines deleted...]
-яйца птиц, в скорлупе, свежие, кур домашних (Gallus domesticus)</w:t>
+0403 20 310 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт с добавлением сахара или других подслащивающих веществ, но без прочих ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира не более 3 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1910,87 +1950,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1101 00 150</w:t>
-[...35 lines deleted...]
-мука пшеничная из пшеницы мягкой и спельты</w:t>
+0403 20 330 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт с добавлением сахара или других подслащивающих веществ, но без прочих ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира более 3 мас.%, но не более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2023,87 +2063,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1001 19 000 0</w:t>
-[...35 lines deleted...]
-пшеница твердая, прочая</w:t>
+0403 20 390 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт с добавлением сахара или других подслащивающих веществ, но без прочих ингредиентов, указанных в примечании 2 к данной группе, с содержанием жира более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2136,87 +2176,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1001 99 000 0</w:t>
-[...35 lines deleted...]
-пшеница прочая</w:t>
+0403 20 510 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, в порошке, гранулах или других твердых видах, с содержанием молочного жира не более 1,5 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2249,87 +2289,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1512 19 900 2</w:t>
-[...35 lines deleted...]
-прочие подсолнечные масла или его фракции в первичных упаковках нетто-объемом 10 литров или менее</w:t>
+0403 20 530 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, в порошке, гранулах или других твердых видах, с содержанием молочного жира более 1,5 мас.%, но не более 27 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2362,87 +2402,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2102 10 310 0</w:t>
-[...35 lines deleted...]
-дрожжи активные пекарные, сухие</w:t>
+0403 20 590 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, в порошке, гранулах или других твердых видах, с содержанием молочного жира более 27 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2475,87 +2515,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2102 10 390 0</w:t>
-[...35 lines deleted...]
-дрожжи активные пекарные, прочие</w:t>
+0403 20 710 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, прочий, с содержанием молочного жира не более 3 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2588,87 +2628,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0406 30 390 0</w:t>
-[...35 lines deleted...]
-прочие плавленые сыры нетертые или непорошкообразные с содержанием жира не более 36 мас.% при содержании его в сухом веществе более 48 мас.%</w:t>
+0403 20 730 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, прочий, с содержанием молочного жира более 3 мас.%, но не более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2701,87 +2741,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0406 10 500 2</w:t>
-[...35 lines deleted...]
-творог с содержанием жира не более 40 мас.%, прочий</w:t>
+0403 20 790 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурты со вкусо-ароматическими добавками или с добавлением фруктов, орехов или какао, прочий, с содержанием молочного жира более 6 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2814,87 +2854,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0701 90 900 0</w:t>
-[...35 lines deleted...]
-картофель свежий или охлажденный, прочий</w:t>
+0403 20 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+йогурт без вкусо-ароматических добавок и без добавления фруктов, орехов или какао, без добавления сахара или других подслащивающих веществ, прочий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2927,87 +2967,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0704 90 100 1</w:t>
-[...35 lines deleted...]
-капуста белокочанная свежая или охлажденная</w:t>
+0406 10 500 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+творог с содержанием жира не более 40 мас.%, прочий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3040,87 +3080,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0706 10 000 1</w:t>
-[...35 lines deleted...]
-морковь свежая или охлажденная</w:t>
+0406 10 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие молодые сыры (недозрелые или невыдержанные), включая сывороточно-альбуминовые сыры, с содержанием жира 40 мас.% и более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3153,87 +3193,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0808 10 800</w:t>
-[...35 lines deleted...]
-яблоки, прочие</w:t>
+0406 30 390 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие плавленые сыры нетертые или непорошкообразные с содержанием жира не более 36 мас.% при содержании его в сухом веществе более 48 мас.%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3266,87 +3306,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1206 00 990 0</w:t>
-[...35 lines deleted...]
-прочие семена подсолнечника, дробленые или недробленые, не для посева, кроме лущеных</w:t>
+0406 90 990 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыры прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3379,87 +3419,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1517 90 910 0</w:t>
-[...35 lines deleted...]
-прочие нелетучие растительные масла жидкие, смешанные</w:t>
+0407 21 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+яйца птиц, в скорлупе, свежие, кур домашних (Gallus domesticus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3492,87 +3532,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1601 00 910 1</w:t>
-[...35 lines deleted...]
-колбасы, сухие или пастообразные, сырые, из мяса, мясных субпродуктов или крови</w:t>
+0409 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мед натуральный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3605,87 +3645,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1601 00 990 1</w:t>
-[...35 lines deleted...]
-прочие аналогичные продукты из мяса, мясных субпродуктов или крови</w:t>
+0701 90 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+картофель свежий или охлажденный, прочий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3718,87 +3758,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1601 00 990 9</w:t>
-[...35 lines deleted...]
-прочие аналогичные продукты не из мяса, мясных субпродуктов или крови</w:t>
+0704 90 100 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капуста белокочанная свежая или охлажденная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3831,87 +3871,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1902 30 100 0</w:t>
-[...35 lines deleted...]
-макаронные изделия, прочие сушенные</w:t>
+0706 10 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+морковь свежая или охлажденная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3944,87 +3984,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3105 20 100 0</w:t>
-[...35 lines deleted...]
-удобрения минеральные или химические, содержащие три питательных элемента: азот, фосфор и калий, с содержанием азота более 10 мас.% в пересчете на сухой безводный продукт</w:t>
+0802 32 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орехи грецкие очищенные от скорлупы, свежие или сушеные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4057,87 +4097,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3105 59 000 0</w:t>
-[...35 lines deleted...]
-прочие удобрения минеральные или химические, содержащие два питательных элемента: азот и фосфор</w:t>
+0808 10 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+яблоки, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4170,87 +4210,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3820 00 000 0</w:t>
-[...35 lines deleted...]
-антифризы и жидкости антиобледенительные, готовые</w:t>
+0902 10 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+чай зеленый (неферментированный), в первичных упаковках нетто-массой не более 3 кг., в одноразовой упаковке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4283,961 +4323,6724 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6806 10 000 8</w:t>
-[...35 lines deleted...]
-шлаковата, минеральная силикатная вата и аналогичные минеральные ваты (включая их смеси), навалом, в листах или рулонах: прочие</w:t>
+1001 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пшеница твердая, прочая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Раздел 2. Товары, не производимые на территории Республики Казахстан</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1001 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пшеница прочая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...71 lines deleted...]
-растворители и разбавители сложные органические, в другом месте не поименованные или не включенные; готовые составы для удаления красок или лаков, прочие</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101 00 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мука пшеничная из пшеницы мягкой и спельты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...71 lines deleted...]
-грибы рода Agaricus, свежие или охлажденные</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1206 00 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие семена подсолнечника, дробленые или недробленые, не для посева, кроме лущеных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...71 lines deleted...]
-бананы, включая плантайны, свежие</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1512 19 900 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие подсолнечные масла или его фракции в первичных упаковках нетто-объемом 10 литров или менее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...71 lines deleted...]
-апельсины сладкие, свежие</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1517 90 910 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие нелетучие растительные масла жидкие, смешанные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-мандарины свежие и сушеные (включая танжерины и сатсума)</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1601 00 910 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+колбасы, сухие или пастообразные, сырые, из мяса, мясных субпродуктов или крови</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...71 lines deleted...]
-хурма свежая</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1601 00 990 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие аналогичные продукты из мяса, мясных субпродуктов или крови</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...71 lines deleted...]
-прочие плоды растений вида Vaccinium myrtillus (черника) без добавления сахара или других подслащивающих веществ</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1601 00 990 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие аналогичные продукты не из мяса, мясных субпродуктов или крови</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1806 31 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие готовые пищевые продукты, содержащие какао, в брикетах, пластинках или плитках с начинкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1901 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+готовые пищевые продукты, предназначенные для детей раннего возраста, расфасованные для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1902 30 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+макаронные изделия, прочие сушенные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1904 10 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+готовые пищевые продукты, полученные из риса, путем вздувания или обжаривания зерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2102 10 310 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дрожжи активные пекарные, сухие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2102 10 390 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дрожжи активные пекарные, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 10 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие белковые концентраты и текстурированные белковые вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2207 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спирт этиловый неденатурированный с концентрацией спирта 80 объема % или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2208 20 120 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спиртовая настойка, полученная в результате дистилляции виноградного вина или выжимок винограда, в сосудах емкостью 2 литра или менее, коньяк (Cognac)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2208 60 110 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водка с концентрацией спирта 45,4 объема % или менее, в сосудах емкостью 2 литра или менее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2208 90 990 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спирт этиловый неденатурированный с концентрацией спирта менее 80 объема %, в сосудах емкостью более 2 литров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3105 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+удобрения минеральные или химические, содержащие три питательных элемента: азот, фосфор и калий, с содержанием азота более 10 мас.% в пересчете на сухой безводный продукт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3105 59 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие удобрения минеральные или химические, содержащие два питательных элемента: азот и фосфор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пудра, включая компактную</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3304 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие косметические средства или средства для макияжа и средства для ухода за кожей (кроме лекарственных), включая средства против загара или для загара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шампуни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лаки для волос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие средства для волос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средства для чистки зубов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3306 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие средства для гигиены полости рта или зубов, включая фиксирующие порошки и пасты для зубных протезов, в индивидуальной упаковке для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средства, используемые до, во время или после бритья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дезодоранты и антиперспиранты индивидуального назначения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ароматизированные соли и прочие составы для принятия ванн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 49 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие средства для ароматизации или дезодорирования воздуха помещений, включая благовония для религиозных обрядов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401 11 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыло туалетное (включая мыло, содержащее лекарственные средства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401 11 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие туалетные поверхностно-активные органические вещества и средства в форме брусков, кусков или в виде формованных изделий и бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим средством (включая содержащие лекарственные средства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401 20 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочее мыло в прочих формах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3401 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поверхностно-активные органические вещества и средства для мытья кожи в виде жидкости или крема, расфасованные для розничной продажи, содержащие или не содержащие мыло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 50 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+поверхностно-активные средства, моющие средства (включая вспомогательные моющие средства) и средства чистящие, содержащие или не содержащие мыло (кроме средств товарной позиции 3401), расфасованные для розничной продажи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3820 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+антифризы и жидкости антиобледенительные, готовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3907 91 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полиэфиры сложные ненасыщенные, жидкие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3923 50 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие пробки, крышки, колпаки и другие укупорочные средства из пластмассы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3923 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изделия для транспортировки или упаковки товаров, из пластмасс; пробки, крышки, колпаки и другие укупорочные средства, из пластмасс, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6302 10 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белье постельное трикотажное, машинного или ручного вязания, из хлопчатобумажной пряжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6307 10 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тряпки для мытья полов, посуды, удаления пыли и аналогичные протирочные материалы, нетканые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6806 10 000 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шлаковата, минеральная силикатная вата и аналогичные минеральные ваты (включая их смеси), навалом, в листах или рулонах: прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7314 39 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие решетки, сетки и ограждения из черных металлов, сваренные в местах пересечения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8205 51 009 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+инструменты ручные, бытовые, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8210 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+устройства ручные механические массой 10 кг. или менее для приготовления, обработки или подачи пищи или напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9404 90 800 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+принадлежности постельные и аналогичные изделия меблировки, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9405 11 003 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+люстры и прочее электрическое осветительное оборудование, потолочное или настенное, предназначенные для использования исключительно с источниками света светодиодными (LED), из прочих материалов, предназначенные для использования со светодиодными источниками света на жесткой печатной плате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раздел 2. Товары, не производимые на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0709 51 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грибы рода Agaricus, свежие или охлажденные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0803 90 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бананы, включая плантайны, свежие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0805 10 200 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+апельсины сладкие, свежие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0805 21 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мандарины свежие и сушеные (включая танжерины и сатсума)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0810 70 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хурма свежая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0811 90 500 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие плоды растений вида Vaccinium myrtillus (черника) без добавления сахара или других подслащивающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3303 00 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+духи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3303 00 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туалетная вода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3814 00 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+растворители и разбавители сложные органические, в другом месте не поименованные или не включенные; готовые составы для удаления красок или лаков, прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5266,90 +11069,500 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кирпичи огнеупорные, блоки, плитки и аналогичные огнеупорные керамические строительные материалы, кроме изделий из кремнеземистой каменной муки или аналогичных кремнеземистых пород, содержащие более 7 мас.%, но менее 45 мас.% глинозема (Al2O3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8208 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ножи и режущие лезвия для машин или механических приспособлений для обработки металла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8402 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие части котлов паровых или других паропроизводящих котлов (кроме водяных котлов центрального отопления, способных также производить пар низкого давления); части котлов перегретой воды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8708 93 900 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сцепления в сборе и их части, прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>*Для целей определения минимального уровня цен товары определяются исключительно кодами Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза. Наименования товаров приведены для удобства пользования.</w:t>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Для целей применения минимального уровня цен товары определяются исключительно кодами Товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза. Наименования товаров приведены для удобства пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мас.% – массовый процент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кг. – килограмм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      л. – литр.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6280,31 +12493,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>