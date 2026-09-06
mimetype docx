--- v0 (2025-12-26)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca6c398" w14:textId="ca6c398">
+    <w:p w14:paraId="03580ba" w14:textId="03580ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении критериев оценки степени риска и проверочных листов в области аквакультуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместный приказ Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 411 и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 3 ноября 2025 года № 117. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 ноября 2025 года № 37324</w:t>
+        <w:t>Совместный приказ Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 411 и Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 3 ноября 2025 года № 117. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 ноября 2025 года № 37324.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -493,54 +493,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего совместного приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в течение пяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан его направление в Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан для размещения в информационной системе "Единый реестр субъектов и объектов проверок".</w:t>
+      3) в течение пяти рабочих дней после государственной регистрации настоящего совместного приказа в Министерстве юстиции Республики Казахстан его направление в Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан для размещения в цифровой системе "Единый реестр субъектов и объектов проверок".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными совместным приказом и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.05.2026 № 54 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего совместного приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1379,52 +1441,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) незначительное нарушение – нарушение требований, установленных нормативными правовыми актами в области аквакультуры, в том числе: отсутствие охраны рыбохозяйственного водоема и (или) участка в целях недопущения незаконного вылова объектов аквакультуры; невыполнение рыбохозяйственной мелиорации на закрепленном рыбохозяйственном водоеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) значительное нарушение – нарушение требований, установленных нормативными правовыми актами в области аквакультуры, в том числе: несоблюдение бизнес-плана и рабочей программы проекта; невыполнение обязательства по строительству новых производственных объектов; не предоставление информации об исполнении условий договора на осуществление хозяйственной деятельности; не предоставление информации об исполнении плана развития субъекта аквакультуры; не предоставление административных данных; несоответствие разводимых и (или) содержащихся, выращиваемых объектов аквакультуры; интродукция чужеродных или генетически модифицированных видов объектов аквакультуры в водных объектах; ограничение пользования поверхностными водными объектами общего пользования; отсутствие установленных аншлагов; невыполнения зарыбления на закрепленном рыбохозяйственном водоеме; не проведение полной и (или) частичной замены ихтиофауны рыбохозяйственного водоема на основании рыбоводно-биологического обоснования; отсутствие земельного участка и (или) недвижимого имущества на праве частной собственности либо на иных законных основаниях; незарегистрированный в информационной системе аквакультуры; </w:t>
+        <w:t>
+      4)  значительное нарушение – нарушение требований, установленных нормативными правовыми актами в области аквакультуры, в том числе: несоблюдение бизнес-плана и рабочей программы проекта; невыполнение обязательства по строительству новых производственных объектов; не предоставление информации об исполнении условий договора на осуществление хозяйственной деятельности; не предоставление информации об исполнении плана развития субъекта аквакультуры; не предоставление административных данных; несоответствие разводимых и (или) содержащихся, выращиваемых объектов аквакультуры; интродукция чужеродных или генетически модифицированных видов объектов аквакультуры в водных объектах; ограничение пользования поверхностными водными объектами общего пользования; отсутствие установленных аншлагов; невыполнения зарыбления на закрепленном рыбохозяйственном водоеме; не проведение полной и (или) частичной замены ихтиофауны рыбохозяйственного водоема на основании рыбоводно-биологического обоснования; отсутствие земельного участка и (или) недвижимого имущества на праве частной собственности либо на иных законных основаниях; незарегистрированный в цифровой системе аквакультуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) грубое нарушение – нарушение требований, установленных нормативными правовыми актами в области аквакультуры, в том числе: отсутствие решения уполномоченного органа в области аквакультуры о закреплении рыбохозяйственных участков и (или) водоемов международного и (или) республиканского и (или) местного значения; отсутствие заключенного с уполномоченным органом в области аквакультуры договора на осуществление хозяйственной деятельности на рыбохозяйственных участках и (или) водоемов международного и (или) республиканского и (или) местного значения; отсутствие рыбоводно-биологического обоснования в области аквакультуры; отсутствие плана развития субъекта аквакультуры; не соблюдение объемов выращивания рыб; отсутствие рыбозащитного устройства; передача и (или) уступка прав и обязательств третьим лицам по договору на осуществление хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
@@ -1504,50 +1566,112 @@
         <w:t>
       9) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проверочный лист – перечень требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу законным интересам физических и юридических лиц, государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными совместным приказом и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.05.2026 № 54 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования системы оценки и управления рисками при проведении профилактического контроля субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2272,94 +2396,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый пунктом 17 настоящих Критериев, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в области аквакультуры в случаях, если в законах Республики Казахстан и в настоящих Критериях определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
+      15. Субъекты (объекты) контроля переводятся с применением цифровой системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в области аквакультуры в случаях, если в законах Республики Казахстан и в настоящих Критериях определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции совместного приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.05.2026 № 54 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      16. Система оценки и управления рисками ведется с использованием цифровых систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также цифровых инструментах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z146" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в области аквакультуры.</w:t>
+      При отсутствии цифровой системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в области аквакультуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции совместного приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.05.2026 № 54 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кратность проведения профилактического контроля с посещением субъекта (объекта) контроля определяется по результатам проводимого анализа и оценки получаемых сведений по субъективным критериям, но не чаще двух раз в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3900,54 +4148,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 20 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Регулирующий государственный орган в области аквакультуры обеспечивает в срок до 1 мая текущего календарного года и до 20 октября, предшествующего году проведения профилактического контроля с посещением субъекта (объекта) контроля, наполнение информационной системы необходимыми данными, предназначенными для формирования полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля в автоматическом режиме.</w:t>
+      24. Регулирующий государственный орган в области аквакультуры обеспечивает в срок до 1 мая текущего календарного года и до 20 октября, предшествующего году проведения профилактического контроля с посещением субъекта (объекта) контроля, наполнение цифровой системы необходимыми данными, предназначенными для формирования полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции совместного приказа и.о. Министра сельского хозяйства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 26.05.2026 № 54 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22349,55 +22659,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>