--- v0 (2025-12-26)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="021c062" w14:textId="021c062">
+    <w:p w14:paraId="7f08d50" w14:textId="7f08d50">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 410. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 ноября 2025 года № 37319</w:t>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 1 ноября 2025 года № 410. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 ноября 2025 года № 37319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -218,74 +218,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1233,3685 +1305,4887 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Настоящие Правила субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры (далее – Правила) разработаны в соответствии с </w:t>
+        <w:t>
+      1. Настоящие Правила субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры (далее – Правила) разработаны в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">твии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры, а также порядок оказания государственной услуги "Субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оборудование, применяемое в области аквакультуры (далее – оборудование) – техника, предназначенная для механизации, электрификации и автоматизации работ в области аквакультуры, для которой в силу специфики ее эксплуатации характерна неподвижность базовых и корпусных элементов конструкции, относительно опорной поверхности, во время выполнения технологических процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техника, применяемая в области аквакультуры (далее – техника) – широкий спектр технических средств, предназначенных для повышения производительности труда в области аквакультуры путем механизации, электрификации и автоматизации отдельных операций или процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственная цифровая система субсидирования агропромышленного комплекса (далее – ГЦСС АПК) – отраслевая цифровая система второго уровня, организационно-упорядоченная совокупность цифровых технологий, технической документации, предназначенная для оказания услуг по выполнению процессов субсидирования, предоставляющая возможность регистрации заявления на получение субсидий, посредством которой осуществляется прием заявлений от услугополучателя, их обработка с применением форматно-логического контроля и передача обработанных заявлений на первый уровень;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специальный счет – счет финансового института в банке второго уровня, на который зачисляются суммы инвестиционных субсидий в соответствии с условиями настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и в пределах своей компетенции – местных бюджетов, внебюджетных фондов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) создание новых производственных мощностей – оснащение зданий и сооружений производственного назначения производственными линиями и (или) установками, а также техникой, машинами и оборудованием в соответствии с перечнем паспортов проектов, указанных в </w:t>
+      6) создание новых производственных мощностей – оснащение зданий и сооружений производственного назначения производственными линиями и (или) установками, а также техникой, машинами и оборудованием в соответствии с перечнем паспортов проектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) лицевой счет – совокупность записей, содержащихся в реестре, позволяющих идентифицировать зарегистрированное лицо с целью регистрации заявок на субсидирование и учета операций по ним;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+      7) лицевой счет – совокупность записей, содержащихся в реестре, позволяющих идентифицировать зарегистрированное лицо с целью регистрации заявок на субсидирование и учета операций по ним;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) паспорт проекта – перечень и доля возмещения инвестиционных вложений на создание новых или расширение действующих производственных мощностей (в том числе модернизация), приобретение техники, машин, оборудования, работ и услуг в соответствии с перечнем паспортов проектов, подлежащих инвестиционному субсидированию, указанных в </w:t>
+      8) паспорт проекта – перечень и доля возмещения инвестиционных вложений на создание новых или расширение действующих производственных мощностей (в том числе модернизация), приобретение техники, машин, оборудования, работ и услуг в соответствии с перечнем паспортов проектов, подлежащих инвестиционному субсидированию, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) расширение действующих производственных мощностей – мероприятия, предусматривающие создание дополнительных производственных мощностей на действующем объекте, оснащение действующих производственных мощностей недостающим или необходимым новыми, ранее неиспользованными оборудованием, техникой и машинами в соответствии с перечнем паспортов проектов, указанных в </w:t>
+      9) расширение действующих производственных мощностей – мероприятия, предусматривающие создание дополнительных производственных мощностей на действующем объекте, оснащение действующих производственных мощностей недостающим или необходимым новыми, ранее неиспользованными оборудованием, техникой и машинами в соответствии с перечнем паспортов проектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) инвестиционный проект (далее – инвестиционной проект) – комплекс мероприятий, предусматривающий инвестиционные вложения на создание новых, реконструкцию, расширение производственных мощностей, приобретения техники, машин и оборудования в соответствии с паспортами проектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+      10) инвестиционный проект (далее – инвестиционной проект) – комплекс мероприятий, предусматривающий инвестиционные вложения на создание новых, реконструкцию, расширение производственных мощностей, приобретения техники, машин и оборудования в соответствии с паспортами проектов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) инвестиционные вложения – затраты, направленные на создание новых или расширение действующих производственных мощностей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+      11) инвестиционные вложения – затраты, направленные на создание новых или расширение действующих производственных мощностей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) инвестиционное субсидирование − возмещение части расходов при инвестиционных вложениях в области аквакультуры;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+      12) инвестиционное субсидирование − возмещение части расходов при инвестиционных вложениях в области аквакультуры;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) договор инвестиционного субсидирования – соглашение, заключаемое между рабочим органом (услугодателем) и инвестором (услугополучателем), предусматривающее порядок и условия перечисления субсидий, хода мониторинга, ответственности сторон и иные условия;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      13) договор инвестиционного субсидирования – соглашение, заключаемое между рабочим органом (услугодателем) и инвестором (услугополучателем), предусматривающее порядок и условия перечисления субсидий, хода мониторинга, ответственности сторон и иные условия;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) инвестор (далее – инвестор (услугополучатель)) – субъект предпринимательства, осуществляющий инвестиционные вложения и занимающийся основным или вторичным видом деятельности которого являются "морское рыбоводство", "пресноводное рыбоводство", "переработка и консервирование рыбы, ракообразных и моллюсков", "производство готовых кормов для сельскохозяйственных животных", согласно кодам общего классификатора видов экономической деятельности (далее – ОКЭД);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+      14) инвестор (далее – инвестор (услугополучатель)) – субъект предпринимательства, осуществляющий инвестиционные вложения и занимающийся основным или вторичным видом деятельности которого являются "морское рыбоводство", "пресноводное рыбоводство", "переработка и консервирование рыбы, ракообразных и моллюсков", "производство готовых кормов для сельскохозяйственных животных", согласно кодам общего классификатора видов экономической деятельности (далее – ОКЭД);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) машина – техническое устройство или совокупность устройств, предназначенные для преобразования энергии, материалов и информации, состоящие из взаимосвязанных компонентов, в том числе движущихся;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      15) финансовые институты – банки второго уровня, микрофинансовые организации, кредитные организации, имеющие соответствующую лицензию на право осуществления банковских операций, лизинговые компании, кредитные товарищества, поверенные (агенты), определенные в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) производственная мощность – максимальный выпуск продукции аквакультуры в натуральном выражении за единицу времени (час, сутки, месяц, год);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+      16) машина – техническое устройство или совокупность устройств, предназначенные для преобразования энергии, материалов и информации, состоящие из взаимосвязанных компонентов, в том числе движущихся;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) заявление – электронное заявление на получение инвесторами (услугополучателями) субсидий при инвестиционных вложениях;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+      17) производственная мощность – максимальный выпуск продукции аквакультуры в натуральном выражении за единицу времени (час, сутки, месяц, год);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) рабочий орган по вопросам субсидирования (далее – рабочий орган (услугодатель)) – местный исполнительный орган областей, городов республиканского значения и столицы, уполномоченный на рассмотрение заявок инвесторов (услугополучателей) и принятие решений о выплате/отказе в предоставлении инвестиционных субсидий;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+      18) заявление – электронное заявление на получение инвесторами (услугополучателями) субсидий при инвестиционных вложениях;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) государственная информационная система субсидирования агропромышленного комплекса (далее – ГИСС АПК) – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов субсидирования, предоставляющая возможность регистрации заявления на получение субсидий, а также ее обработки посредством автоматической проверки заявления на соответствие условиям субсидирования;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+      19) рабочий орган по вопросам субсидирования (далее – рабочий орган (услугодатель)) – местный исполнительный орган областей, городов республиканского значения и столицы, уполномоченный на рассмотрение заявок инвесторов (услугополучателей) и принятие решений о выплате либо об отказе в предоставлении инвестиционных субсидий;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) веб-портал государственной информационной системы субсидирования (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий доступ к ГИСС АПК;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+      20) электронный реестр заявлений на субсидирование (далее – реестр) – совокупность сведений о заявлений на субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры и иные сведения, отраженные в ГЦСС АПК;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) электронный реестр заявлений на субсидирование (далее – реестр) – совокупность сведений о заявлений на субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры и иные сведения, отраженные в ГИСС АПК;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+      21) регистраторская цифровая система (далее – система первого уровня) – система мониторинга мер государственной поддержки частного предпринимательства и их получателей, интегрированная с ГЦСС, содержащая эталонный электронный реестр заявок заявителей, где посредством окончательного постформатно-логического контроля принимается решение о соответствии заявителя базовым критериям и оплате ему денег из бюджета;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+      22) регистратор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное центральным уполномоченным органом по исполнению бюджета, обеспечивающее техническое сопровождение мониторинга использования мер государственной поддержки частного предпринимательства и их получателей с использованием системы первого уровня;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) специальный счет – счет финансового института в банке второго уровня, на который зачисляются суммы инвестиционных субсидий в соответствии с условиями настоящих Правил;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+      23) ограничительные критерии – требования, которым должен соответствовать заявитель в системе первого уровня для принятия решения об оказании меры государственной поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) финансовые институты – банки второго уровня, микрофинансовые организации, кредитные организации, имеющие соответствующую лицензию на право осуществления банковских операций, лизинговые компании, кредитные товарищества, поверенные (агенты), определенные в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+      25) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Субсидирование осуществляется в рамках двухуровневой системы государственной поддержки, включающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) первый уровень – регистраторская система, интегрированная с системами второго уровня, содержащая эталонный электронный реестр заявлений получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемым уполномоченным органом по исполнению бюджета в рамках правил проведения мониторинга использования мер государственной поддержки частного предпринимательства и их получателей согласно правилам проведения мониторинга проектов, реализуемых в рамках мер государственной поддержки частного предпринимательства, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 2 февраля 2026 года № 8 "Об утверждении Правил проведения мониторинга проекта, реализуемых в рамках мер государственной поддержки частного предпринимательства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов 37936);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второй уровень – отраслевые государственные или негосударственные цифровые системы, посредством которых осуществляется прием заявлений от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявлений на первый уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 2-1 в соответствии с приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры осуществляется за счет и в пределах средств, предусмотренных в местном и (или) республиканском бюджетах на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неосвоения средств, предусмотренных для приема заявлений по паспортам проектов, начиная с третьего квартала соответствующего года рабочий орган (услугодатель) принимает решение о перераспределении средств между паспортами проектов для эффективного распределения средств по приоритетным направлениям развития регионов в области аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ежегодно до 1 февраля соответствующего года рабочий орган (услугодатель) создает рабочую группу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В состав рабочей группы включаются специалисты местных исполнительных органов областей, городов Астаны, Алматы и Шымкента, (в том числе районных/городских) по вопросам строительства, градостроительства и архитектуры (по паспортам проектов, предусматривающих создание новых и (или) расширение действующих производственных мощностей), территориальных подразделений ведомства уполномоченного органа в области аквакультуры (далее – уполномоченный орган), научных организаций в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, юридические лица, аккредитованные как субъекты научной и (или) научно-технической деятельности в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 25 июля 2023 года № 335 "Об утверждении правил "Аккредитации субъектов научной и (или) научно-технической деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах под № 33182), и (или) автономные организации образования республиканской ассоциацией общественных объединений рыболовов и субъектов рыбного хозяйства, а также представителями общественных и неправительственных отраслевых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. На субсидируемый объект инвестора (услугополучателя) направляется не менее 2 (двух) специалистов, определяемые рабочим органом (услугодателем), из числа рабочей группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочая группа по всем паспортам проектов осуществляет проверку документов, осмотр объекта инвестора (услугополучателя), приобретенного оборудования (техники и машин) на соответствие условиям, предусмотренным в паспортах проектов, с обязательным приложением подтверждающих фото- и видеоматериалов, а также проверяет на наличие установленного оборудования, достижение загруженности производственных мощностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка достижения загруженности производственных мощностей осуществляется по паспорту проекта, указанного в пункте 16 настоящих Правил, на основании счетов-фактур об объеме сбыта продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осмотр осуществляется в присутствии инвестора (услугополучателя) или его доверенного лица. Результат осмотра оформляется актом осмотра объекта инвестора и удостоверения в достижении загруженности производственных мощностей по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – акт осмотра объекта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Лица, входящие в состав рабочей группы имеют постоянный доступ к ГЦСС АПК, за исключением случаев, когда указанным лицам доступ к ГЦСС АПК органичен в связи с нахождением в отпуске, командировке, в период временной нетрудоспособности, с временным отстранением от исполнения служебных обязанностей. Ограничение доступа к ГЦСС АПК подтверждается извещением об ограничении доступа члена группы специалистов в ГЦСС АПК по форме согласно приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. К инвестиционному субсидированию не допускаются организации, пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат государству, национальному управляющему холдингу, национальному холдингу, национальной компании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование, указанное в части первой настоящего пункта, не распространяется на случаи субсидирования инвестора (услугополучателя) при приобретении им техники, машин и оборудования в лизинг с применением механизма перечисления инвестиционных субсидий авансовым платежом финансовому институту на специальный счет в соответствии с параграфом 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидированию не подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техника, оборудование, комплектующие, производственные линии и (или) установки, просубсидированные ранее, и (или) приобретенные (выполненные) в счет взаиморасчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техника, оборудование, комплектующие, приобретенные инвестором (услугополучателем) для дальнейшей перепродажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субсидии не предоставляются инвесторам (услугополучателям):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в отношении которых начаты процедуры ликвидации, реабилитации или банкротства, а также деятельность которых приостановлена в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации и банкротстве";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) допустившим неисполнение встречных обязательств и невозвратившим деньги в соответствии с пунктами 40 и 44 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководители, учредители (акционеры) которых ранее являлись руководителями, учредителями (акционерами) инвесторов (услугополучателей), ранее допустившими неисполнение встречных обязательств и невозвратившими деньги в соответствии с пунктами 40 и 44 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения подпункта 2) части первой настоящего пункта не применяются в случае, если инвестор (услугополучатель) в порядке, предусмотренном законодательством Республики Казахстан, докажет, что надлежащее исполнение встречных обязательств оказалось невозможным вследствие непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Основные условия инвестиционного субсидирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Инвестиционное субсидирование осуществляется по паспортам проектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и производится по месту реализации инвестиционного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры" (далее – Перечень) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Инвестиционные субсидии предоставляются по инвестиционным проектам, включающим производственные линии и (или) установки, указанные в паспорте проекта № 1 "Создание и (или) расширение завода (цеха) по производству кормов для объектов аквакультуры с мощностью не менее 1 тонна/час", в строках 1, 1.1, 1.2, 1.3 и 1.4 паспорта проекта № 3 "Создание и (или) расширение хозяйства, осуществляющего индустриальную хозяйственную деятельности, связанной с разведением и (или) содержанием, выращиванием объектов аквакультуры с использованием рыбоводных бассейнов и применением установки замкнутого водоснабжения для выращивания от 25 тонн в год" (далее – паспорт проекта № 3), в строках 1, 2 и 3 паспорта проекта № 6 "Создание и (или) расширение рыбоперерабатывающего объекта производственной мощностью от 1 тонны в сутки" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, введенные в эксплуатацию не ранее 3 (трех) лет до года подачи электронного заявления на субсидирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидированию подлежат новая, ранее неиспользованная техника, машины и (или) оборудование годом выпуска не ранее 3 (трех) лет до даты ввода инвестиционного проекта в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если по паспортам проекта предполагается приобретение исключительно техники, машин и (или) оборудования, то субсидированию подлежат новые, ранее неиспользованные техника, машины и (или) оборудование, приобретенные не ранее 3 (трех) лет до года подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестор (услугополучатель) прикладывает к заявлению на инвестиционное субсидирование акт ввода в эксплуатацию инвестиционного проекта, в рамках которого осуществлено приобретение техники, машин и (или) оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете суммы инвестиционных субсидий применяется производственная мощность нового, ранее неиспользованного оборудования, соответствующего условиям настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Субсидирование осуществляется при соответствии заявления паспортам проектов, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Подтверждение приобретенных товаров, работ и услуг электронными счетами-фактурами осуществляется посредством информационной системы электронных счетов-фактур (за исключением приобретения товаров в финансовый лизинг).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+      12. Подтверждение приобретенных товаров, работ и услуг электронными счетами-фактурами осуществляется посредством цифровой системы электронных счетов-фактур (за исключением приобретения товаров в финансовый лизинг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. При приобретении инвестором (услугополучателем) техники, машин и (или) оборудования напрямую у иностранного производителя, не использующего информационную систему электронных счетов-фактур, затраты на приобретение подтверждаются таможенной декларацией (на товары из третьих стран, не являющихся членами Евразийского экономического союза) или заявлением (заявлениями) о ввозе товаров и уплате косвенных налогов с отметкой налогового органа в соответствии со </w:t>
+      13. При приобретении инвестором (услугополучателем) техники, машин и (или) оборудования напрямую у иностранного производителя, не использующего цифровую систему электронных счетов-фактур, затраты на приобретение подтверждаются таможенной декларацией (на товары из третьих стран, не являющихся членами Евразийского экономического союза) или заявлением (заявлениями) о ввозе товаров и уплате косвенных налогов с отметкой налогового органа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 530</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) (с территории государств-членов Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Инвестиционные субсидии выплачиваются после ввода в эксплуатацию новых, расширения действующих производственных мощностей и (или) приобретения техники, машин и (или) оборудования. В случае реализации инвестиционного проекта путем введения очереди или пускового комплекса, осуществляется субсидирование очереди или пускового комплекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Расчет инвестиционных субсидий осуществляется по фактически вложенным инвестициям. Процент (далее – %) возмещения затрат устанавливается в соответствии с долей возмещения, предусмотренной в паспортах проектов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. По строкам 1, 1.1, 1.2, 1.3 и 1.4 паспорта проекта № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, субсидии выплачиваются 4 (четырьмя) траншами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первый транш в размере 30 (тридцати) % от общей суммы инвестиционных субсидий после ввода объекта в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) второй транш в размере 20 (двадцати) % от общей суммы инвестиционных субсидий после достижения объемов производства продукции не менее 30 (тридцати) % от общей производственной мощности в сроки, предусмотренные бизнес-планом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) третий транш в размере 25 (двадцати пяти) % от общей суммы инвестиционных субсидий после достижения объемов производства продукции не менее 65 (шестидесяти пяти) % от общей производственной мощности в сроки, предусмотренные бизнес-планом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) четвертый транш в размере 25 (двадцати пяти) % от общей суммы инвестиционных субсидий после достижения объемов производства продукции 100 (сто) % от общей производственной мощности в сроки, предусмотренные бизнес-планом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата субсидий осуществляется поэтапно на основании фактически реализованной продукции в зависимости от достигнутой производственной мощности проекта на момент подачи заявления на субсидирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Реализованная продукция подтверждается электронными счетами-фактурами посредством информационной системы электронных счетов-фактур и документами, подтверждающих оплату.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+      Реализованная продукция подтверждается электронными счетами-фактурами посредством цифровой системы электронных счетов-фактур и документами, подтверждающих оплату.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае достижения инвестиционным проектом на момент подачи заявления объемов производства продукции, предусмотренных подпунктами 2), 3) и 4) настоящего пункта Правил, от общей производственной мощности, субсидии выплачиваются одним траншем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По заявлениям текущего финансового года при наличии средств на выплату инвестиционных субсидий из местного бюджета в текущем финансовом году по решению администратора допустимо увеличение доли возмещения инвестиционных вложений по паспорту проекта № 8 "Обеспечение водой субъектов аквакультуры, выращивающих от 25 тонн объектов аквакультуры в год, а также субъектов, обеспечивающих развитие аквакультуры" (далее – паспорт проекта № 8) в Мангистауской области до 80 (восьмидесяти) % на бурение колодцев, скважин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Размер инвестиционной субсидии на производственные линии, технику, машины и оборудование определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А = Б х В,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – сумма инвестиционных субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – сумма фактических инвестиционных вложений или максимально допустимая стоимость для расчета субсидий, указанная в паспортах проектов (если фактические инвестиционные вложения превышают максимальную допустимую стоимость для расчета субсидий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – доля возмещения инвестиционных вложений в процентном выражении, указанная в паспортах проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Размер инвестиционных субсидий по паспортам проектов, предусматривающим субсидирование на единицу измерения, размер субсидий определятся по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А= (Б х В) х Г,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – сумма инвестиционных субсидий (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – сумма фактических инвестиционных вложений или максимально допустимая стоимость для расчета субсидий, указанная в паспортах проектов (если фактические инвестиционные вложения превышают максимальную допустимую стоимость для расчета субсидий);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – доля возмещения инвестиционных вложений в процентном выражении, указанная в паспортах проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г – единица измерения, указанная в паспортах проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Размер инвестиционных субсидий по строкам 1, 1.1, 1.2, 1.3 и 1.4 паспорта проекта № 3 определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А = Б х В х Г,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А – сумма инвестиционных субсидий (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – стоимость инвестиционного проекта (тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В – доля возмещения инвестиционных вложений в процентном выражении, указанная в паспорте проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Г – доля возмещения в процентном выражении согласно траншу, предусмотренному пунктом 16 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для субъектов аквакультуры, состоящих на регистрационном учете по налогу на добавленную стоимость (далее – НДС), расчет сумм субсидий производится исходя из суммы инвестиционных вложений, уменьшенных на сумму НДС, отнесенного в зачет по ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Прием заявления на инвестиционное субсидирование осуществляется по месту реализации инвестиционного проекта с 1 февраля по 15 декабря (включительно) соответствующего года по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. При этом, рабочий орган (услугодатель) в случае полного освоения бюджетных средств, предусмотренные на инвестиционное субсидирование в местном и (или) республиканском бюджете на текущий финансовый (календарный) год, прекращает прием и рассмотрение заявлений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявления рассматриваются по очередности согласно дате и времени поступления заявлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В случае использования инвестором (услугополучателем) собственных средств сумма инвестиционных субсидий перечисляется рабочим органом (услугодателем) на расчетный счет инвестора (услугополучателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При приобретении техники, машин, оборудования и других объектов в кредит/лизинг инвестиционные субсидии перечисляются в финансовый институт в счет погашения основного долга инвестора (услугополучателя). При этом, в случае, если сумма инвестиционных субсидий превышает сумму остатка основного долга инвестора (услугополучателя), то сумма разницы, превышающая сумму остатка основного долга, направляется инвестору (услугополучателю).</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      При приобретении техники, машин, оборудования и других объектов в кредит или в лизинг инвестиционные субсидии перечисляются в финансовый институт в счет погашения основного долга инвестора (услугополучателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Подача заявления на субсидирование осуществляется в электронном виде посредством веб-портала "электронного правительства" и регистрируется в ГИСС АПК.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Подача заявления на субсидирование осуществляется в электронном виде посредством веб-портала "цифрового правительства" и регистрируется в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Информационное взаимодействие веб-портала "электронного правительства" и ГИСС АПК осуществляется согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+      Цифровое взаимодействие веб-портала "цифрового правительства" и ГЦСС АПК осуществляется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрового кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наличие у инвестора (услугополучателя) лицевого счета в ГИСС АПК подтверждается в результате информационного взаимодействия ГИСС АПК с государственными базами данных "Юридические лица" или "Физические лица".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+      Наличие у инвестора (услугополучателя) лицевого счета в ГЦСС АПК подтверждается в результате цифрового взаимодействия ГЦСС АПК с государственными базами данных "Юридические лица" или "Физические лица".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Для получения решения рабочего органа (услугодателя) инвестор (услугополучатель) подает посредством веб-портала "электронного правительства" электронное заявление на инвестиционное субсидирование по форме согласно </w:t>
+      24. Для получения решения рабочего органа (услугодателя) инвестор (услугополучатель) подает посредством веб-портала "цифрового правительства" электронное заявление на инвестиционное субсидирование по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, подписанное ЭЦП инвестора (услугополучателя), с прикреплением к ней необходимых документов согласно пункта 9 Перечня </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанное ЭЦП инвестора (услугополучателя), с прикреплением к ней необходимых документов согласно пункта 8 Перечня приложения 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом рабочий орган (услугодатель) принимает решение о соответствии/несоответствии инвестиционного проекта условиям настоящих Правил в течение 2 (двух) рабочих дней после дня регистрации заявления.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+      Рабочий орган (услугодатель) принимает решение о соответствии либо несоответствии инвестиционного проекта условиям настоящих Правил в течение 2 (двух) рабочих дней после дня регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Инвестору (услугополучателю) направляется уведомление о решении рабочего органа (услугодателя) о соответствии/несоответствии инвестиционного проекта по форме согласно </w:t>
+      Инвестору (услугополучателю) направляется извещение о решении рабочего органа (услугодателя) о соответствии либо несоответствии инвестиционного проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам и уведомление о решении рабочего органа (услугодателя) о выплате/отказе в выплате инвестиционных субсидий по паспорту проекта по форме согласно </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам и извещение о решении рабочего органа (услугодателя) о выплате либо об отказе в выплате инвестиционных субсидий по паспорту проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа, подписанного ЭЦП рабочего органа (услугодателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление направляется на адрес электронной почты, указанный инвестором (услугополучателем) при регистрации в ГИСС АПК, а также в "личный кабинет" в ГИСС АПК.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+      Уведомление направляется на адрес электронной почты, указанный инвестором (услугополучателем) при регистрации в ГЦСС АПК, а также в "личный кабинет" в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Рабочий орган (услугодатель) обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги согласно подпункту 11) пункта 2 </w:t>
+      Рабочий орган (услугодатель) обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Подтверждение приобретения инвестором (услугополучателем) техники и (или) машин осуществляется посредством информационного взаимодействия ГИСС АПК с государственным реестром сельскохозяйственной техники и (или) базой данных "Автомобиль".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Подтверждение приобретения инвестором (услугополучателем) техники и (или) машин осуществляется посредством цифрового взаимодействия ГЦСС АПК с государственным реестром сельскохозяйственной техники и (или) базой данных "Автомобиль".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Рабочий орган (услугодатель) в течение 2 (двух) рабочих дней с момента регистрации инвестором (услугополучателем) заявления подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего уведомления. Данное уведомление становится доступным в личном кабинете инвестора (услугополучателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случае неполноты прикрепленных к заявлению документов либо неполноты необходимых сведений, содержащихся в них, рабочий орган (услугодатель) в течение 1 (одного) рабочего дня отказывает в оказании государственной услуги с подробным описанием оснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z126" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При подаче и регистрации заявления, оно поступает в "личный кабинет" рабочего органа (услугодателя) или группе специалистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочий орган (услугодатель) при поступлении заявления от инвестора (услугополучателя) в течение 10 (десяти) рабочих дней проводит работы в соответствии с пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Решение об отказе в выплате инвестиционных субсидий принимается рабочим органом (услугодателем) в ГИСС АПК на основании акта осмотра группой специалистов или при выявлении несоответствия инвестиционного проекта и/или представленных материалов, объектов, данных и сведений, требованиям, установленным настоящими Правилами.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+      29. Решение об отказе в выплате инвестиционных субсидий принимается рабочим органом (услугодателем) в ГЦСС АПК на основании акта осмотра группой специалистов или при выявлении несоответствия инвестиционного проекта и (или) представленных материалов, объектов, данных и сведений, требованиям, установленным настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Отказ в выдаче субсидий осуществляется по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. При наличии оснований для отказа в оказании государственной услуги, рабочий орган (услугодатель) не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги направляет инвестору (услугополучателю) уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить инвестору (услугополучателю) позицию по предварительному решению по форме согласно </w:t>
+      31. При наличии оснований для отказа в оказании государственной услуги, рабочий орган (услугодатель) не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги направляет инвестору (услугополучателю) извещение о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить инвестору (услугополучателю) позицию по предварительному решению по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      По результатам заслушивания инвестору (услугополучателю) в "личный кабинет" в течение 3 (трех) рабочих дней направляется уведомление о решении рабочего органа (услугодателя) о выплате/отказе в выплате инвестиционных субсидий по паспорту проекта по форме согласно </w:t>
+      По результатам заслушивания инвестору (услугополучателю) в "личный кабинет" в течение 3 (трех) рабочих дней направляется извещение о решении рабочего органа (услугодателя) о выплате либо об отказе в выплате инвестиционных субсидий по паспорту проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Рабочим органом (услугодателем) в течение 1 (одного) рабочего дня со дня принятия положительного решения, в электронной форме посредством ГИСС АПК формируется и подписывается договор инвестиционного субсидирования по форме согласно </w:t>
+      32. Рабочим органом (услугодателем) в течение 1 (одного) рабочего дня со дня принятия положительного решения, в электронной форме посредством ГЦСС АПК формируется и подписывается договор инвестиционного субсидирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и соглашение о целевом использовании и не отчуждении приобретаемой техники, машин и оборудования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, которые автоматически направляются для подписания инвестору (услугополучателю).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае сбоя ГИСС АПК, содержащей необходимые сведения для выдачи субсидий, рабочий орган (услугодатель) незамедлительно уведомляет уполномоченный орган о возникшей ситуации, который приступает к ее устранению.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+      В случае сбоя ГЦСС АПК, содержащей необходимые сведения для выдачи субсидий, рабочий орган (услугодатель) незамедлительно извещает уполномоченный орган о возникшей ситуации, который приступает к ее устранению.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом, после проведения работ по устранению возникшего сбоя уполномоченный орган в течение 3 (трех) рабочих дней составляет протокол о технической проблеме и размещает его в ГИСС АПК.</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      При этом, после проведения работ по устранению возникшего сбоя уполномоченный орган в течение 3 (трех) рабочих дней составляет протокол о технической проблеме и размещает его в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в единый контакт-центр в течение 3 рабочих дней со дня регистраций соответствующего нормативного правового акта в органах юстиций.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Уполномоченный орган в течение 3 (трех) рабочих дней с даты утверждения или изменения Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Отдельные условия инвестиционного субсидирования по инвестиционным вложениям за счет привлеченных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z138" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. В случае планируемого приобретения инвестором (услугополучателем) техники, машин, оборудования в кредит/лизинг осуществляется перечисление инвестиционных субсидий авансовым платежом финансовому институту, имеющему лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на проведение банковских операций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках и банковской деятельности) или финансовому институту, имеющему лицензию на осуществление микрофинансовой деятельности (далее – финансовые институты) на специальный счет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z139" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Для получения инвестиционных субсидий на специальный счет, инвестор (услугополучатель) подает электронное заявление на инвестиционное субсидирование с применением механизма авансового платежа на специальный счет по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и дополнительно прикрепляет заверенную финансовыми институтами копию положительного решения кредитного комитета финансовых институтов на проведение банковских операций согласно Закону о банках и банковской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z140" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В течение 3 (трех) рабочих дней с даты одобрения рабочим органом (услугодателем) заявления инвестора (услугополучателя), между рабочим органом (услугодателем), финансовыми институтами и инвестором (услугополучателем) заключается трехсторонний договор и соглашение о неиспользовании финансовым институтом, имеющим лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на проведение банковских операций, или финансовым институтом, имеющим лицензию на осуществление микрофинансовой деятельности, инвестиционных субсидий на специальном счете (далее – договор и соглашение) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z141" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом финансовые институты не используют средства инвестиционных субсидий, полученных на специальный счет, до своевременного исполнения условий, указанных в пунктах 34 и 35 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z142" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В случае финансирования инвестора (услугополучателя) путем представления кредита, финансовые институты в течение 10 (десяти) рабочих дней с даты получения инвестиционных субсидий на специальный счет осуществляет выдачу кредита инвестору (услугополучателю), и представляет подтверждающие документы, копию кредитного договора рабочему органу (услугодателю).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовые институты в срок не более 360 (триста шестьдесят) календарных дней со дня подписания трехстороннего договора и соглашения направляют в рабочий орган (услугодателю) письменное извещение о завершении поставки техники, машин и (или) оборудования инвестору (услугополучателю) с приложением копии актов приема-передачи техники, машин, оборудования между покупателем и поставщиком, дополнительного соглашения к кредитному договору (при наличии) и соглашение о целевом использовании и не отчуждении приобретаемой техники, машин и оборудования по форме согласно приложению 11 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом финансовые институты не могут использовать средства, находящиеся на специальном счете, до исполнения требований, предусмотренных частью второй настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По заявлениям инвесторов (услугополучателей), по которым окончательная сумма по кредитному договору фактически оказалась меньше указанной в договоре субсидирования, рабочий орган (услугодатель) осуществляет перерасчет субсидий, выявляет сумму разницы (излишне перечисленных средств на специальный счет) и в срок не более 3 (трех) рабочих дней направляет уведомление в финансовые институты о необходимости восстановления суммы разницы (излишне перечисленных средств на специальный счет) на расчетный счет рабочего органа (услугодателя).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+      По заявлениям инвесторов (услугополучателей), по которым окончательная сумма по кредитному договору фактически оказалась меньше указанной в договоре субсидирования, рабочий орган (услугодатель) осуществляет перерасчет субсидий, выявляет сумму разницы (излишне перечисленных средств на специальный счет) и в срок не более 3 (трех) рабочих дней направляет извещение в финансовые институты о необходимости восстановления суммы разницы (излишне перечисленных средств на специальный счет) на расчетный счет рабочего органа (услугодателя).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Финансовые институты в срок не более 3 (трех) рабочих дней со дня получения уведомления от рабочего органа (услугодателя) восстанавливает средства на расчетный счет рабочего органа (услугодателя) в размере, указанном в уведомлении.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+      Финансовые институты в срок не более 3 (трех) рабочих дней со дня получения извещения от рабочего органа (услугодателя) восстанавливает средства на расчетный счет рабочего органа (услугодателя) в размере, указанном в извещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявлениям инвесторов (услугополучателей), по которым окончательная сумма по кредитному договору фактически превышает максимально допустимую стоимость для расчета субсидий, перерасчет субсидий не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В случае финансирования инвестора путем предоставления техники, машин и (или) оборудования в лизинг, финансовые институты в течение 10 (десяти) рабочих дней с даты получения копии положительного решения рабочего органа (услугодателя) и средств на специальный счет перечисляют предусмотренные договором финансового лизинга средства на счет инвестора (услугополучателя), если иное не предусмотрено договором между инвестором (услугополучателем) и финансовыми институтами и предоставляют подтверждающие документы рабочему органу (услугодателю), а также копию договора финансового лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Финансовые институты в срок не более 180 (ста восьмидесяти) календарных дней со дня получения средств на специальный счет направляют в рабочий орган (услугодателю) письменное уведомление о завершении поставки техники, машин и (или) оборудования инвестору (услугополучателю) с приложением акта приема-передачи предмета лизинга и дополнительного соглашения к договору лизинга по определению окончательной стоимости предмета лизинга.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+      Финансовые институты в срок не более 180 (ста восьмидесяти) календарных дней со дня получения средств на специальный счет направляют в рабочий орган (услугодателю) письменное извещение о завершении поставки техники, машин и (или) оборудования инвестору (услугополучателю) с приложением акта приема-передачи предмета лизинга и дополнительного соглашения к договору лизинга по определению окончательной стоимости предмета лизинга.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом финансовые институты не могут использовать средства, находящиеся на специальном счете, до исполнения требований, предусмотренных частью второй настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявлениям инвесторов (услугополучателей), по которым окончательная стоимость предмета лизинга фактически оказалась меньше указанной в договоре субсидирования, рабочий орган (услугодатель) осуществляет перерасчет субсидий, выявляет сумму разницы (излишне перечисленных средств на специальный счет) и в срок не более 3 (трех) рабочих дней направляет уведомление в финансовые институты о необходимости восстановления суммы разницы (излишне перечисленных средств на специальный счет) на расчетный счет рабочего органа (услугодателя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Финансовые институты в срок не более 3 (трех) рабочих дней со дня получения уведомления от рабочего органа (услугодателя) восстанавливают средства на расчетный счет рабочего органа (услугодателя) в размере, указанном в уведомлении.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+      Финансовые институты в срок не более 3 (трех) рабочих дней со дня получения извещения от рабочего органа (услугодателя) восстанавливают средства на расчетный счет рабочего органа (услугодателя) в размере, указанном в извещении.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявлениям инвесторов (услугополучателей), по которым окончательная стоимость предмета лизинга фактически превышает максимально допустимую стоимость для расчета субсидий, перерасчет субсидий не осуществляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В случае, если финансовыми институтами не выполняются условия, предусмотренные пунктом 34 настоящих Правил (при финансировании инвестора (услугополучателя) путем представления кредита) или пунктом 35 настоящих Правил (при финансировании инвестора (услугополучателя) путем представления техники, машин и (или) оборудования в лизинг), то финансовые институты в течение 3 (трех) рабочих дней восстанавливают средства, перечисленные рабочим органом (услугодателем) на специальный счет в полном объеме. При этом, возврат платежей, произведенных в текущем финансовом году, осуществляется восстановлением кассовых расходов рабочего органа (услугодателя) путем увеличения суммы невыполненных обязательств и уменьшения кассовых расходов по соответствующим кодам бюджетной классификации расходов. В случае возврата платежей прошлых лет сумма возврата зачисляется в доход соответствующего бюджета, из которого были произведены выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z155" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Средства, перечисленные на специальный счет, зачисляются финансовыми институтами в счет погашения основного долга инвестора (услугополучателя) по кредиту/лизингу, использованного на приобретение техники, машины и оборудования в рамках инвестиционного проекта на основании положительного решения рабочего органа (услугодателя) о предоставлении инвестору (услугополучателю) инвестиционной субсидии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z156" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Встречные обязательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z157" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При инвестиционном субсидировании инвестор (услугополучатель) принимает встречные обязательства по непрекращению деятельности в области аквакультуры в течение 5 лет после получения инвестиционных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z158" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Встречные обязательства предусматриваются в договоре инвестиционного субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z159" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42. В случае наступления обстоятельств непреодолимой силы, инвестор (услугополучатель) в течение 10 (десяти) рабочих дней с момента их наступления извещает рабочий орган (услугодателя) о таких обстоятельствах. Инвестор (услугополучатель) размещает в ГЦСС АПК документ уполномоченных государственных органов, подтверждающий факт наступления обстоятельств непреодолимой силы (справку о погодных условиях, выданную республиканским государственным предприятием на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан, и (или) решение местного исполнительного органа об истощенности водного объекта, и (или) решение местного исполнительного органа об установлении карантина или ограничительных мероприятий, и (или) акт экспертизы (протокол испытаний) о выявлении болезни рыб, выданный уполномоченным органом в области ветеринарии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. В случае наступления обстоятельств непреодолимой силы, инвестор (услугополучатель) в течение 10 (десяти) рабочих дней с момента их наступления извещает рабочий орган (услугодателя) о таких обстоятельствах. Инвестор (услугополучатель) размещает в ГИСС АПК документ уполномоченных государственных органов, подтверждающий факт наступления обстоятельств непреодолимой силы (справку о погодных условиях, выданную республиканским государственным предприятием на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан, и (или) решение местного исполнительного органа об истощенности водного объекта, и (или) решение местного исполнительного органа об установлении карантина или ограничительных мероприятий, и (или) акт экспертизы (протокол испытаний) о выявлении болезни рыб, выданный уполномоченным органом в области ветеринарии).</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Параграф 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жалоба на решение, действие (бездействие) рабочего органа (услугодателя) по вопросам оказания государственных услуг подается на имя руководителя рабочего органа (услугодателя), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z162" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК, рабочий орган (услугодатель) направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба рабочим органом (услугодателем) не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z163" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Жалоба инвестора (услугополучателя) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рабочим органом (услугодателем) – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Срок рассмотрения жалобы рабочим органом (услугодателем), уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z168" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z169" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) инвестору (услугополучателю), подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5003,68 +6277,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при инвестиционных вложениях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень паспортов проектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5792,12954 +7066,12962 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при инвестиционных вложениях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень паспортов проектов, подлежащих субсидированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 1 "Создание и (или) расширение завода (цеха) по производству кормов для объектов аквакультуры с мощностью не менее 1 тонна/час"</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-Доля возмещения инвестиционных вложений – 25%</w:t>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля возмещения инвестиционных вложений – 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и техническая характеристика строительно-монтажных работ, техники или оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения мощности проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...36 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение производственной линии по производству экструдированных комбикормов (секция приема сырья, секция подготовки мясо/рыбокостной муки и пастирования, секция измельчения и дозирования, секция предварительного дробления, секция окончательного дробления, секция смешивания сырья и увлажнения, секция сушки, секция охлаждения и упаковки)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 комплект с мощностью не менее 1 тонна/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 530 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение производственной линии по производству гранулированных кормов (для всех объектов аквакультуры)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 комплект с мощностью не менее 1 тонна/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 400 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...47 lines deleted...]
-* Стоимость инвестиционного проекта определяется согласно проектно-сметной документации. При этом, субсидируется стоимость приобретенных техники и оборудования и их монтаж в соответствии с договорами купли-продажи, договорам поставки и (или) монтажа оборудования, а также сопутствующим документам (грузовая-таможенная декларация, счета-фактуры, документы, подтверждающие оплату).</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* Стоимость инвестиционного проекта определяется согласно проектно-сметной документации. При этом, субсидируется стоимость приобретенных техники и оборудования и их монтаж в соответствии с договорами купли-продажи, договорам поставки и (или) монтажа оборудования, а также сопутствующим документам (таможенная декларация, счета-фактуры, документы, подтверждающие оплату).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 2 "Создание и (или) расширение хозяйства, осуществляющего прудовую хозяйственную деятельность, связанную с разведением и (или) содержанием, выращиванием объектов аквакультуры с использованием рыбоводных прудов и (или) рыбоводных бассейнов мощностью от 25 тонн в год"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Доля возмещения инвестиционных вложений – 25 %</w:t>
+              <w:t>Доля возмещения инвестиционных вложений – 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование объекта инвестиционных вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мощности проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка проектной (проектно-сметной) документации для строительства рыбоводного пруда площадью водного зеркала одного пруда не более 0,15 гектара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 800 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение техники и (или) оборудовании для подготовки и обслуживания рыбоводных прудов и рыбоводных бассейнов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трактор (колесный)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...65 lines deleted...]
-11 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экскаватор*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бульдозер*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-45 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погрузчик*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-16 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная автомашина для перевозки живой рыбы, включающая живорыбную емкости, оснащенную местами под закрепление кислородных баллонов с редукторами*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-30 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кормораздатчик (из расчета на каждый гектар площади пруда и (или) бассейна одна единица кормораздатчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-2 700 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камышекосилка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-5 500 000 </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Устройства для сортировки рыбопосадочного материала (передвижная сортировочная машина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-3 600 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Счетчик живой рыбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Живорыбный насос/рыбоподъемник для подачи рыбы навеской до 1 килограмма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Живорыбный насос/рыбоподъемник для подачи рыбы навеской свыше 1,5 килограмма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вихревая воздуходувка (аэратор) для рыбохозяйственных технологических водоемов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-Экскаватор/бульдозер/погрузчик для хозяйств мощностью от 100 тонн/год.</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* На одно хозяйство не более одной единицы техники.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Экскаватор/бульдозер/погрузчик для хозяйств мощностью от 100 тонн/год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...47 lines deleted...]
-Доля возмещения инвестиционных вложений – 25 %</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паспорт проекта № 3 "Создание и (или) расширение хозяйства, осуществляющего индустриальную хозяйственную деятельности, связанной с разведением и (или) содержанием, выращиванием объектов аквакультуры с использованием рыбоводных бассейнов и применением установки замкнутого водоснабжения для выращивания от 25 тонн в год"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля возмещения инвестиционных вложений – 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и техническая характеристика строительно-монтажных работ, техники и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения мощности проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Установка замкнутого водоснабжения (далее - УЗВ) со зданием, состоящая из рыбоводных бассейнов, биологической и механической фильтрации, насосов, системой оксигенации и/или аэрации и обезараживания воды*</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...162 lines deleted...]
-50 000 000</w:t>
+              <w:t>при новом строительстве</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при расширении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комплекс с мощностью от 25 до 49 тонн товарной рыбы в год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при новом строительстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>при расширении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 50 до 99 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-175 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175 000 000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при новом строительстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>при расширении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 100 до 249 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...47 lines deleted...]
-150 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при новом строительстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>при расширении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 250 до 499 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...47 lines deleted...]
-300 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600 000 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при новом строительстве</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>при расширении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 500 и выше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-1 000 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000 000 000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение оборудования и техники**:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аварийный электрогенератор для обеспечения работоспособности УЗВ при отключении электричества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 900 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сортировочная машина для живой рыбы, состоит из специальных съемных камер для живой рыбы с мерными (по высоте и ширине тела рыбы) делениями, насосом для подачи воды и лотками для движения рыбы и воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная автомашина для перевозки живой рыбы, состоит из живорыбной емкости, оснащенной местами под закрепление кислородных баллонов с редукторами***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-30 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение оборудования для хранения и первичной переработки рыбы**:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промышленный холодильник для шоковой заморозки не менее - 35°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 038 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рефконтейнер с холодильной установкой, с термоизоляцией потолка и стен, с температурным режимом от 0 Сº до -35 Сº</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...83 lines deleted...]
-*** На 1 хозяйство не более одной единицы.</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* Стоимость инвестиционного проекта определяется согласно проектно-сметной документации. Стоимость приобретенных оборудовании и их монтаж субсидируется в соответствии с договорами купли-продажи, договорам поставки и (или) монтажа оборудования, а также сопутствующими документами (таможенная декларация, счета-фактуры, документы, подтверждающие оплату).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>** В случае, если предусматривается только приобретение оборудования и техники без разработки проектно-сметной документации, субсидированию подлежит приобретенное оборудование и техника в пределах установленных максимальной допустимой стоимости для расчета субсидий и доли возмещения инвестиционных вложений от стоимости оборудования и техники по договорам купли-продажи (лизинга), договорам поставки и (или) монтажа оборудования, а также сопутствующим документам (таможенная декларация, счета-фактуры, документы, подтверждающие оплату).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*** На 1 хозяйство не более одной единицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 4 "Создание и (или) расширение садковой хозяйственной деятельности, связанной с разведением и (или) содержанием, выращиванием рыб в полувольных контролируемых условиях в специальных устройствах (садках), расположенных на акватории рыбохозяйственных водоемов и (или) участков для выращивания от 50 тонн в год".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Доля возмещения инвестиционных вложений – 25 %</w:t>
+              <w:t>Доля возмещения инвестиционных вложений – 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и техническая характеристика строительно-монтажных работ, техники и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения мощности проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение оборудования для сбора рыбоводного садка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сетная камера (рыбоводный садок) диаметром от 10 метров и (или) периметром от 30 метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-1 100 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трубы полиэтиленовые от 150 метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поплавок стойка от 24 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штука</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение оборудования и техники для обслуживания садковой хозяйственной деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кормораздатчик (из расчета на каждый 100 квадратных метров одна единица кормораздатчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Устройства для сортировки рыбопосадочного материала (передвижная сортировочная машина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Счетчик живой рыбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Живорыбный насос/рыбоподъемник для подачи рыбы навеской до 1 килограмма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Живорыбный насос/рыбоподъемник для подачи рыбы навеской свыше 1,5 килограмма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная автомашина для перевозки живой рыбы, состоит из живорыбной емкости, оснащенной местами под закрепление кислородных баллонов с редукторами*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Понтон (несамоходное плавучее сооружение для хозяйственных нужд) общей площадью от 50 квадратных метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машина для стирки дели (садков)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лодка алюминиевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-1 700 000 </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подвесной мотор мощностью не более 60 лошадиных сил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-3 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...47 lines deleted...]
-* На 1 хозяйство не более одной единицы.</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* На 1 хозяйство не более одной единицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 5 "Приобретение оборудования и техники для озерно-товарной хозяйственной деятельности, связанной с разведением и (или) содержанием, выращиванием рыб в обособленных рыбохозяйственных водоемах с площадью не менее 50 гектаров"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Доля возмещения инвестиционных вложений – 25%</w:t>
+              <w:t>Доля возмещения инвестиционных вложений – 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...101 lines deleted...]
-Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование и техническая характеристика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техники и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мощности проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальная</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>допустимая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стоимость</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для расчета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидий,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение техники, машин и (или) оборудования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камышекосилка для выкоса высшей водной растительности в водоемах*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лодка алюминиевая казахстанского производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-1 700 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подвесной мотор мощностью не более 60 лошадиных сил</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комплектация солнечной электростанции (солнечные панели), с мощностью от 2 кВт (субсидируется либо солнечные панели, либо ветрогенератор на выбор) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...29 lines deleted...]
-2 000 000</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комплектация ветряной электростанции (ветрогенератор), с мощностью от 5 кВт (субсидируется либо солнечные панели, либо ветрогенератор на выбор)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная автомашина для перевозки живой рыбы, состоит из живорыбной емкости, оснащенной местами под закрепление кислородных баллонов с редукторами*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Примечание: </w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * На 1 хозяйство не более одной единицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 6 "Создание и (или) расширение рыбоперерабатывающего объекта производственной мощностью от 1 тонны в сутки"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Доля возмещения инвестиционных вложений – 25 %</w:t>
+              <w:t>Доля возмещения инвестиционных вложений – 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и техническая характеристика техники и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения мощности проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Линия по производству вяленой рыбной продукции (состоит из сушильных, вялочных камер, моечного оборудования, упаковочное оборудование) *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мощность не менее 1 тонны в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92 800 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Линия по производству солено-коптильной рыбной продукции (состоящее из солеконцентратора, ванн посолочных, шкафов коптильных (холодного, горячего копчения))*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мощность не менее 1 тонны в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 500 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рыбоперерабатывающий цех с технологическим оборудованием для производства филе рыбы (состоящее из дефростатора, моечной машины, рыбочистки, машины потрошения, филетировочной машины, шкуросъемной машины, глазировочного оборудования, заморозки)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мощность не менее 1 тонны в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 900 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение технологического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование для переработки рыбных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комплект с мощностью не менее 1 тонны в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 400 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оборудование для очистки воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комплект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 350 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сушильные камеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оборудование для упаковки готовой рыбной продукции в вакуумную упаковку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 280 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неопресс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 790 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сепаратор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 700 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение оборудования для хранения сырья и продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ледогенератор чешуйчатого льда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 300 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камера хранения готовой продукции -18° от 50 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 250 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камера хранения сырья -18° от 100 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камера шоковой заморозки от 5 тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Холодильный компрессор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение специализированных автомашин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт для перевозки продуктов (рефрижератор)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16 600 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...65 lines deleted...]
-** На 1 хозяйство не более одной единицы.</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* Стоимость инвестиционного проекта определяется согласно проектно-сметной документации. При этом, субсидируется стоимость приобретенных техники и оборудования и их монтаж в соответствии с договорами купли-продажи, договорам поставки и (или) монтажа оборудования, а также сопутствующими документами (таможенная декларация, счета-фактуры, документы, подтверждающие оплату).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>** На 1 хозяйство не более одной единицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Паспорт проекта № 7 "Создание и (или) расширение хозяйства, осуществляющего воспроизводственную хозяйственную деятельность, связанную с разведением и (или) содержанием, выращиванием объектов аквакультуры в целях получения их молоди путем оплодотворения, инкубации икры, а также подращивания молоди объектов аквакультуры в искусственно созданных условиях, мощностью от 1 миллиона штук сеголеток карповых/лососевых видов рыб или 200 тысяч штук сеголеток осетровых видов рыб или 25 миллионов личинок сиговых видов рыб в год"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Доля возмещения инвестиционных вложений – 25 %</w:t>
+              <w:t>Доля возмещения инвестиционных вложений – 25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование объекта инвестиционных вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>мощности проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимальная допустимая стоимость для расчета субсидий, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение комплектующих и (или) инкубационного оборудования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инкубационные аппараты (для инкубации оплодотворенной икры карповых, окуневых и лососевых рыб, объемом более 200 литров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 435 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инкубационные аппараты (для инкубации оплодотворенной икры карпа и осетровых рыб, объемом менее 30 литров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Личиночные и мальковые бассейны емкостью от 1 м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> воды для выдерживания и подращивания личинок и молоди рыб, изготовленные из полипропиленового материала или из пластика низкого давления (ПНД))</w:t>
-[...51 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t xml:space="preserve"> воды для выдерживания и подращивания личинок и молоди рыб, изготовленные из полипропиленового материала или из пластика низкого давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение техники, машин и (или) оборудования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированная автомашина для перевозки живой рыбы, состоит из живорыбной емкости, оснащенной местами под закрепление кислородных баллонов с редукторами*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...47 lines deleted...]
-* На 1 хозяйство не более одной единицы.</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* На 1 хозяйство не более одной единицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...47 lines deleted...]
-Доля возмещения инвестиционных вложений – 50% </w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паспорт проекта № 8 "Обеспечение водой субъектов аквакультуры выращивающих от 25 тонн объектов аквакультуры в год, а также субъектов, обеспечивающих развитие аквакультуры"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доля возмещения инвестиционных вложений – 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и техническая характеристика объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максимально допустимая стоимость, тенге/единицу измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Создание пункта, обеспечивающего водой:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 трубчатый колодец (скважина) с предельно допустимой глубиной подлежащей субсидированию – не более 50 метров;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 погонный метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для пустынных и полупустынных зон – не более 375 метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 погонный метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-2) селекционной и племенной работы в области рыбоводства, содержащих не менее 200 производителей рыб (100 самок и 100 самцов).</w:t>
+              <w:t>При строительстве трубчатого колодца (скважины) диаметр трубы должен быть не менее 168 миллиметров и толщина стены трубы не менее 5 миллиметров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В договор включается условие о гарантии подрядчика по обеспечению в течение года дебета воды, указанного в паспорте объекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По данному паспорту субсидируются субъекты, обеспечивающие развитие аквакультуры, при осуществлении:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) деятельности по производству кормов для объектов аквакультуры с мощностью не менее 1 тонна/час;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) селекционной и племенной работы в области рыбоводства, содержащих не менее 200 производителей рыб (100 самок и 100 самцов).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18901,190 +20183,216 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z217" w:id="167"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z218" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Заявление на инвестиционное субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z219" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА010000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z220" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z221" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: инвестор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z222" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: с 1 февраля соответствующего года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19096,97 +20404,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный идентификационный номер/</w:t>
+Индивидуальный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бизнес-идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="173"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -19200,112 +20530,89 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Таблица 1. Сведения об инвесторе:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19864,51 +21171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+Класс по ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20282,88 +21589,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, удостоверяющий личность:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-дата выдачи</w:t>
+              <w:t>номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кем выдано</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20537,51 +21841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс по ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+Класс по ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20646,144 +21950,140 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о начале деятельности в качестве индивидуального предпринимателя:</w:t>
-[...35 lines deleted...]
-дата уведомления</w:t>
+Извещение о начале деятельности в качестве индивидуального предпринимателя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>местонахождение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата уведомления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Сведения об инвестиционном проекте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21158,52 +22458,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Расчетная сумма субсидий (тысяч тенге) </w:t>
+              <w:t>
+Расчетная сумма субсидий (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22069,70 +23369,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таблица 3. Сведения о достижении загруженности производственной мощности (процент) согласно пункта 15 17 Правил (заполняется при подаче заявления в рамках траншей)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+      Таблица 3. Сведения о достижении загруженности производственной мощности (процент) согласно пункта 16 Правил (заполняется при подаче заявления в рамках траншей)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22647,70 +23945,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23318,1048 +24614,927 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаю достоверность представленной информации, даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку, хранение, выгрузку и использование персональных данных, а также на передачу данных по оказанной государственной услуге в уполномоченный орган по исполнению бюджета.</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="187"/>
+      Подтверждаю достоверность представленной информации, даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку, хранение, выгрузку и использование персональных данных, а также на передачу персональных данных регистратором, определенным центральным уполномоченным органом по исполнению бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим даю согласие на увеличение суммы инвестиционного субсидирования в случае выделения дополнительных средств согласно пункту 16 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: заполненный паспорт проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписано и отправлено инвестором в ___ часов "__" _____ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные из электронной цифровой подписи (далее – ЭЦП).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата и время подписания ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Извещение о принятии заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принято рабочим органом в ___ часов "__" ______ 20__ года.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Заявление на инвестиционное субсидирование"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(индекс: форма № АКВА010000, периодичность: единовременно)</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="189"/>
+        <w:t>(индекс: форма № АКВА010000, периодичность: единовременно) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на инвестиционное субсидирование" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z245" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется инвестором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z246" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z247" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется инвестором в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z248" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z249" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z250" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В строке 1 Таблицы 1 указывается наименование юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z251" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В строке 2 Таблицы 1 указываются бизнес-идентификационный номер (далее – БИН) юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z252" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В строке 3 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z253" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В строке 4 Таблицы 1 указываются адрес, номер телефона (факса) юридический адрес и контактный телефон юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z254" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. В строке 5 Таблицы 1 указывается класс по ОКЭД (код по общему классификатору видов экономической деятельности) юридического лица.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="200"/>
+      10. В строке 5 Таблицы 1 указывается класс по ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров для юридического лица.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 6 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z256" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строке 7 Таблицы 1 указываются сведения об индивидуальном предпринимателе, в том числе в форме совместного предпринимательства – индивидуальный идентификационный номер физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z257" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строке 8 Таблицы 1 указываются сведения из документа, удостоверяющего личность: номер документа, кем и когда был выдан документ физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z258" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В строке 9 Таблицы 1 указываются юридический адрес, номер телефона физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z259" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. В строке 10 Таблицы 1 указывается класс по ОКЭД (код по общему классификатору видов экономической деятельности) физического лица.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="205"/>
+      15. В строке 10 Таблицы 1 указывается класс по ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров для физического лица.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. В строке 11 Таблицы 1 указываются местонахождение и дата уведомления о начале деятельности в качестве индивидуального предпринимателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="206"/>
+      16. В строке 11 Таблицы 1 указываются местонахождение и дата извещения о начале деятельности в качестве индивидуального предпринимателя.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В строке 12 Таблицы 2 указывается описание инвестиционного проекта, его основные цели и задачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z262" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В строке 13 Таблицы 2 указывается сумма вложенных инвестиций в реализуемый инвестиционный проект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z263" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В строке 14 Таблицы 2 указывается источник финансовых средств, за счет которых реализуется проект (собственные средства, заемные средства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z264" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В строке 15 Таблицы 2 указывается расчетная сумма субсидий, на которую претендует инвестор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z265" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. В строке 16 Таблицы 2 указывается адрес реализации инвестиционного проекта, включая область, район (город), населенный пункт, улицу, номер здания (сооружения).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="211"/>
+      21. В строке 16 Таблицы 2 указывается адрес реализации инвестиционного проекта, включая область, район (город), населенный пункт согласно Национальному классификатору Республики Казахстан НК РК 11 "Классификатор административно-территориальных объектов", утвержденному приказом Председателя Комитета технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан от 16 января 2025 года № 2-НҚ "О некоторых вопросах интеграции".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В строке 17 Таблицы 2 указывается предварительный расчет причитающихся субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z267" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В строке 18 Таблицы 2 прикладывается акт приемки объекта инвестиционного проекта в эксплуатацию в соответствии с законодательством Республики Казахстан (при создании новых производственных мощностей или расширении действующих).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z268" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В строке 19 Таблицы 2 прикладывается акт ввода оборудования в эксплуатацию между покупателем и поставщиком, подтверждающий факт ввода оборудования в действие (в случае приобретения оборудования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z269" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В строке 20 Таблицы 2 прикладываются договоры купли-продажи, счета-фактуры, акты выполненных работ и иные подтверждающие документы, удостоверяющие факт и объем инвестиционных вложений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z270" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В строке 21 Таблицы 2 прикладывается проектно-сметная документация с положительным заключением экспертизы (согласно паспорту проекта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z271" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В строке 22 Таблицы 2 прикладываются акты приема-передачи рыбоводной техники и технологического оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z272" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. В строке 23 Таблицы 2 прикладываются подтверждающие документы, такие как бизнес-план, электронные счета-фактуры реализации готовой продукции (в случае подачи заявления на получение транша).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="218"/>
+      28. В строке 23 Таблицы 2 прикладываются подтверждающие документы: бизнес-план, электронные счета-фактуры реализации готовой продукции (в случае подачи заявления на получение транша).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В графе 1 Таблицы 3 указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z274" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В графе 2 Таблицы 3 указывается наименование видов продукции аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z275" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В графе 3 Таблицы 3 указывается единица измерения мощности проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z276" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В графе 4 Таблицы 3 указывается сколько произведено продукции за отчетный квартал в натуральном выражении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z277" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В графе 5 Таблицы 3 указывается выпуск продукции (товаров, услуг) в стоимостном выражении за отчетный квартал, в тысячах тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z278" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В графе 6 Таблицы 3 указывается сколько использовано продукции аквакультуры на собственные нужды (внутризаводской оборот) за отчетный квартал в натуральном выражении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z279" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В графе 7 Таблицы 3 указывается сколько использовано продукции аквакультуры на собственные нужды (внутризаводской оборот) за отчетный квартал в стоимостном выражении, в тысячах тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z280" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. В графе 8 Таблицы 3 указывается сколько произведено продукции из давальческого сырья за отчетный квартал в натуральном выражении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z281" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В графе 9 Таблицы 3 указывается сколько произведено продукции из давальческого сырья за отчетный квартал в стоимостном выражении, в тысячах тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z282" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В графе 10 Таблицы 3 указываются остатки готовой продукции на конец отчетного периода в натуральном выражении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24516,100 +25691,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="228"/>
+    <w:bookmarkStart w:name="z285" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт осмотра объекта инвестора и удостоверения в достижении загруженности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производственных мощностей от __________ 20__ года №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z286" w:id="229"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z286" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование области (города республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25225,392 +26400,493 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="230"/>
+    <w:bookmarkStart w:name="z289" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление об ограничении доступа члена группы специалистов в государственной информационной системе субсидирования</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z290" w:id="231"/>
+        <w:t xml:space="preserve"> Извещение об ограничении доступа члена группы специалистов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в государственной цифровой системе субсидирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z290" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ____________ "___" _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-[...99 lines deleted...]
-        <w:t>(приказ о предоставлении отпуска или командировании или увольнении</w:t>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мною, руководителем рабочего органа ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование рабочего органа и фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя) на основании документа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(приказ о предоставлении отпуска, или командировании, или увольнении,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или в период временной нетрудоспособности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ ___ от "___" _______ 20__ года составлен настоящий акт о нижеследующем:</w:t>
-[...50 lines deleted...]
-        <w:t>ограничивается доступ на период с ____________ по __________ (дата и время)</w:t>
+        <w:t>№_____ от "___" _______ 20__ года составлен настоящий акт о нижеследующем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члену группы специалистов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ограничивается доступ на период с ____________ по __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата и время)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Содержание данного акта подтверждаем личными подписями:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. __________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при наличии) сотрудника рабочего органа,</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1._______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) специалиста рабочего органа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственного за реализацию инвестиционного субсидирования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата и время, электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. __________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при наличии) члена группы специалистов)</w:t>
+        <w:t>2.______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) члена группы специалистов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(дата и время, электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -25720,146 +26996,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при инвестиционных вложениях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="232"/>
+    <w:bookmarkStart w:name="z293" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Субсидирование по возмещению части расходов при инвестиционных вложениях в области аквакультуры"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
+        <w:t>"Субсидирование по возмещению части расходов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>при инвестиционных вложениях в области аквакультуры"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25986,51 +27247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астаны, Алматы и Шымкента (далее – услугодатель).</w:t>
+Местные исполнительные органы областей, городов Астаны, Алматы и Шымкента (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26099,51 +27360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявок и выдача результатов оказания государственной услуги осуществляются через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Прием заявок и выдача результатов оказания государственной услуги осуществляются через веб-портал "цифрового правительства" www.egov.kz (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26212,51 +27473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 (четырнадцать) рабочих дней.</w:t>
+14 (четырнадцать) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26325,51 +27586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26438,51 +27699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подписанный услугодателем договор инвестиционного субсидирования, либо мотивированный отказ в оказании государственной услуги.</w:t>
+Подписанный услугодателем договор инвестиционного субсидирования либо мотивированный отказ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26551,51 +27812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26664,51 +27925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) услугодателя – с понедельника по пятницу включительно с 9.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+1) услугодателя – с понедельника по пятницу включительно с 9.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26947,203 +28208,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По инвестиционным проектам, введенным в эксплуатацию, а также по фактически приобретенной технике, машинам и оборудованию, услугополучатель подает электронное заявление, подписанную ЭЦП услугополучателя, с прикреплением к нему необходимых документов, указанных в заявлении, в формате "PDF (Portable Document Format)" (сканированная копия подписанного и заверенного печатью (при наличии) услугополучателя бумажного варианта).</w:t>
+По инвестиционным проектам, введенным в эксплуатацию, а также по фактически приобретенной технике, машинам и оборудованию, услугополучатель подает электронное заявление, подписанное ЭЦП услугополучателя, с прикреплением к нему необходимых документов, указанных в заявлении, в формате "PDF (Portable Document Format)" (сканированная копия подписанного и заверенного печатью (при наличии) услугополучателя бумажного варианта).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+После завершения работ услугополучатель подает электронное заявление на инвестиционное субсидирование по форме согласно приложению 3 к Правилам субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры (далее – Правила), подписанное ЭЦП услугополучателя, в формате "PDF (Portable Document Format)" (сканированная копия подписанного и заверенного печатью (при наличии) услугополучателя бумажного варианта).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К заявлению прилагаются следующие подтверждающие, правоустанавливающие и (или) регистрационные документы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-После завершения работ услугополучатель подает электронное заявление на инвестиционное субсидирование по форме согласно </w:t>
-[...75 lines deleted...]
-1) копии акта приемки объекта инвестиционного проекта в эксплуатацию (при создании новых производственных мощностей или расширении действующих) или акта ввода в эксплуатацию пускового комплекса или очереди инвестиционного проекта (по случаям, указанным в пункте 15 настоящих Правил) в соответствии с формой акта приемки объекта в эксплуатацию, утвержденной </w:t>
+1) копии акта приемки объекта инвестиционного проекта в эксплуатацию (при создании новых производственных мощностей или расширении действующих) или акта ввода в эксплуатацию пускового комплекса или очереди инвестиционного проекта (в случаях, указанных пунктом 16 настоящих Правил) в соответствии с формой акта приемки объекта в эксплуатацию, утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15141) (далее – форма акта приемки объекта в эксплуатацию), а также в соответствии с </w:t>
-[...37 lines deleted...]
-2) копия согласованного с территориальным подразделением ведомства уполномоченного органа рыбоводно-биологического обоснования в области аквакультуры по паспортам проектов № 2, № 3, № 4, № 5, № 7, № 8.</w:t>
+              <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 24 апреля 2017 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15141) (далее – форма акта приемки объекта в эксплуатацию);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) копия согласованного с территориальным подразделением ведомства уполномоченного органа рыбоводно-биологического обоснования в области аквакультуры по паспортам проектов № 2, № 3, № 4, № 5, № 7, № 8;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) копии акта ввода оборудования в эксплуатацию между покупателем и поставщиком (при приобретении оборудования);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27163,81 +28364,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) копии проектно-сметной документации, имеющей положительное заключение экспертизы проектов в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статьей 60</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Закона об архитектурной, градостроительной и строительной деятельности (по паспортам проектов, по которым предусмотрено субсидирование в соответствии с проектно-сметной документацией);</w:t>
+              <w:t>статьей 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Строительного кодекса Республики Казахстан (по паспортам проектов, по которым предусмотрено субсидирование в соответствии с проектно-сметной документацией);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) копии актов приема-передачи техники и оборудования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27247,69 +28428,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) копии кредитных/лизинговых договоров, заверенные финансовым институтом в случае осуществления инвестиционных вложений за счет привлеченных средств в финансовых институтах;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) в случае подачи заявления на получение транша в соответствии с пунктом 15 настоящих Правил, инвестор (услугополучатель) прикрепляет в электронном формате "PDF (Portable Document Format)" (сканированная копия бумажного варианта) электронные счета-фактуры по реализации готовой продукции;</w:t>
-[...17 lines deleted...]
-9) копии свидетельства о постановке на регистрационный учет по НДС (для субъектов аквакультуры, состоящих на регистрационном учете по НДС);</w:t>
+8) в случае подачи заявления на получение транша в соответствии с пунктом 16 настоящих Правил, инвестор (услугополучатель) прикрепляет в электронном формате "PDF (Portable Document Format)" (сканированная копия бумажного варианта) электронные счета-фактуры по реализации готовой продукции;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) копия свидетельства о постановке на регистрационный учет по налогу на добавленную стоимость (для субъектов аквакультуры, состоящих на регистрационном учете по налогу на добавленную стоимость);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) по паспорту проекта № 8 "Обеспечение водой субъектов аквакультуры выращивающих от 25 тонн объектов аквакультуры в год, а также субъектов, обеспечивающих развитие аквакультуры" дополнительно:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27337,71 +28518,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по колодцам (скважинам) для пустынных и полупустынных зон – копию сведений о качественном состоянии земельного участка с указанием принадлежности к природным зонам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-копию технического паспорта водозаборной скважины по форме согласно </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> к приказу исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 10 июля 2025 года № 170-НҚ "Об утверждении Правил проведения паспортизации водохозяйственных и гидротехнических сооружений, а также формы паспорта водохозяйственных и гидротехнических сооружений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36439);</w:t>
+копию технического паспорта водозаборной скважины по форме согласно приложению 2 к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 10 июля 2025 года № 170-НҚ "Об утверждении Правил проведения паспортизации водохозяйственных и гидротехнических сооружений, а также формы паспорта водохозяйственных и гидротехнических сооружений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36439);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 копии электронных счет-фактур, платежных документов, подтверждающих факт оплаты инвестором (услугополучателем) услуг подрядной организации по строительству и бурению колодцев (скважин), а также стоимость труб с указанием его толщины и диаметра;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27429,51 +28610,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 копии лицензии подрядчика на строительно-монтажные работы по подвиду буровые работы в грунте, а также на изыскательскую деятельность по подвиду полевые исследования грунтов, гидрогеологические исследования.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27654,89 +28835,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 18 Закона Республики Казахстан "Об аквакультуре" (далее – Закон "Об аквакультуре");</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) руководители, учредители (акционеры) которых ранее являлись руководителями, учредителями (акционерами) субъектов аквакультуры, субъектов, обеспечивающих развитие аквакультуры, ранее допустившими неисполнение встречных обязательств и не возвратившими деньги. в соответствии с пунктом </w:t>
-[...37 lines deleted...]
-6) </w:t>
+5) руководители, учредители (акционеры) которых ранее являлись руководителями, учредителями (акционерами) субъектов аквакультуры, субъектов, обеспечивающих развитие аквакультуры, ранее допустившими неисполнение встречных обязательств и не возвратившими деньги в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона "Об аквакультуре".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27859,51 +29022,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством Единого контакт-центра. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на портале. Единый контакт-центр: 1414, 8 800 080 77 77.</w:t>
+Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством Единого контакт-центра. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на портале. Единый контакт-центр: 1414, 8 800 080 77 77.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство сельского хозяйства Республики Казахстан и услугодатели в течение трех рабочих дней с даты изменения Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -28083,149 +29246,204 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="233"/>
+    <w:bookmarkStart w:name="z329" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о решении рабочего органа (услугодателя)</w:t>
+        <w:t xml:space="preserve"> Извещение о решении рабочего органа (услугодателя)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о соответствии/несоответствии инвестиционного проекта</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z330" w:id="234"/>
+        <w:t>о соответствии либо несоответствии инвестиционного проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z330" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый (-ая) _________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
+      Уважаемый(-ая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица или фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Уведомляем Вас о решении рабочего органа о соответствии/несоответствии</w:t>
+        <w:t>Уведомляем Вас о решении рабочего органа о соответствии либо несоответствии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инвестиционного проекта условиям Правил субсидирования по возмещению части</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -28276,170 +29494,187 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10 Закона Республики Казахстан "О государственных услугах", по паспорту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>проекта _________________________________________________________________</w:t>
+        <w:t>проекта ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование паспорта проекта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>В случае возникновения вопросов просим обратиться в _________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_________________________________________________________________________</w:t>
+        <w:t>В случае возникновения вопросов просим обратиться в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(рабочий орган)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Исполнитель: __________________________________________________ __________</w:t>
+        <w:t>Исполнитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Контактные телефоны: _____________________________________________________</w:t>
+        <w:t>Контактные телефоны: _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28598,370 +29833,477 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="235"/>
+    <w:bookmarkStart w:name="z333" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о решении рабочего органа (услугодателя) о выплате/</w:t>
+        <w:t xml:space="preserve"> Уведомление о решении рабочего органа (услугодателя) о выплате</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>отказе в выплате инвестиционных субсидий по паспорту проекта</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z334" w:id="236"/>
+        <w:t>либо об отказе в выплате инвестиционных субсидий по паспорту проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z334" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уважаемый (-ая) ___________________________________________________</w:t>
-[...34 lines deleted...]
-        <w:t>(при его наличии) физического лица)</w:t>
+      Уважаемый (-ая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица или фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уведомляем Вас о решении рабочего органа о выплате/отказе в выплате</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>инвестиционных субсидий по паспорту проекта ________________________</w:t>
-[...16 lines deleted...]
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>инвестиционных субсидий по паспорту проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование паспорта проекта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Причина отказа: ___________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>Причина отказа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае возникновения вопросов просим обратиться в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(рабочий орган)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Исполнитель: _________________________________________ ___________</w:t>
+        <w:t>Исполнитель: _____________________________________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Контактные телефоны: _____________________________________________</w:t>
+        <w:t>Контактные телефоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29120,128 +30462,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="237"/>
+    <w:bookmarkStart w:name="z337" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z338" w:id="238"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z338" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (ая) ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z339" w:id="239"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z339" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Административного процедурно- процессуального</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекса Республики Казахстан настоящим уведомлением информируем о том,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29653,205 +30995,404 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="240"/>
+    <w:bookmarkStart w:name="z342" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор инвестиционного субсидирования № </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z343" w:id="241"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z343" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" _________ 20__ года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z418" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      город ____________ "___" _________ 20__ года</w:t>
-[...51 lines deleted...]
-        <w:t>______________________________________________________________________,</w:t>
+      Государственное учреждение "_____________________________________",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице руководителя управления (или лица его заменяющего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа) _________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действующего на основании Положения о государственном учреждении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"_____________________________________________________________________",</w:t>
-[...33 lines deleted...]
-        <w:t>в лице ______________________, действующего на основании _________________,</w:t>
+        <w:t>"________________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Рабочий орган", с одной стороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ___________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании _________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>именуемый в дальнейшем "Инвестор" с другой стороны, совместно именуемые</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29861,89 +31402,86 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Стороны, а по отдельности Сторона либо как указано выше, заключили настоящий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договор инвестиционного субсидирования (далее – Договор) о нижеследующем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="242"/>
+    <w:bookmarkStart w:name="z551" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z345" w:id="243"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Основаниями для заключения настоящего Договора являются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z346" w:id="244"/>
+      1.Основаниями для заключения настоящего Договора являются:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29955,170 +31493,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z347" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решение рабочего органа № ___ от ______ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z348" w:id="246"/>
+    <w:bookmarkStart w:name="z552" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Термины и определения применяемые в настоящем Договоре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z349" w:id="247"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем Договоре применяются термины и определения, указанные в Правилах субсидирования по возмещению части расходов при инвестиционных вложениях в области аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z350" w:id="248"/>
+    <w:bookmarkStart w:name="z553" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z351" w:id="249"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. По условиям настоящего Договора Рабочий орган осуществляет инвестиционное субсидирование части расходов Инвестора на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30203,51 +31734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общий размер инвестиционных вложений Инвестора по инвестиционному проекту</w:t>
+Общий размер инвестиционных вложений инвестора по инвестиционному проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30460,1346 +31991,2945 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Инвестиционное субсидирование производится за счет и в пределах средств, предусмотренных в бюджете ________________________ области (города республиканского значения, столицы) на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z353" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Инвестор принимает на себя встречные обязательства по непрекращению деятельности в области аквакультуры в течение 5 лет после получения инвестиционных субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z354" w:id="252"/>
+    <w:bookmarkStart w:name="z554" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок и условия перечисления средств Инвестору</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z355" w:id="253"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сумма инвестиционных субсидий в размере __________ (______) тенге перечисляется Рабочим органом на расчетный счет Инвестора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z356" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отсчет срока инвестиционного субсидирования начинается с момента вступления настоящего Договора в силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z357" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на нерабочий или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z358" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Инвестиционные субсидии выплачиваются Инвестору согласно паспортам проектов Приложения 2, указанным в Правилах субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z359" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Инвестиционные субсидии выплачиваются по инвестиционным вложениям Инвестора на приобретение новой, ранее неиспользованной техники, машин и оборудования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z360" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Все операции производятся в национальной валюте – тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z361" w:id="259"/>
+    <w:bookmarkStart w:name="z555" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z362" w:id="260"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Инвестор имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z363" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      использовать технику, машины и оборудование для других видов деятельности в случае сезонного простоя при условии предварительного письменного уведомления Рабочего органа. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="262"/>
+      использовать технику, машины и оборудование для других видов деятельности в случае сезонного простоя при условии предварительного письменного извещения Рабочего органа. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Инвестор обязан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z365" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно и в полном объеме исполнять условия Правил субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z366" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно и в полном объеме исполнять свои обязательства по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z367" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) своевременно и в полном объеме исполнять встречные обязательства, указанные в пункте 5 настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z368" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) своевременно предоставлять по запросу Рабочего органа документы и информацию, связанные с исполнением настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z369" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставить Рабочему органу доступ для осмотра объекта Инвестора и удостоверения в достижении загруженности производственных мощностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z370" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в случае начала процедуры своей ликвидации, реабилитации или банкротства, а также если деятельность Инвестора приостановлена в соответствии с действующим законодательством Республики Казахстан незамедлительно информировать в письменном виде Рабочий орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z371" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) не передавать и не раскрывать информацию об условиях и реализации настоящего Договора третьим лицам без предварительного письменного согласия Сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z372" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) своевременно извещать Рабочий орган обо всех обстоятельствах, способных повлиять на выполнение условий настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z373" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Рабочий орган вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z374" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать у Инвестора все необходимые документы и информацию о ходе реализации инвестиционного проекта и настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z375" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять проверку документов, осмотр объекта инвестора (услугополучателя), приобретенного оборудования (техники и машин) на соответствие условиям, предусмотренным в паспортах проектов, с обязательным приложением подтверждающих фото- и видеоматериалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z376" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверять на наличие установленного оборудования, достижение загруженности производственных мощностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка достижения загруженности производственных мощностей осуществляется по паспорту проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять осмотр в присутствии инвестора (услугополучателя) или его доверенного лица и его результат оформлять актом осмотра объекта инвестора и удостоверения в достижении загруженности производственных мощностей по форме согласно акта осмотра объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рабочий орган обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечислить средства, предусмотренные для инвестиционного субсидирования, указанные в пункте 3 настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить мониторинг достижения встречных обязательств инвестиционного субсидирования совместно с местным исполнительными областей, городов республиканского значения и столицы посредством государственной цифровой системы субсидирования агропромышленного комплекса согласно главы 4 Правил субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Ответственность Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Стороны по настоящему Договору несут ответственность за неисполнение и/или ненадлежащее исполнение обязательств, вытекающих из настоящего Договора и законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z557" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Обстоятельства непреодолимой силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения явилась следствием обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При наступлении обстоятельств непреодолимой силы, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, должна своевременно в течение 10 (десяти) рабочих дней с момента наступления известить другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления обстоятельств непреодолимой силы подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При отсутствии своевременного извещения, Сторона обязана возместить другой Стороне вред, причиненный неизвещением или несвоевременным извещением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Наступление обстоятельств непреодолимой силы вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Если такие обстоятельства будут продолжаться более трех месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z558" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Стороны должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Договору или в связи с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Если после таких переговоров Стороны не могут разрешить спор по настоящему Договору, любая из сторон может потребовать решения этого вопроса в судебном порядке, установленного законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z559" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Условия досрочного расторжения договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Договор может быть расторгнут до срока окончания, если инвестор нарушает свои обязательства, ненадлежащим образом их исполняет или не представляет необходимые документы, обосновывающие возможность дальнейшего проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z560" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Обмен корреспонденцией</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Любая корреспонденция, отправляемая Сторонами друг другу в рамках настоящего Договора, представляется в письменной форме и рассматривается в течение 10 (десяти) календарных дней с момента получения Сторонами корреспонденции с отметкой о вручении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Корреспонденция считается представленной или направленной, когда она оформлена надлежащим образом (корреспонденция представлена на бланке или скреплена печатью (при наличии), подписана руководителем и имеет регистрационной номер, дату), вручена лично, доставлена по почте (заказным письмом с уведомлением) или курьерской связью по адресу участвующей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z561" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, банковская тайна, а также финансовая, коммерческая и иная информация, полученная ими в ходе заключения и исполнения настоящего Договора, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре, Правилах субсидирования и действующем законодательстве Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностные лица и работники Сторон не разглашают либо не передают третьим лицам сведения, полученных в ходе реализации настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан, с возмещением возможного вреда, понесенного другой Стороной вследствие разглашения такой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Инвестор подписанием настоящего Договора предоставляет согласие Рабочему органу, на размещение сведений об Инвесторе в масс-медиа, а также на разглашение любых сведений, (в том числе банковской тайны) полученных об Инвесторе в рамках настоящего Договора, третьим лицам без предварительного письменного согласия Инвестора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. Заявления, гарантии и согласия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Инвестор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подтверждает, что заверения и гарантии, указанные в настоящем Договоре правдивы и соответствуют действительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Инвестор заверяет и гарантирует что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестору неизвестно ни о каких обстоятельствах, которые могут оказать негативный эффект на его бизнес, его финансовое положение, активы и способность отвечать по своим обязательствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) также Инвестор подтверждает, что его компетенция позволяет заключать настоящий Договор лицу, который подписывает настоящий Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инвестор подтверждает, что на момент заключения настоящего Договора отсутствуют основания, которые могут послужить причиной расторжения настоящего Договора, признания его не действительным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инвестор заявляет и подтверждает, что вся информация, а также вся документация, переданная (предоставленная) точна и соответствует действительности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 13. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Положения настоящего Договора подлежат изменению и/или дополнению. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Настоящий Договор составлен в 2 (двух) экземплярах на государственном и русском языках, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 14. Срок действия Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Настоящий Договор вступает в силу с момента его подписания и действует до выполнения Сторонами своих обязательств в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z565" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 15. Юридические адреса, банковские реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочий орган:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестор:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почтовый адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(банковские реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись, печать (при наличии))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование юридического лица)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почтовый адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (банковские реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись, печать (за исключением лиц,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>являющихся субъектами частного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по возмещению части расходов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при инвестиционных вложениях</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области аквакультуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z420" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение о целевом использовании и не отчуждении приобретаемой техники, машин и оборудования № </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z421" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город ____________ "___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z422" w:id="153"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управление __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области (города республиканского значения, столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан, в лице руководителя (или лица его заменяющего)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании _______________________________ от___ № ___,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Рабочий орган", с одной стороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Инвестор" с другой стороны, совместно именуемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны, а по отдельности Сторона либо как указано выше, заключили настоящее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соглашение о целевом использовании и не отчуждении приобретаемого техники,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>машин и оборудования, в течение 5 (пяти) лет с момента субсидирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Соглашение), о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет и цель Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z424" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящим Инвестор принимает на себя обязательства использовать строго по целевому назначению и не отчуждать оборудование, технику, а также нести ответственность за нецелевое использование в течение 5 (пяти) лет с момента субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z425" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z426" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Инвестор обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z427" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) своевременно и в полном объеме исполнять свои обязательства по Соглашению; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z428" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставлять в течение 5 (пяти) рабочих дней по запросу Рабочего органа документы и информацию, связанные с исполнением настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z429" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставлять Рабочему органу доступ для осмотра объекта инвестора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z430" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не передавать и не раскрывать информацию об условиях и реализации настоящего Соглашения третьим лицам без предварительного письменного согласия Сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z431" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подтверждение по неотчуждению оборудования, техники в течение срока, указанного в пункте 1 Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z432" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Рабочий орган имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z433" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать у Инвестора все необходимые документы и информацию о ходе реализации инвестиционного проекта и настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z434" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет проверку документов, осмотр объекта инвестора (услугополучателя), приобретенного оборудования (техники и машин) на соответствие условиям, предусмотренным в паспортах проектов, с обязательным приложением подтверждающих фото- и видеоматериалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z435" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверять на наличие установленного оборудования, достижение загруженности производственных мощностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z377" w:id="275"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z436" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка достижения загруженности производственных мощностей осуществляется по паспорту проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z378" w:id="276"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z437" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять осмотр в присутствии инвестора (услугополучателя) или его доверенного лица и его результат оформлять актом осмотра объекта инвестора и удостоверения в достижении загруженности производственных мощностей по форме согласно акта осмотра объекта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="277"/>
+      4) осуществлять осмотр в присутствии инвестора (услугополучателя) или его доверенного лица и его результат оформлять актом осмотра объекта инвестора и удостоверения в достижении загруженности производственных мощностей по форме согласно акта осмотра объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z438" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Рабочий орган обязан:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z380" w:id="278"/>
+      5) требовать подтверждения встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z439" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Срок действия Соглашения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z440" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) перечислить средства, предусмотренные для инвестиционного субсидирования, указанные в пункте 3 настоящего Договора;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="279"/>
+      4. Настоящее Соглашение вступает в силу с даты подписания его Сторонами и действует в течение 5 (пяти) лет, а в части неисполненных обязательств – до их полного исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z441" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z442" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проводить мониторинг достижения встречных обязательств инвестиционного субсидирования совместно с местным исполнительными областей, городов республиканского значения и столицы посредством государственной информационной системы субсидирования агропромышленного комплекса согласно главы 4 Правил субсидирования.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="280"/>
+      5. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Соглашению, если невозможность исполнения явилась следствием обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z443" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При наступлении обстоятельств непреодолимой силы, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Соглашению, должна своевременно в течение 10 (десяти) рабочих дней с момента их наступления известить другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления обстоятельств непреодолимой силы должны подтверждаться соответствующими документами уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z444" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При отсутствии своевременного извещения, Сторона обязана возместить другой Стороне вред, причиненный неизвещением или несвоевременным извещением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z445" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Наступление обстоятельств непреодолимой силы влечет увеличение срока исполнения настоящего Соглашения на период их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z446" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Если такие обстоятельства продолжаются более трех месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z447" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Ответственность Сторон</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z383" w:id="281"/>
+        <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z448" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Стороны по настоящему Договору несут ответственность за неисполнение и/или ненадлежащее исполнение обязательств, вытекающих из настоящего Договора и законодательными актами Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="282"/>
+      10. Корреспонденция считается представленной или направленной, когда она представлена на бланке или скреплена печатью (при наличии), подписана руководителем и имеет регистрационной номер, дату, вручена лично, доставлена по почте (заказным письмом с уведомлением) или курьерской связью по адресу участвующей Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z449" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Любое изменение, прекращение условий настоящего Соглашения, в том числе срока действия настоящего Соглашения, оформляются дополнительным соглашением Сторон, подписываемым уполномоченными представителями Сторон, если иное не предусмотрено настоящим Соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z450" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Все разногласия или споры, возникающие между Сторонами по настоящему Соглашению разрешаются в процессе прямых переговоров. Если после таких переговоров Стороны не могут разрешить спор по настоящему Соглашению, любая из сторон может потребовать решения этого вопроса в судебном порядке, установленного законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z451" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Вопросы, не отрегулированные настоящим Соглашением, регулируются Договором инвестиционного субсидирования от _____20___ года № ________, а также законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z452" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Настоящее Соглашение составлено в 2 (двух) экземплярах на государственном и русском языках, по одному экземпляру для каждой из Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z453" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Обстоятельства непреодолимой силы</w:t>
-[...646 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
+        <w:t xml:space="preserve"> Глава 6. Адреса, банковские реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31811,607 +34941,538 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Инвестор:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Рабочий орган:</w:t>
-            </w:r>
-[...34 lines deleted...]
-Инвестор:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почтовый адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(банковские реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись, печать (за исключением лиц,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>являющихся субъектами частного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства))</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>(наименование)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование юридического лица)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(почтовый адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (банковские реквизиты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(почтовый адрес)</w:t>
-[...117 lines deleted...]
-              </w:rPr>
               <w:t>(подпись, печать (при наличии))</w:t>
-            </w:r>
-[...238 lines deleted...]
-              <w:t>предпринимательства))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32450,51 +35511,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32573,1962 +35634,293 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z420" w:id="316"/>
+    <w:bookmarkStart w:name="z456" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z457" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z458" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соглашение о целевом использовании и не отчуждении приобретаемой техники, машин и оборудования № </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z421" w:id="317"/>
+        <w:t xml:space="preserve"> Наименование административной формы: Заявление на инвестиционное субсидирование с применением механизма авансового платежа на специальный счет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z459" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      город ____________ "___" _________ 20__ года</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z422" w:id="318"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА020000</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z460" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Управление __________________________________________________________</w:t>
-[...276 lines deleted...]
-    <w:bookmarkStart w:name="z424" w:id="320"/>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z461" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящим Инвестор принимает на себя обязательства использовать строго по целевому назначению и не отчуждать оборудование, технику, а также нести ответственность за нецелевое использование в течение 5 (пяти) лет с момента субсидирования.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z426" w:id="322"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: инвестор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z462" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Инвестор обязан:</w:t>
-[...534 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: с 1 февраля соответствующего года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Инвестор:</w:t>
+          <w:bookmarkStart w:name="z463" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный номер/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...913 lines deleted...]
-          <w:bookmarkEnd w:id="358"/>
+          <w:bookmarkStart w:name="z464" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -34564,100 +35956,100 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="359"/>
+    <w:bookmarkStart w:name="z465" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z466" w:id="360"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z466" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 1. Сведения об инвесторе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36072,80 +37464,80 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="361"/>
+    <w:bookmarkStart w:name="z472" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 2. Сведения об инвестиционном проекте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37110,64 +38502,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z473" w:id="362"/>
+      <w:bookmarkStart w:name="z473" w:id="197"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации, даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку, хранение, выгрузку и использование персональных данных, а также на передачу данных по оказанной государственной услуге в уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложение: заполненный паспорт проекта и бизнес-план</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37226,51 +38618,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уведомление о принятии заявления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Принято рабочим органом в ___ часов "__" ______ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="363"/>
+    <w:bookmarkStart w:name="z474" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -37279,587 +38671,587 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>с применением механизма авансового платежа на специальный счет"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс: форма № АКВА020000, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z475" w:id="364"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z475" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z476" w:id="365"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z476" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на инвестиционное субсидирование с применением механизма авансового платежа на специальный счет" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z477" w:id="366"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z477" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется инвестором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z478" w:id="367"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z478" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z479" w:id="368"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z479" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется инвестором в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z480" w:id="369"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z480" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z481" w:id="370"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z481" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z482" w:id="371"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z482" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В строке 1 Таблицы 1 указывается наименование юридического лица/филиала, представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z483" w:id="372"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z483" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В строке 2 Таблицы 1 указываются бизнес-идентификационный номер (далее – БИН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z484" w:id="373"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z484" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В строке 3 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z485" w:id="374"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z485" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В строке 4 Таблицы 1 указываются юридический адрес и контактный телефон инвестора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z486" w:id="375"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z486" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В строке 5 Таблицы 1 указывается ОКЭД (код по общему классификатору видов экономической деятельности) инвестора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z487" w:id="376"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z487" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В строке 6 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z488" w:id="377"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z488" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В строке 7 Таблицы 1 указываются сведения об индивидуальном предпринимателе, в том числе в форме совместного предпринимательства – индивидуальный идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z489" w:id="378"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z489" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В строке 8 Таблицы 1 указывается сведения из документа, удостоверяющего личность: номер документа, кем и когда был выдан документ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z490" w:id="379"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z490" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В строке 9 Таблицы 1 указывается юридический адрес и контактный телефон инвестора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z491" w:id="380"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z491" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В строке 10 Таблицы 1 указывается ОКЭД (код по общему классификатору видов экономической деятельности) инвестора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z492" w:id="381"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z492" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В строке 11 Таблицы 1 указывается местонахождение и дата уведомления о начале деятельности в качестве индивидуального предпринимателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z493" w:id="382"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z493" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В строке 12 Таблицы 2 указывается описание инвестиционного проекта, его основные цели и задачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z494" w:id="383"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z494" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В строке 13 Таблицы 2 указывается сумма вложенных инвестиций в реализуемый инвестиционный проект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z495" w:id="384"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z495" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В строке 14 Таблицы 2 указывается источник финансовых средств, за счет которых реализуется проект (собственные средства, заемные средства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z496" w:id="385"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z496" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В строке 15 Таблицы 2 указывается расчетная сумма субсидий, на которую претендует инвестор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z497" w:id="386"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z497" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В строке 16 Таблицы 2 указывается адрес реализации инвестиционного проекта включая область, район (город), населенный пункт, улицу, номер здания (сооружения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z498" w:id="387"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z498" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В строке 17 Таблицы 2 указывается предварительный расчет причитающихся субсидий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z499" w:id="388"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z499" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В строке 18 Таблицы 2 указывается информация об инвестиционных вложениях на создание новых или расширение действующих производственных мощностей и сроках их реализации, прикладывается бизнес-план, договоры или коммерческие предложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z500" w:id="389"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z500" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В строке 19 Таблицы 2 прикладывается уведомление финансового института о намерении инвестора в получении субсидий (при реализации проекта за счет привлеченных средств (кредита/лизинга)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z501" w:id="390"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z501" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В строке 20 Таблицы 2 прикладываются положительное решение кредитного комитета финансового института.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38016,51 +39408,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="391"/>
+    <w:bookmarkStart w:name="z504" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор и соглашение № __ о неиспользовании финансовым институтом,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -38081,71 +39473,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или финансовым институтом, имеющим лицензию на осуществление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>микрофинансовой деятельности, инвестиционных субсидий на специальном счете</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z505" w:id="392"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z505" w:id="227"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город ______ "___" _______ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38357,89 +39749,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заключили настоящий Договор и соглашение о неиспользовании финансовым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>институтом денег на специальном счете (далее – Договор) о нижеследующем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z506" w:id="393"/>
+    <w:bookmarkStart w:name="z506" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z507" w:id="394"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z507" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основаниями для заключения настоящего Договора являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z508" w:id="395"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z508" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подпункт 2) пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38454,829 +39846,829 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z509" w:id="396"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z509" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решение рабочего органа № ___ от ______ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z510" w:id="397"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z510" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Термины и определения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z511" w:id="398"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z511" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем Договоре используются термины и определения, указанные в Правилах по возмещению части расходов при инвестиционных вложениях в области аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z512" w:id="399"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z512" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z513" w:id="400"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z513" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Финансовый институт не использует средства, находящиеся на специальном счете, до принятия Рабочим органом решения о выплате инвестиционных субсидий, в соответствии с условиями, указанные в Правилах субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z514" w:id="401"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z514" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для получения инвестиционных субсидий на специальный счет, инвестор вместе с документами, указанными Правилах субсидирования, дополнительно предоставляет заверенную финансовым институтом копию положительного решения кредитного комитета финансового института, кредитный договор/договор лизинга с финансовым институтом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z515" w:id="402"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z515" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок и условия перечисления инвестиционных субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z516" w:id="403"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z516" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сумма инвестиционных субсидий в размере ______ (___________) тенге перечисляется Рабочим органом на специальный счет финансового института авансовым платежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z517" w:id="404"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z517" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Реквизиты специального счета финансового института: _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z518" w:id="405"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z518" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Все операции производятся в национальной валюте – тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z519" w:id="406"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z519" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z520" w:id="407"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z520" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Финансовый институт в течение 10 (десяти) рабочих дней с даты получения средств на специальный счет перечисляет предусмотренные кредитным договором (заключенного между Финансовым институтом и Инвестором) средства на счет продавца оборудования, если иное не предусмотрено договором между инвестором и финансовым институтом и предоставляет подтверждающие документы рабочему органу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z521" w:id="408"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z521" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае, если финансовым институтом не выполняются условия, предусмотренные в Правилах субсидирования, то финансовый институт в течение 3 (трех) рабочих дней восстанавливает в полном объеме средства инвестиционных субсидий, перечисленных рабочим органом авансовым платежом на специальный счет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z522" w:id="409"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z522" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При этом, возврат платежей, произведенных в текущем финансовом году, осуществляется восстановлением кассовых расходов рабочего органа путем увеличения суммы невыполненных обязательств и уменьшения кассовых расходов по соответствующим кодам бюджетной классификации расходов. В случае возврата платежей прошлых лет сумма возврата зачисляется в доход соответствующего бюджета, из которого были произведены выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z523" w:id="410"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z523" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Средства, перечисленные на специальный счет, зачисляются финансовым институтом в счет погашения основного долга инвестора по кредиту/лизингу, использованного на приобретение оборудования и техники в рамках инвестиционного проекта на основании положительного решения рабочего органа о предоставлении инвестору инвестиционной субсидии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z524" w:id="411"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z524" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z525" w:id="412"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z525" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Стороны по настоящему Договору несут ответственность за неисполнение и/или ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z526" w:id="413"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z526" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Срок действия Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z527" w:id="414"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z527" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Настоящий Договор вступает в силу с момента его подписания и действует до своевременного выполнения Сторонами своих обязательств в полном объеме, в соответствии с Правилами субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z528" w:id="415"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z528" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z529" w:id="416"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z529" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения явилась следствием обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z530" w:id="417"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z530" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При наступлении обстоятельств непреодолимой силы, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления обстоятельств непреодолимой силы подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z531" w:id="418"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z531" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный неизвещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z532" w:id="419"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z532" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Наступление обстоятельств непреодолимой силы вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z533" w:id="420"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z533" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Если такие обстоятельства продолжаются более 3 (трех) месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z534" w:id="421"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z534" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z535" w:id="422"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z535" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Стороны должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Договору или в связи с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z536" w:id="423"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z536" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если после таких переговоров Стороны не могут разрешить спор по Договору, любая из сторон может потребовать решения этого вопроса в судебном порядке, установленного законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z537" w:id="424"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z537" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Обмен корреспонденцией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z538" w:id="425"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z538" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Любая корреспонденция, отправляемая Сторонами друг другу в рамках настоящего Договора, представляется в письменной форме и рассматривается в течение 10 (десяти) календарных дней с момента получения Сторонами корреспонденции с отметкой о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z539" w:id="426"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z539" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Корреспонденция считается представленной или направленной, когда она оформлена надлежащим образом (корреспонденция представлена на бланке или скреплена печатью (при наличии), подписана руководителем и имеет регистрационной номер, дату), вручена лично, доставлена по почте (заказным письмом с уведомлением) или курьерской связью по адресу участвующей Стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z540" w:id="427"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z540" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z541" w:id="428"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z541" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, банковская тайна, а также финансовая, коммерческая и иная информация, полученная ими в ходе заключения и исполнения настоящего Договора, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре и действующем законодательстве Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z542" w:id="429"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z542" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z543" w:id="430"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z543" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z544" w:id="431"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z544" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан, с возмещением возможного вреда, понесенного другой Стороной вследствие разглашения такой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z545" w:id="432"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z545" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Инвестор подписанием настоящего Договора предоставляет согласие рабочему органу на размещение сведений об Инвесторе в средствах массовой информации, а также на разглашение любых сведений, (в том числе банковской тайны) полученных об Инвесторе в рамках настоящего Договора, третьим лицам без предварительного письменного согласия Инвестора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z546" w:id="433"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z546" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z547" w:id="434"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z547" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Положения настоящего Договора подлежат изменению и/или дополнению. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z548" w:id="435"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z548" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Настоящий Договор составлен в 3 (трех) экземплярах на государственном и русском языках, по одному экземпляру для каждой из Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -40131,55 +41523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>