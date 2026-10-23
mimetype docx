--- v0 (2025-12-25)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c0b2c7" w14:textId="1c0b2c7">
+    <w:p w14:paraId="4475992" w14:textId="4475992">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правила проведения технического аудита на системах водоснабжения и водоотведения населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 30 октября 2025 года № 467. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37310</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 30 октября 2025 года № 467. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -766,114 +766,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) технический аудит централизованных систем водоснабжения и водоотведения населенных пунктов (далее – технический аудит) – вид экспертных работ, проводимых в период эксплуатации инженерной инфраструктуры и (или) ее элементов с целью определения их фактического технического и технологического состояния на соответствие проектной мощности согласно государственным нормативам в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) организация по водоснабжению и (или) водоотведению – водохозяйственная организация (предприятие водоснабжения и водоотведения), осуществляющая полный технологический процесс водоснабжения и водоотведения и эксплуатирующая системы водоснабжения и водоотведения населенного пункта с целью оказания услуг потребителям по водоснабжению и водоотведению, а также осуществляющая технический надзор за состоянием систем водоснабжения и водоотведения потребителей, регулирующая и контролирующая развитие систем водоснабжения и водоотведения населенного пункта в целом;</w:t>
+      2) организация по водоснабжению и (или) водоотведению (далее – поставщик) - водохозяйственная организация, осуществляющая технологическую и техническую эксплуатацию систем водоснабжения и водоотведения в населенных пунктах, находящихся на ее балансе или иных законных основаниях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аккредитованная организация – организация в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности, осуществляющая технический аудит централизованных систем водоснабжения и (или) водоотведения и (или) их элементов;</w:t>
+      3) аккредитованная организация – юридическое лицо в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О разрешениях и уведомлениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", имеющее разрешение (свидетельство об аккредитации) на осуществление технического обследования надежности и устойчивости зданий и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) система водоотведения – комплекс инженерных сетей и сооружений, предназначенных для сбора, транспортировки, очистки и отведения сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) система водоснабжения – комплекс инженерных сетей и сооружений, предназначенных для забора, хранения, подготовки, подачи и распределения воды к местам ее потребления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра промышленности и строительства РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 470</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Технический аудит проводится в целях определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1126,2386 +1208,2512 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Организация по водоснабжению и (или) водоотведению оказывает аккредитованной организации полное техническое содействие при осуществлении технического аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Организация, проводящая технический аудит на объектах водоснабжения и водоотведения имеет в своем составе следующих специалистов:</w:t>
+      10. Аккредитованная организация, обеспечивает привлечение и участие в техническом аудите следующих специалистов, имеющих опыт работы по соответствующему направлению не менее трех лет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      1) Руководитель проекта / главный инженер;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эксперты по обследованию строительных конструкций и зданий (инженер-строитель; инженер по организации эксплуатации и ремонту зданий и сооружений; инженер-гидрогеолог);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      2) Инженеры по водоснабжению — не менее двух специалистов с подтверждҰнным опытом проведения обследований;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эксперты по диагностике трубопроводов (техник по эксплуатации сетей и сооружений водопроводно-канализационного хозяйства; специалист по телеинспекции (оператор телеинспекции); специалист по неразрушающему контролю);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      3) Инженер по водоотведению — специалист с опытом обследования систем водоотведения;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) эксперты по технологическому и энергетическому оборудованию (инженер-механик (общий профиль); инженер по ремонту и обслуживанию технологического оборудования; инженер-энергетик);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      4) Инженер-энергетик — специалист с опытом работы с насосными станциями и энергетическим оборудованием;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) эксперты по оценке технического состояния, надежности, износа и остаточного ресурса зданий, сооружений, систем и оборудования (инженер по организации эксплуатации и ремонту зданий и сооружений; инженер по эксплуатации и ремонту сооружений и оборудования водопроводно-канализационного хозяйства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      5) Инженер-эколог — специалист с профильным экологическим образованием, знанием санитарных норм и природоохранного законодательства;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) эксперты по автомобильному и специализированному транспорту (инженер по эксплуатации и ремонту автотранспорта (инженер-автомеханик); инженер по диагностике технического состояния автотранспортных средств; инженер-конструктор).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      6) Лаборант (химик-аналитик) — специалист со стажем работы в аккредитованной лаборатории;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра промышленности и строительства РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 470</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Технический аудит систем водоснабжения и водоотведения проводится аккредитованными организациями при наличии в их составе специалистов указанных в пункте 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      7) Техники (монтажники приборов, операторы телеинспекции) — специалисты с опытом работы с диагностическим оборудованием;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с приказом Министра промышленности и строительства РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 470</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения технического аудита на системах водоснабжения и водоотведения населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      8) Специалист по неразрушающему контролю — сертифицированный специалист по ультразвуковой и видеодиагностике.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Организация по водоснабжению и (или) водоотведению информирует местные исполнительные органы о дате и сроках проведения технического аудита, ходе его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      Все специалисты должны иметь подтверждҰнный стаж работы по соответствующей специальности не менее трех лет.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В информации, направляемой организацией по водоснабжению и (или) водоотведению, в местные исполнительные органы, содержатся сведения об аттестованных экспертах, которые будут проводить технический аудит, а также план проведения технического аудита, разрабатываемый в соответствии с пунком 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. План проведения технического аудита содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень объектов, подлежащих техническому аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сроки (этапы) проведения технического аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень параметров, технических характеристик или иных показателей объектов централизованных систем водоснабжения и (или) водоотведения, в отношении которых будет проведено техническое аудит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об уполномоченном лице организации по водоснабжению и (или) водоотведению, утвердившем план.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Состав работ по техническому аудиту на системах водоснабжения и водоотведения населенных пунктов включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) камеральное обследование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техническую инвентаризацию имущества, включая натурное, визуальное-измерительное обследование и инструментальное обследование централизованных систем водоснабжения и (или) водоотведения и (или) их элементов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение технико-экономической эффективности централизованных систем водоснабжения и водоотведения и (или) их элементов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения технического аудита на системах водоснабжения и водоотведения населенных пунктов</w:t>
-[...179 lines deleted...]
-      1) камеральное обследование;</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Камеральное обследование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      2) техническую инвентаризацию имущества, включая натурное, визуальное-измерительное обследование и инструментальное обследование централизованных систем водоснабжения и (или) водоотведения и (или) их элементов;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При проведении камерального обследования на сетях водоснабжения и водоотведения, аккредитованной организацией рассматривается следующая нормативно-техническая документация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      3) определение технико-экономической эффективности централизованных систем водоснабжения и водоотведения и (или) их элементов.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проектная документация (включая чертежи - план, профиль, спецификации, пояснительная записка), содержащая функционально-технологические, конструктивные и инженерно-технические решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Камеральное обследование</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнительная документация, содержащая сведения о технических характеристиках инженерных сетей, о соответствии фактически выполненных работ проектной документации, о внесенных в них по согласованию с проектной организацией изменениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      15. При проведении камерального обследования на сетях водоснабжения и водоотведения, аккредитованной организацией рассматривается следующая нормативно-техническая документация:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) эксплуатационная документация в соответствии с внутренним регламентом эксплуатации водопроводной (канализационной) сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      1) проектная документация (включая чертежи - план, профиль, спецификации, пояснительная записка), содержащая функционально-технологические, конструктивные и инженерно-технические решения;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документация организации по водоснабжению и (или) водоотведению, содержащая сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      2) исполнительная документация, содержащая сведения о технических характеристиках инженерных сетей, о соответствии фактически выполненных работ проектной документации, о внесенных в них по согласованию с проектной организацией изменениях;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о техническом состоянии сетей систем водоснабжения и водоотведения и (или) их элементов, в том числе отчеты по телевизионной диагностике сетей, дефектные ведомости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      3) эксплуатационная документация в соответствии с внутренним регламентом эксплуатации водопроводной (канализационной) сети;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об аварийности на сетях систем водоснабжения и водоотведения и (или) их элементов, включающие, в том числе сооружения, уровне потерь воды в сетях и сооружениях системах водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      4) документация организации по водоснабжению и (или) водоотведению, содержащая сведения:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о сроках эксплуатации и износе сетей и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      о техническом состоянии сетей систем водоснабжения и водоотведения и (или) их элементов, в том числе отчеты по телевизионной диагностике сетей, дефектные ведомости;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результатах определения качества воды (исходной и после водоподготовки) в точках, определенных в программе производственного контроля качества питьевой воды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      об аварийности на сетях систем водоснабжения и водоотведения и (или) их элементов, включающие, в том числе сооружения, уровне потерь воды в сетях и сооружениях системах водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результатах определения качества сточных вод в точках, определенных программой контроля состава и свойств сточных вод, для определения технической возможности очистных сооружений по соблюдению проектных параметров очистки сточных вод и установленных нормативов допустимых концентрации вредных веществ, иных веществ и микроорганизмов, лимитов на сбросы, установленных в соответствии экологическим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      о сроках эксплуатации и износе сетей и сооружений;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии перечисленной технической информации составляется конструктивная схема объектов - основание для натурного обследования централизованных систем водоснабжения и (или) водоотведения (включая установленное на таких объектах оборудование).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      о результатах определения качества воды (исходной и после водоподготовки) в точках, определенных в программе производственного контроля качества питьевой воды;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При проведении камерального обследования сооружений, оборудования, установленного на объектах централизованных систем водоснабжения и (или) водоотведения, подвергается анализу нормативно-техническая документация: паспорта на сооружения, оборудование, руководство (инструкция) по эксплуатации оборудования, проектная документация, исполнительная документация (содержащая сведения о соответствии выполненных в натуре работ с проектной документацией или о внесенных в них по согласованию с проектировщиком изменениях), план-график планово-предупредительного ремонта, отчеты о выполнении планово-предупредительных ремонтов, акт технического освидетельствования объекта, аварийный акт (содержащий сведения о повреждениях трубопроводов, сооружений и оборудования на водопроводной сети или нарушение их эксплуатации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      о результатах определения качества сточных вод в точках, определенных программой контроля состава и свойств сточных вод, для определения технической возможности очистных сооружений по соблюдению проектных параметров очистки сточных вод и установленных нормативов допустимых концентрации вредных веществ, иных веществ и микроорганизмов, лимитов на сбросы, установленных в соответствии экологическим законодательством.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При наличии в организациях по водоснабжению и (или) водоотведению, информационных систем учета, созданных для централизованного ведения и актуализации данных о местоположении, технических характеристиках сетей водоснабжения и водоотведения, сооружений, оборудования, а также бухгалтерской, эксплуатационной, ремонтной и иной информации, отражающей техническое состояние объектов, камеральное обследование проводится на основании анализа сведений таких информационных систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      При отсутствии перечисленной технической информации составляется конструктивная схема объектов - основание для натурного обследования централизованных систем водоснабжения и (или) водоотведения (включая установленное на таких объектах оборудование).</w:t>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. По результатам анализа нормативно-технической документации на объекты централизованных систем водоснабжения и (или) водоотведения устанавливаются следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      16. При проведении камерального обследования сооружений, оборудования, установленного на объектах централизованных систем водоснабжения и (или) водоотведения, подвергается анализу нормативно-техническая документация: паспорта на сооружения, оборудование, руководство (инструкция) по эксплуатации оборудования, проектная документация, исполнительная документация (содержащая сведения о соответствии выполненных в натуре работ с проектной документацией или о внесенных в них по согласованию с проектировщиком изменениях), план-график планово-предупредительного ремонта, отчеты о выполнении планово-предупредительных ремонтов, акт технического освидетельствования объекта, аварийный акт (содержащий сведения о повреждениях трубопроводов, сооружений и оборудования на водопроводной сети или нарушение их эксплуатации).</w:t>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) год постройки объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      17. При наличии в организациях по водоснабжению и (или) водоотведению, информационных систем учета, созданных для централизованного ведения и актуализации данных о местоположении, технических характеристиках сетей водоснабжения и водоотведения, сооружений, оборудования, а также бухгалтерской, эксплуатационной, ремонтной и иной информации, отражающей техническое состояние объектов, камеральное обследование проводится на основании анализа сведений таких информационных систем.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата ввода в эксплуатацию объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      18. По результатам анализа нормативно-технической документации на объекты централизованных систем водоснабжения и (или) водоотведения устанавливаются следующие данные:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) материал, диаметр трубопроводов по проекту и по исполнительной документации, их фактическое состояние, процент износа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      1) год постройки объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) расчетные и фактические параметры давления и пропускной способности трубопровода и иных объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      2) дата ввода в эксплуатацию объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения об аварийности объектов централизованных систем водоснабжения и (или) водоотведения за период с момента проведения предыдущего технического аудита, а в случае проведения технического аудита в соответствии с настоящими требованиями впервые - за последние пять лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      3) материал, диаметр трубопроводов по проекту и по исполнительной документации, их фактическое состояние, процент износа;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информация о проведении аварийных и ремонтных работ на объектах централизованных систем водоснабжения и (или) водоотведения с указанием точных мест проведения (адресов) выполнения работ, об их фактических объемах, результатов проведенных работ (влияние результатов работ на функционирование систем);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) информация о наличии или отсутствии технической возможности сооружений водоподготовки, работающих в штатном режиме, об обеспечении подготовки питьевой воды в соответствии с требованиями Гигиенических нормативов показателей безопасности хозяйственно-питьевого и культурно-бытового водопользования, утвержденного Приказом Министра здравоохранения Республики Казахстан от 24 ноября 2022 года № ҚР ДСМ-138 (зарегистрирован в реестре государственной регистрации нормативных правовых актов № 30713) и стандартов, Санитарных правил "Санитарно-эпидемиологические требования к водоисточникам, местам водозабора для хозяйственно-питьевых целей, хозяйственно-питьевому водоснабжению и местам культурно-бытового водопользования и безопасности водных объектов", утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 февраля 2023 года № 26 (зарегистрирован в реестре государственной регистрации нормативных правовых актов № 31934), с учетом состояния источника водоснабжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информация о наличии или отсутствии технической возможности канализационных очистных сооружений в обеспечении проектных параметров очистки сточных вод и соблюдение нормативов допустимых сбросов загрязняющих веществ, иных веществ и микроорганизмов, лимитов на сбросы, установленных в соответствии экологическим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Техническая инвентаризация имущества систем водоснабжения и водоотведения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Техническая инвентаризация централизованных систем водоснабжения и (или) водоотведения осуществляется на основании плана технического аудита с определением параметров технической инвентаризации по каждому инвентаризационному объекту, сформированному организацией по водоснабжению и (или) водоотведению, на основании камерального обследования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      8) информация о наличии или отсутствии технической возможности канализационных очистных сооружений в обеспечении проектных параметров очистки сточных вод и соблюдение нормативов допустимых сбросов загрязняющих веществ, иных веществ и микроорганизмов, лимитов на сбросы, установленных в соответствии экологическим законодательством.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Техническая инвентаризация объектов централизованных систем водоснабжения и (или) водоотведения включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фактическое обследование месторасположения объекта и определение основных технических параметров (диаметр, материал, типоразмеры);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) визуально-измерительное обследование, в том числе включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружный и внутренний осмотр насосных станций и сооружений, трубопроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку технического состояния объекта обследования по совокупности и характеру визуально наблюдаемых дефектов, повреждений, утечек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сравнение данных об объектах централизованных систем водоснабжения и (или) водоотведения, полученных в ходе камерального обследования, с фактическими характеристиками систем, установленными при визуально-измерительном обследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выборочное инструментальное обследование, проводимое в случае, если фактическое и визуально-измерительное обследование не позволяют достичь целей технического аудита, включающее в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение теледиагностики трубопроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поиск утечек и дефектоскопии инструментальными методами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диагностику оборудования, установленного на водозаборных сооружениях, сооружениях водоподготовки, сооружениях очистки сточных вод и обработки осадка сточных вод, водопроводных и канализационных насосных станциях, диагностику зданий и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замер фактических характеристик оборудования, инструментальное обследование оборудования, включая при необходимости частичную или полную разборку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Программа инструментального обследования разрабатывается на основе результатов и выводов фактического, визуально-измерительного обследований, при этом инструментальное обследование обязательно проводится в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предварительного вывода о необходимости модернизации объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предварительного вывода о предаварийном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В иных случаях решение о проведении инструментального обследования принимается по усмотрению организации по водоснабжению и (или) водоотведению, при недостаточности данных фактического и визуально-измерительного анализа для достижения целей технического аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Программы инструментальных обследований разрабатываются в зависимости от вида, материала изготовления и состояния объектов централизованных систем водоснабжения и (или) водоотведения и условий их эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программы инструментальных обследований нацелены на выявление и оценку дефектов и повреждений, характерных для объектов централизованных систем водоснабжения и (или) водоотведения с учетом материала изготовления и состояния обследуемых объектов и условий их эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По итогам технической инвентаризации имущества определяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процент износа объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) актуальное техническое состояние объекта на дату обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предельные сроки проведения ремонта или реконструкции объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Износ трубопроводов и недоступных для осмотра сооружений определяется по срокам службы как соотношение фактически прослуженного времени к средненормативному сроку службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда фактически прослуженное время приближается к нормативному или превышает его, а предположительный (остаточный) срок службы сооружения, определяемый экспертным путем, превышает нормативный срок, то процент износа определяется отношением фактически прослуженного времени к сумме прослуженного и предположительного (остаточного) срока службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда фактически прослуженное время приближается к нормативному или превышает его, а трубопроводы и другие объекты и сооружения доступны для осмотра и инструментального обследования, физический износ трубопровода и других объектов определяется организацией, осуществляющей водоснабжение и (или) водоотведение, самостоятельно либо с привлечением аккредитованной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Техническая инвентаризация имущества систем водоснабжения и водоотведения</w:t>
-[...459 lines deleted...]
-      24. Износ трубопроводов и недоступных для осмотра сооружений определяется по срокам службы как соотношение фактически прослуженного времени к средненормативному сроку службы.</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Определение технико-экономической эффективности объектов систем водоснабжения и водоотведения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      В случаях, когда фактически прослуженное время приближается к нормативному или превышает его, а предположительный (остаточный) срок службы сооружения, определяемый экспертным путем, превышает нормативный срок, то процент износа определяется отношением фактически прослуженного времени к сумме прослуженного и предположительного (остаточного) срока службы.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Технико-экономическая эффективность объектов централизованных систем водоснабжения и (или) водоотведения определяется для каждого объекта технического аудита либо группы объектов, имеющих единые признаки (расположение, функциональное назначение, модель и марка).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      В случаях, когда фактически прослуженное время приближается к нормативному или превышает его, а трубопроводы и другие объекты и сооружения доступны для осмотра и инструментального обследования, физический износ трубопровода и других объектов определяется организацией, осуществляющей водоснабжение и (или) водоотведение, самостоятельно либо с привлечением аккредитованной организации.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для каждой группы объектов технического аудита формируется перечень показателей, которые отражают его технико-экономические характеристики. Данные характеристики отражают эффективность использования ресурсов для выполнения полезной функции объектом и выражаются как удельный показатель. К показателям технико-экономической характеристики объекта также относится коэффициент полезного действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Определение технико-экономической эффективности объектов систем водоснабжения и водоотведения</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технико-экономическая эффективность объектов систем водоснабжения и (или) водоотведения и их элементов определяется в сопоставлении с технико-экономическими характеристиками имеющие наилучшие технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      25. Технико-экономическая эффективность объектов централизованных систем водоснабжения и (или) водоотведения определяется для каждого объекта технического аудита либо группы объектов, имеющих единые признаки (расположение, функциональное назначение, модель и марка).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для объектов централизованных систем водоснабжения производится определение (оценка):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Для каждой группы объектов технического аудита формируется перечень показателей, которые отражают его технико-экономические характеристики. Данные характеристики отражают эффективность использования ресурсов для выполнения полезной функции объектом и выражаются как удельный показатель. К показателям технико-экономической характеристики объекта также относится коэффициент полезного действия.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проектных и фактических характеристик объектов водоснабжения на период проведения оценки с целью определения дефицита (профицита) производственных мощностей, полезного объема регулирующих емкостей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      Технико-экономическая эффективность объектов систем водоснабжения и (или) водоотведения и их элементов определяется в сопоставлении с технико-экономическими характеристиками имеющие наилучшие технологий.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технических характеристик сооружений водоподготовки с учетом состояния источника водоснабжения и его сезонных изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      26. Для объектов централизованных систем водоснабжения производится определение (оценка):</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствия применяемых технологических решений требуемой эффективности очистки на основе учета сведений о качестве питьевой воды, подаваемой насосными станциями в распределительную водопроводную сеть, требованиям, установленными нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения, законодательством в области охраны окружающей среды, водным законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      1) проектных и фактических характеристик объектов водоснабжения на период проведения оценки с целью определения дефицита (профицита) производственных мощностей, полезного объема регулирующих емкостей;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оптимальности эксплуатационных характеристик водозаборных сооружений, водоподготовки, насосных станций и водопроводной сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      2) технических характеристик сооружений водоподготовки с учетом состояния источника водоснабжения и его сезонных изменений;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) удельного количества повреждений и аварий на водопроводных сетях, продолжительности перерывов водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      3) соответствия применяемых технологических решений требуемой эффективности очистки на основе учета сведений о качестве питьевой воды, подаваемой насосными станциями в распределительную водопроводную сеть, требованиям, установленными нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения, законодательством в области охраны окружающей среды, водным законодательством;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технологических нарушений на сооружениях водоподготовки и водопроводной сети за год, предшествующий проведению оценки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      4) оптимальности эксплуатационных характеристик водозаборных сооружений, водоподготовки, насосных станций и водопроводной сети;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оперативности реагирования и общего времени устранения аварий и технологических нарушений при работе оборудования и водопроводных сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      5) удельного количества повреждений и аварий на водопроводных сетях, продолжительности перерывов водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) качества питьевой воды на выходе с водоочистных сооружений и в распределительной водопроводной сети на соответствие требованиям, установленными нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      6) технологических нарушений на сооружениях водоподготовки и водопроводной сети за год, предшествующий проведению оценки;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Для объектов централизованных систем водоотведения производится определение (оценка):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      7) оперативности реагирования и общего времени устранения аварий и технологических нарушений при работе оборудования и водопроводных сетей;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объемов сброса сточных вод, подвергающихся очистке, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      8) качества питьевой воды на выходе с водоочистных сооружений и в распределительной водопроводной сети на соответствие требованиям, установленными нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля сточных вод, подвергающейся очистке, в общем объеме сточных вод, сбрасываемых в централизованные общесплавные и бытовые системы водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      27. Для объектов централизованных систем водоотведения производится определение (оценка):</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля поверхностных сточных вод, подвергающихся очистке, в общем объеме поверхностных сточных вод, принимаемых в централизованную ливневую систему водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      1) объемов сброса сточных вод, подвергающихся очистке, в том числе:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля промывных вод водопроводных станций, подвергающихся очистке, в общем объеме сброса промывных вод водопроводных станций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      доля сточных вод, подвергающейся очистке, в общем объеме сточных вод, сбрасываемых в централизованные общесплавные и бытовые системы водоотведения;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доля сточных вод, прошедших обеззараживание, обеспечивающее нормативное качество сточных вод по микробиологическим показателям, в общем объеме сброса сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      доля поверхностных сточных вод, подвергающихся очистке, в общем объеме поверхностных сточных вод, принимаемых в централизованную ливневую систему водоотведения;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объемов сброса неочищенных сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      доля промывных вод водопроводных станций, подвергающихся очистке, в общем объеме сброса промывных вод водопроводных станций;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличия прямых выпусков с формированием сведений по водоему-приемнику, диаметрам, расходам сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      доля сточных вод, прошедших обеззараживание, обеспечивающее нормативное качество сточных вод по микробиологическим показателям, в общем объеме сброса сточных вод;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проектных и технических характеристик объектов водоотведения в период проведения оценки с целью определения дефицита (профицита) производственных мощностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      2) объемов сброса неочищенных сточных вод;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) технического состояния коллекторов на основе результатов технического осмотра, обследования с использованием мобильных диагностических средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      3) наличия прямых выпусков с формированием сведений по водоему-приемнику, диаметрам, расходам сточных вод;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аварийности на сооружениях водоотведения и количества засоров в канализационной сети за год, предшествующий проведению оценки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      4) проектных и технических характеристик объектов водоотведения в период проведения оценки с целью определения дефицита (профицита) производственных мощностей;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технологических нарушений на сооружениях и сетях систем водоотведения за год, предшествующий проведению оценки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      5) технического состояния коллекторов на основе результатов технического осмотра, обследования с использованием мобильных диагностических средств;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оперативности реагирования и общего времени устранения аварий и технологических нарушений при работе оборудования, сооружений и инженерных сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      6) аварийности на сооружениях водоотведения и количества засоров в канализационной сети за год, предшествующий проведению оценки;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) технических характеристик и возможности канализационных очистных сооружений и сооружений по обработке осадка сточных вод обеспечивать проектные параметры качества очистки сточных вод и обработки осадка сточных вод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      7) технологических нарушений на сооружениях и сетях систем водоотведения за год, предшествующий проведению оценки;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) технических характеристик объектов для хранения осадка сточных вод и наличия дефицита или резерва их мощности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      8) оперативности реагирования и общего времени устранения аварий и технологических нарушений при работе оборудования, сооружений и инженерных сетей;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) соответствия применяемых технологических решений требуемой эффективности очистки на основе учета сведений о качестве, соответствующем требованиям, установленным законодательством в области охраны окружающей среды, водным законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      9) технических характеристик и возможности канализационных очистных сооружений и сооружений по обработке осадка сточных вод обеспечивать проектные параметры качества очистки сточных вод и обработки осадка сточных вод;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оптимальности эксплуатационных характеристик элементов систем водоотведения, в том числе сетей, канализационных очистных сооружений, сооружений по обработке осадка сточных вод (в том числе, с определением доли осадка сточных вод, обработанного или утилизированного до экологически безопасного состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      10) технических характеристик объектов для хранения осадка сточных вод и наличия дефицита или резерва их мощности;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) содержания загрязняющих веществ, иных веществ и микроорганизмов в составе сточных вод и соответствия состава и свойств сточных вод требованиям, установленными законодательством в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Оценка технической возможности канализационных очистных сооружений, очищение сточных вод до нормативных показателей производится путем сравнения фактических показателей состава и свойств очищенных сточных вод (включая бактериологические показатели) на соответствие проектным параметрам очистки сточных вод, установленным нормативам допустимых сбросов загрязняющих веществ, иных веществ и микроорганизмов, лимитам на сбросы, а в части определения эффективности сооружений обеззараживания сточных вод - на соответствие санитарным нормам и правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для канализационных очистных сооружений, не обеспеченных узлами обеззараживания сточных вод, оценка эффективности обеззараживания не производится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки используются среднегодовые значения состава и свойств сточных вод за период не менее двух лет (за исключением случаев отсутствия таких данных при передаче бесхозяйных объектов), а также информация о количестве проб очищенных сточных вод, не соответствующих проектным параметрам очистки и установленным нормативам допустимых сбросов загрязняющих веществ и микроорганизмов, лимитам на сбросы по каждому нормируемому показателю. При соответствии фактического среднегодового качества сточных вод проектным параметрам очистки или концентрации в составе установленных нормативам допустимых сбросов, лимитов на сбросы окончательная оценка производится с учетом числа проб сточных вод, не соответствующих проектным или нормативным показателям. В результате выявляются показатели, по которым не достигается стабильного нормативного качества сточных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. По итогам завершения технического аудита составляется заключение технического аудита, содержащий результаты проведенного технического аудита, подписываемый руководителем аккредитованной организации и согласованный с уполномоченным лицом организации по водоснабжению и (или) водоотведению. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Заключение технического аудита содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень объектов, в отношении которых проведен технический аудит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень параметров, технических характеристик, фактических показателей деятельности организации по водоснабжению и (или) водоотведению, или иных показателей объектов централизованных систем водоснабжения и (или) водоотведения, выявленных в процессе проведения технического аудита;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      30. Заключение технического аудита содержит:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание выявленных дефектов и нарушений с привязкой к конкретному объекту с приложением фото, видеоматериалов, результатов инструментальных исследований (испытаний, измерений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      1) перечень объектов, в отношении которых проведен технический аудит;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение о техническом состоянии объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      2) перечень параметров, технических характеристик, фактических показателей деятельности организации по водоснабжению и (или) водоотведению, или иных показателей объектов централизованных систем водоснабжения и (или) водоотведения, выявленных в процессе проведения технического аудита;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка технического состояния объектов централизованных систем водоснабжения и (или) водоотведения в момент проведения обследования, включая процент износа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      3) описание выявленных дефектов и нарушений с привязкой к конкретному объекту с приложением фото, видеоматериалов, результатов инструментальных исследований (испытаний, измерений);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключение о возможности, условиях (режимах) и сроках дальнейшей эксплуатации объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      4) заключение о техническом состоянии объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ссылки на нормы, правила, технические регламенты, иную техническую документацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      5) оценка технического состояния объектов централизованных систем водоснабжения и (или) водоотведения в момент проведения обследования, включая процент износа;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) анализ технико-экономической эффективности существующих технических решений, применяемых в соответствующей централизованной системе, в сравнении с наилучшими имеющимися технологиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      6) заключение о возможности, условиях (режимах) и сроках дальнейшей эксплуатации объектов централизованных систем водоснабжения и (или) водоотведения;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предлагаемые рекомендации, в том числе предложения по плановым значениям показателей надежности, качества, энергетической эффективности, по режимам эксплуатации обследованных объектов централизованных систем водоснабжения и (или) водоотведения, по мероприятиям с указанием предельных сроков их проведения (включая проведение капитального ремонта и инвестиционные проекты), необходимых для достижения предложенных плановых значений показателей надежности, качества, энергетической эффективности, рекомендации по способам приведения объектов централизованных водоснабжения и (или) водоотведения в состояние, необходимое для дальнейшей эксплуатации, и возможные проектные решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      7) ссылки на нормы, правила, технические регламенты, иную техническую документацию;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Заключение по техническому аудиту, выдаваемое аккредитованной организацией, подписывается всеми специалистами, проводившими технический аудит, и утверждается уполномоченным лицом аккредитованной организацией, к чьей компетенции отнесены данные функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра промышленности и строительства РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 470</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3885,31 +4093,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>