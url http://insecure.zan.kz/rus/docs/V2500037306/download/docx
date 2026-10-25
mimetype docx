--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e45b5bf" w14:textId="e45b5bf">
+    <w:p w14:paraId="7bf3f34" w14:textId="7bf3f34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил возврата суммы превышения налога на добавленную стоимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра финансов Республики Казахстан от 30 октября 2025 года № 649. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37306</w:t>
+        <w:t>Приказ и.о. Министра финансов Республики Казахстан от 30 октября 2025 года № 649. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37306.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -209,74 +209,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 125 Налогового кодекса Республики Казахстан и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 125 Налогового кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила возврата суммы превышения налога на добавленную стоимость согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -864,71 +946,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила возврата суммы превышения налога на добавленную стоимость (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 125 Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок возврата сумм превышения налога на добавленную стоимость (далее – НДС).</w:t>
+        <w:t xml:space="preserve"> статьи 125 Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок возврата сумм превышения налога на добавленную стоимость (далее – НДС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящие Правила применяются при:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
@@ -988,150 +1070,398 @@
         <w:t>
       проведении тематических налоговых проверок по подтверждению достоверности сумм превышения НДС, в том числе предъявленных к возврату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подтверждении превышения НДС в соответствии с положениями международных договоров, ратифицированные Республикой Казахстан, в отношении которых применяется особый порядок возврата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга "Возврат налога на добавленную стоимость из бюджета" оказывается территориальными органами Комитета государственных доходов Министерства финансов Республики Казахстан (далее – Комитет) по областям, районам, городам и районам в городах, на территории специальных экономических зон (далее – услугодатель) в явочном порядке или посредством веб-портала "электронного правительства" (далее – портал) и (или) информационных систем (далее – ИС) органа государственных доходов (далее – ОГД) по месту нахождения налогоплательщика (далее – услугополучатель).</w:t>
+      2. Государственная услуга "Возврат налога на добавленную стоимость из бюджета" оказывается территориальными органами Комитета государственных доходов Министерства финансов Республики Казахстан (далее – Комитет) по областям, районам, городам и районам в городах, на территории специальных экономических зон (далее – услугодатель) в явочном порядке или посредством веб-портала "цифрового правительства" (далее – портал) и (или) цифровых систем (далее – ЦС) органа государственных доходов (далее – ОГД) по месту нахождения налогоплательщика (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Услугодатель, в соответствии с подпунктом 11) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона, обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги согласно </w:t>
+      3. Услугодатель, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 Закона, обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Услугодатель обеспечивает бесперебойное функционирование ИС, содержащих необходимые сведения для оказания государственных услуг. При сбое в ИС, используемых при оказании государственных услуг, услугодатель обеспечивает устранение технических неполадок и уведомляет соответствующих уполномоченных лиц в течение 1 (одного) рабочего дня.</w:t>
+      4. Услугодатель обеспечивает бесперебойное функционирование ЦС, содержащих необходимые сведения для оказания государственных услуг. При сбое в ЦС, используемых при оказании государственных услуг, услугодатель обеспечивает устранение технических неполадок и уведомляет соответствующих уполномоченных лиц в течение 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Суммой превышения НДС признается превышение суммы НДС, относимого в зачет, над суммой начисленного НДС, сложившееся по декларации НДС с нарастающим итогом на конец отчетного налогового периода. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1782,74 +2112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Общие положения по оказанию государственной услуги "Возврат налога на добавленную стоимость из бюджета"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Для получения государственной услуги услугополучатель представляет требование услугодателю посредством портала и (или) ИС ОГД. При этом требование отражается в очередной декларации по НДС.</w:t>
+      12. Для получения государственной услуги услугополучатель представляет требование услугодателю посредством портала и (или) ЦС ОГД. При этом требование отражается в очередной декларации по НДС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если плательщик НДС не указал в декларации по НДС за налоговый период требование, то данное превышение НДС зачитывается в счет предстоящих платежей по НДС или предъявляется к возврату в течение срока исковой давности, установленного статьей 65 Налогового кодекса (далее – срок исковой давности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Если установлено отсутствие суммы превышения НДС на лицевом счете и (или) по данным декларации по НДС услугополучателя и (или) налогоплательщики не относятся к плательщикам НДС, указанным в пункте 6 настоящих Правил, услугодатель уведомляет услугополучателя об отказе в рассмотрении требования в течение 2 (двух) рабочих дней после представления декларации по НДС с указанием требования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2281,55 +2673,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае представления налогового заявления на зачет и (или) возврат позже сроков, указанных в пункте 17 настоящих Правил, возврат суммы превышения НДС производится в течение 10 (десяти) рабочих дней, следующих за днем представления такого налогового заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. На основании налогового заявления на зачет и (или) возврат и отчета по сальдо расчетов, сформированного в информационной системе услугодателя, ОГД по месту нахождения услугополучателя составляется платежное поручение согласно Бюджетному кодексу Республики Казахстан (далее – Бюджетный кодекс).</w:t>
+        <w:t xml:space="preserve">
+      19. На основании налогового заявления на зачет и (или) возврат и отчета по сальдо расчетов, сформированного в цифровой системе услугодателя, ОГД по месту нахождения услугополучателя составляется платежное поручение согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетному кодексу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее – Бюджетный кодекс)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Возврат превышения НДС производится по месту нахождения услугополучателя путем проведения зачета и (или) перечисления на банковский счет услугополучателя при отсутствии налоговой задолженности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2980,255 +3454,255 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В случае если сумма превышения НДС, подлежащая возврату в упрощенном порядке, меньше указанной в требовании, оставшуюся часть суммы превышения НДС при согласии, услугополучатель вправе требовать по результатам тематической налоговой проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Подлежащая к возврату сумма превышения НДС по упрощенному порядку определяется исходя из автоматизированного расчета на основе данных информационных систем на дату, указанную в пункте 30 настоящих Правил, в следующем порядке:</w:t>
+      32. Подлежащая к возврату сумма превышения НДС по упрощенному порядку определяется исходя из автоматизированного расчета на основе данных цифровых систем на дату, указанную в пункте 30 настоящих Правил, в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z667" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) S1 = P * (T1/T2), где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkStart w:name="z668" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S1 = сумма НДС, подлежащая возврату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
-[...15 lines deleted...]
-      P = сумма превышения НДС, сложившаяся по декларации за налоговые периоды, указанные в требовании о возврате суммы превышения НДС в упрощенном порядке; </w:t>
+    <w:bookmarkStart w:name="z669" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P = сумма превышения НДС, сложившаяся по декларации за налоговые периоды, указанные в требовании о возврате суммы превышения НДС в упрощенном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkStart w:name="z670" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T1 = подтвержденная к возврату сумма превышения НДС по результатам предыдущей тематической налоговой проверки с учетом возврата превышения НДС в упрощенном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkStart w:name="z671" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T2 = сумма превышения НДС, установленная предыдущей тематической налоговой проверкой за налоговый период, по которому подано требование, на основании которого проведена предыдущая тематическая налоговая проверка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkStart w:name="z672" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) S2 = P- R-N, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkStart w:name="z673" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S2 = сумма НДС, подлежащая возврату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkStart w:name="z674" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       P = сумма превышения НДС, сложившаяся по декларации за налоговые периоды, указанные в требовании о возврате суммы превышения НДС в упрощенном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkStart w:name="z675" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R = общая сумма НДС, отнесенная в зачет по взаиморасчетам с непосредственными поставщиками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
-[...15 lines deleted...]
-      по которым приостановлена выписка электронного счет-фактуры; </w:t>
+    <w:bookmarkStart w:name="z676" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по которым приостановлена выписка электронного счет-фактуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkStart w:name="z677" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в отношении, которых возбуждено уголовное дело по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3240,95 +3714,95 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уголовного кодекса, в том числе в отношении должностных лиц (участников, собственников); </w:t>
+        <w:t xml:space="preserve"> Уголовного кодекса, в том числе в отношении должностных лиц (участников, собственников);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkStart w:name="z678" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрация (перерегистрация) которых, на основании вступившего в законную силу решения суда, признана недействительной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkStart w:name="z679" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по которым направлено уведомление по итогам сопоставительного контроля, срок исполнения которого на дату рассмотрения требования не истек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkStart w:name="z680" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не отразившими в налоговой отчетности по НДС оборот по реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3444,130 +3918,254 @@
         <w:t xml:space="preserve">
       3) Подлежащая к возврату сумма превышения НДС по упрощенному порядку определяется как наименьшая сумма из значений S1, S2 и суммы требования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, если значение S1 или S2 отрицательное, то данная сумма не подлежит возврату. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. После произведенных расчетов услугополучателю направляется уведомление о сумме превышения НДС, подтвержденной к возврату в упрощенном порядке по форме, указанной в Приложении 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. В течение 5 (пяти) рабочих дней после получения одного из уведомлений, указанных в пунктах 28, 29 или 33 настоящих Правил услугополучатель представляет в электронном виде посредством портала и (или) ИС ОГД письмо (ответ) об отказе/согласии на уведомление о несоответствии условиям применения порядка возврата налога на добавленную стоимость по форме, указанной в Приложении 4 настоящих Правил.</w:t>
+      34. В течение 5 (пяти) рабочих дней после получения одного из уведомлений, указанных в пунктах 28, 29 или 33 настоящих Правил услугополучатель представляет в электронном виде посредством портала и (или) ЦС ОГД письмо (ответ) об отказе/согласии на уведомление о несоответствии условиям применения порядка возврата налога на добавленную стоимость по форме, указанной в Приложении 4 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отсутствие соответствующего письма (ответа) об отказе/согласии на уведомление о несоответствии условиям применения порядка возврата налога на добавленную стоимость на одно из уведомлений, указанных в пунктах 28, 29 или 33 настоящих Правил от услугополучателя после истечения указанного срока приравнивается к завершению процесса по рассмотрению требования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, услугополучателю предоставляется возможность требовать возврат оставшейся суммы превышения НДС путем включения в требование в последующие налоговые периоды в пределах сроков исковой давности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок возврата превышения налога на добавленную стоимость по результатам тематической налоговой проверки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -4486,54 +5084,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R = общая сумма реализации по всем контрактам проверяемого периода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z171" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Для определения экспорта (факта пересечения границы) с территории Республики Казахстан на территорию государств-члена ЕАЭС и (или) с таможенной территории ЕАЭС за проверяемый период проводиться анализ данных из ИС ОГД.</w:t>
+      39. Для определения экспорта (факта пересечения границы) с территории Республики Казахстан на территорию государств-члена ЕАЭС и (или) с таможенной территории ЕАЭС за проверяемый период проводиться анализ данных из ЦС ОГД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z172" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. При экспорте товаров с таможенной территории ЕАЭС, при определении суммы НДС, подлежащей возврату в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4550,71 +5210,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 166 Налогового кодекса, учитываются сведения таможенного органа государства-члена ЕАЭС, подтверждающие факт вывоза товаров с таможенной территории ЕАЭС, в таможенной процедуре экспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z173" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При экспорте товаров на территорию другого государства ЕАЭС, учитываются заявление о ввозе товаров и уплате косвенных налогов с отметкой налогового органа государства-члена ЕАЭС, на территорию которого импортированы товары, на бумажном носителе (оригинал или копия), и (или) в электронной форме. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkStart w:name="z681" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не подтверждении факта вывоза товара, расчет суммы превышения НДС, не подлежащей возврату, в связи с не подтверждением экспорта товаров, производится следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkStart w:name="z682" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4654,211 +5314,297 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z683" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = сумма НДС, не подтвержденная возврату, в связи с не подтверждением экспорта товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkStart w:name="z684" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       D1 = объем экспортированного товара по данным деклараций на товары и (или) заявлений о ввозе товаров и уплате косвенных налогов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
-[...15 lines deleted...]
-      D2 = объем экспортированного товара по данным ИС ОГД и (или) ответов на направленные запросы, на товары и (или) заявлений о ввозе товаров и уплате косвенных налогов;</w:t>
+    <w:bookmarkStart w:name="z685" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      D2 = объем экспортированного товара по данным ЦС ОГД и (или) ответов на направленные запросы, на товары и (или) заявлений о ввозе товаров и уплате косвенных налогов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkStart w:name="z686" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nо = сумма НДС, отнесенного в зачет по остаткам товаров на начало налогового периода с учетом данных предыдущих проверок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkStart w:name="z687" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Np = сумма НДС, относимого в зачет по приобретенным товарам в налоговом периоде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkStart w:name="z688" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Tо = объем товара на начало налогового периода с учетом данных предыдущих проверок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkStart w:name="z689" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Tp = объем товара, приобретенного в налоговом периоде, где налоговый период – налоговый период, указанный в предписании о проведении налоговой проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
-[...15 lines deleted...]
-      Данный расчет производится по каждому виду товара и по каждому контракту. Результаты суммируются и определяется сумма превышения НДС, не подлежащая возврату в связи с неподтверждением экспорта товаров.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данный расчет производится по каждому виду товара и по каждому контракту. Результаты суммируются и определяется сумма превышения НДС, не подлежащая возврату в связи с неподтверждением экспорта товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z184" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Услугодатель направляет письменные запросы государственным и иным органам (организациям) иностранных государств в целях подтверждения информации или на проведение встречных проверок для подтверждения достоверности взаиморасчетов в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5071,51 +5817,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводится камеральный контроль непосредственных поставщиков (за исключением участника горизонтального мониторинга), на предмет установления полноты исполнения налоговых обязательств по исчислению НДС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z196" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) по сведениям ИС ОГД устанавливаются наличие недоимки по НДС у непосредственных поставщиков.</w:t>
+      3) по сведениям ЦС ОГД устанавливаются наличие недоимки по НДС у непосредственных поставщиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях настоящей Главы непосредственными поставщиками признаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
@@ -5155,67 +5901,129 @@
         <w:t>
       2) поставщики налогоплательщиков, являющихся взаимосвязанной стороной по отношению к услугополучателю в случае, если удельный вес суммы НДС, отнесенного в зачет по приобретенным от взаимосвязанных поставщиков товаров, работ и услуг в общей сумме НДС, отнесенного в зачет составляет более 50 (пятидесяти) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z200" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимосвязанными сторонами признаются физические и (или) юридические лица, имеющие взаимоотношения, которые соответствуют условиям предусмотренным статьей 14 Налогового кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z201" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Аналитическим отчетом "Пирамида по поставщикам" являются результаты сопоставительного контроля по выписке электронных счетов-фактур, осуществляемого налоговыми органами на основе изучения и анализа электронных счетов-фактур, налоговой отчетности по НДС и (или) сведений объектов информатизации ОГД.</w:t>
+      43. Аналитическим отчетом "Пирамида по поставщикам" являются результаты сопоставительного контроля по выписке электронных счетов-фактур, осуществляемого ОГД на основе изучения и анализа электронных счетов-фактур, налоговой отчетности по НДС и (или) сведений цифровых объектов ОГД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z202" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель формирует отчет "Пирамида по поставщикам" по всей цепочке поставщиков услугополучателя в целях установления уменьшения налоговых обязательств поставщиками в результате:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z203" w:id="195"/>
     <w:p>
@@ -5275,67 +6083,129 @@
         <w:t>
       исполнения обязательства по сделке (операции) лицом, не являющимся стороной договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z206" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результатом формирования отчета "Пирамида по поставщикам" является сводная таблица взаиморасчетов между услугополучателем и поставщиками различных уровней за каждый налоговый период с указанием выявленных признаков уменьшения налоговых обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z207" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. Для целей формирования отчета "Пирамида по поставщикам", используются налоговая отчетность по НДС и (или) сведения информационных систем за налоговый период с актуальностью данных на 20 (двадцатое) число 2 (второго) месяца налогового периода, в котором подано требование на возврат превышения НДС.</w:t>
+      44. Для целей формирования отчета "Пирамида по поставщикам", используются налоговая отчетность по НДС и (или) сведения цифровых систем за налоговый период с актуальностью данных на 20 (двадцатое) число 2 (второго) месяца налогового периода, в котором подано требование на возврат превышения НДС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z208" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сбор (агрегация) таких сведений и формирование отчета "Пирамида по поставщикам" производится не позднее 10 (десятого) числа третьего месяца налогового периода, в котором подано требование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z209" w:id="201"/>
     <w:p>
@@ -5355,50 +6225,112 @@
         <w:t>
       После формирования отчета "Пирамида по поставщикам" в течение 10 (десяти) рабочих дней проводится анализ отчета "Пирамида по поставщикам" с целью определения перечня непосредственных поставщиков, по которым направляются запросы на проведение встречных налоговых проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет "Пирамида по поставщикам" формируется за весь проверяемый период, в разрезе налоговых периодов, указанных в требовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z211" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Услугодатель при установлении наличия признаков уменьшения налоговых обязательств непосредственными поставщиками по результатам проведенного анализа в соответствии с пунктом 44 настоящих Правил, в течение 5 (пяти) рабочих дней принимает решение о направлении запроса на проведение встречных налоговых проверок с целью получения дополнительной информации о взаимосвязи признаков уменьшения налоговых обязательств со сделками между услугополучателем и его непосредственным поставщиком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z212" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5711,234 +6643,358 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) у которых имеются прямые признаки уменьшения налоговых обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z225" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. При проведении камерального контроля выявляются расхождения в виде занижения суммы НДС по реализованным товарам, выполненным работам и оказанным услугам путем сопоставления между сведениями, отраженными в налоговой отчетности по НДС у непосредственного поставщика за налоговый период, и сведениями из информационной системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика с учетом особенностей выписки счет-фактур отдельными категориями налогоплательщиков.</w:t>
+      48. При проведении камерального контроля выявляются расхождения в виде занижения суммы НДС по реализованным товарам, выполненным работам и оказанным услугам путем сопоставления между сведениями, отраженными в налоговой отчетности по НДС у непосредственного поставщика за налоговый период, и сведениями из цифровой системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика с учетом особенностей выписки счет-фактур отдельными категориями налогоплательщиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z226" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Для целей проведения камерального контроля, используются налоговая отчетность по НДС и (или) сведения ИС ОГД за налоговый период с актуальностью данных на день, следующий за днем истечения срока представления декларации по НДС.</w:t>
+      49. Для целей проведения камерального контроля, используются налоговая отчетность по НДС и (или) сведения ЦС ОГД за налоговый период с актуальностью данных на день, следующий за днем истечения срока представления декларации по НДС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:bookmarkStart w:name="z690" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Камеральный контроль проводится за весь проверяемый период, в разрезе налоговых периодов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:bookmarkStart w:name="z691" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении расхождений по результатам камерального контроля непосредственного поставщика, за исключением участника горизонтального мониторинга, не позднее 10 (десятого) числа третьего месяца квартала, в котором подано требование ОГД направляется уведомление о расхождениях, выявленных по результатам камерального контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:bookmarkStart w:name="z692" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о расхождениях, выявленных по результатам камерального контроля не направляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:bookmarkStart w:name="z693" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при наличии ранее направленного уведомления по тем же самым нарушениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:bookmarkStart w:name="z694" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у которых общая сумма НДС, по всем выписанным счет-фактурам за проверяемый период не превышает 300 (трехсот)-кратного размера МРП, установленного законом о республиканском бюджете и действующего на дату проведения анализа камерального контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
-[...15 lines deleted...]
-      по которым расхождения сведений налоговой отчетности поставщика и между сведениями информационной системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика составляют менее 100 (ста) тысяч тенге.</w:t>
+    <w:bookmarkStart w:name="z695" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по которым расхождения сведений налоговой отчетности поставщика и между сведениями цифровой системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика составляют менее 100 (ста) тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:bookmarkStart w:name="z696" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В течение 5 рабочих дней после направления уведомлений непосредственным поставщикам, по запросу услугополучателя представляется реестр направленных уведомлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z234" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Услугодатель в течение 10 (десяти) рабочих дней после начала проверки устанавливает наличие недоимки по НДС непосредственных поставщиков на день, следующий за днем истечения срока уплаты НДС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z235" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7113,70 +8169,142 @@
         <w:t>
       для получения дополнительной информации о таких операциях, подтверждения факта и содержания операций, в ОГД по месту нахождения участника СЭЗ в рамках встречной проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z287" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. ОГД, осуществивший выпуск товаров в таможенной процедуре СТЗ, получивший запрос, направляет ответ в течение 15 (пятнадцати) рабочих дней с даты получения такого запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
-[...15 lines deleted...]
-      При этом в ответе указываются сведения по стоимости товаров, ввезенных на территорию СЭЗ, фактическое потребление в деятельности, отвечающей целям создания СЭЗ, на основе данных имеющихся сведений ИС ОГД и данных представленных участником СЭЗ.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в ответе указываются сведения по стоимости товаров, ввезенных на территорию СЭЗ, фактическое потребление в деятельности, отвечающей целям создания СЭЗ, на основе данных имеющихся сведений ЦС ОГД и данных представленных участником СЭЗ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 60 с изменениями, внесенными приказом и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z289" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При определении суммы НДС, подлежащей к возврату, учитываются сведения ОГД, осуществившего выпуск товаров в таможенной процедуре СТЗ и результаты встречных налоговых проверок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z290" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8307,74 +9435,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, указанные в настоящем пункте, составляются на бумажном носителе и (или) в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z343" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      67. Декларация на товары в виде электронного документа, по которой в ИС ОГД имеется уведомление таможенных органов государств-членов ЕАЭС о фактическом вывозе товаров, также является документом, подтверждающим экспорт товаров. При наличии декларации на товары в виде электронного документа, предусмотренной настоящим пунктом, представление документов, установленных абзацем восьмым подпункта 1) части первой </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 468 Налогового кодекса, не требуется.</w:t>
+      67. Декларация на товары в виде электронного документа, по которой в ЦС ОГД имеется уведомление таможенных органов государств-членов ЕАЭС о фактическом вывозе товаров, также является документом, подтверждающим экспорт товаров. При наличии декларации на товары в виде электронного документа, предусмотренной настоящим пунктом, представление документов, установленных абзацем восьмым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части первой пункта 4 статьи 468 Налогового кодекса, не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z344" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок проведения тематической налоговой проверки по подтверждению достоверности сумм возврата превышения налога на добавленную стоимость по реализации горюче-смазочных материалов, осуществляемой аэропортами, поставщиками услуг наземного обслуживания, розничными реализаторами нефтепродуктов при заправке воздушных судов иностранных авиакомпаний, выполняющих международные полеты, международные воздушные перевозки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z345" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11253,50 +12443,88 @@
               </w:rPr>
               <w:t>на добавленную стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z454" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Возврат налога на добавленную стоимость из бюджета" (далее – государственная услуга)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11494,51 +12722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результата оказания государственной услуги осуществляются территориальными органами Комитета государственных доходов Министерства финансов Республики Казахстан по областям, районам, городам и районам в городах, на территории СЭЗ (далее – услугодатель) в явочном порядке или посредством веб-портала "электронного правительства" (далее – портал) и (или) через объект информатизации - информационные системы (далее – ИС) органа государственных доходов (далее – ОГД)</w:t>
+Прием заявлений и выдача результата оказания государственной услуги осуществляются территориальными органами Комитета государственных доходов Министерства финансов Республики Казахстан по областям, районам, городам и районам в городах, на территории СЭЗ (далее – услугодатель) в явочном порядке или посредством веб-портала "цифрового правительства" (далее – портал) и (или) через цифровые объекты - цифровые системы (далее – ЦС) органа государственных доходов (далее – ОГД)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11592,236 +12820,174 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="446"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возврат превышения налога на добавленную стоимость (далее – НДС) производится в следующие сроки:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="446"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) в упрощенном порядке в течение 15 (пятнадцати) рабочих дней, следующих за днем представления декларации по НДС за налоговый период за который представлена декларация по НДС с указанием требования;</w:t>
+1) в упрощенном порядке в течение 15 (пятнадцати) рабочих дней, следующих за днем представления декларации по НДС за налоговый период за который представлена декларация по НДС с указанием требования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) по результатам тематической налоговой проверки, подлежит возврату в течение 55 (пятидесяти пяти) рабочих дней, следующих за днем истечения срока представления декларации по НДС с указанием требования в соответствии с Параграфами 1, 10 Главы 4 настоящих Правил;</w:t>
+2) по результатам тематической налоговой проверки, подлежит возврату в течение 55 (пятидесяти пяти) рабочих дней, следующих за днем истечения срока представления декларации по НДС с указанием требования в соответствии с Параграфами 1, 10 Главы 4 настоящих Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) не позднее 25 (двадцать пятого) числа второго месяца каждого налогового периода на основании заключения к акту налоговой проверки в течение 20 (двадцати) налоговых периодов равными долями, начиная с налогового периода, следующего за налоговым периодом, в котором представлено требование о возврате превышения НДС в соответствии с Параграфами 9, 10 Главы 4 настоящих Правил.</w:t>
+3) не позднее 25 (двадцать пятого) числа второго месяца каждого налогового периода на основании заключения к акту налоговой проверки в течение 20 (двадцати) налоговых периодов равными долями, начиная с налогового периода, следующего за налоговым периодом, в котором представлено требование о возврате превышения НДС в соответствии с Параграфами 9, 10 Главы 4 настоящих Правил.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Заключение к акту налоговой проверки составляется и вручается плательщику НДС ежеквартально не позднее 5 (пятого) числа второго месяца квартала;</w:t>
+Заключение к акту налоговой проверки составляется и вручается плательщику НДС ежеквартально не позднее 5 (пятого) числа второго месяца квартала;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4) налоговый орган по результатам тематической налоговой проверки составляет заключение к акту налоговой проверки при получении ответа на запрос налогового органа о результатах проверки, осуществленной в отношении покупателя продуктов переработки налоговой службой государства-члена ЕАЭС.</w:t>
+4) налоговый орган по результатам тематической налоговой проверки составляет заключение к акту налоговой проверки при получении ответа на запрос налогового органа о результатах проверки, осуществленной в отношении покупателя продуктов переработки налоговой службой государства-члена ЕАЭС.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Заключение к акту налоговой проверки составляется и вручается налогоплательщику не позднее 5 (пяти) рабочих дней со дня получения ответа на запрос.</w:t>
+Заключение к акту налоговой проверки составляется и вручается налогоплательщику не позднее 5 (пяти) рабочих дней со дня получения ответа на запрос.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма превышения НДС на основании заключения к акту налоговой проверки подлежит возврату в течение 10 (десяти) рабочих дней, следующих за днем вручения заключения к акту налоговой проверки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11908,51 +13074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) и (или) бумажная – в явочном порядке</w:t>
+Электронная (частично цифровизованная) и (или) бумажная – в явочном порядке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12006,292 +13172,230 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="447"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Результатом оказания государственной услуги является: при возврате превышения сумм НДС, предусмотренного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстана (далее – Налоговый кодекс):</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результатом оказания государственной услуги является: при возврате превышения сумм НДС, предусмотренного  кодексом:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="447"/>
+1) зачет превышения суммы НДС, в счет погашения имеющейся налоговой задолженности по:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) зачет превышения суммы НДС, в счет погашения имеющейся налоговой задолженности по:</w:t>
+НДС, в том числе в счет НДС, подлежащего уплате при получении работ, услуг от нерезидента, не являющегося плательщиком НДС в Республике Казахстан, в счет НДС на импортируемые товары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>НДС, в том числе в счет НДС, подлежащего уплате при получении работ, услуг от нерезидента, не являющегося плательщиком НДС в Республике Казахстан, в счет НДС на импортируемые товары;</w:t>
+иным видам налогов и (или) платежей в бюджет налогоплательщика; иным видам налогов и (или) платежей в бюджет структурных подразделений юридического лица, при отсутствии у налогоплательщика налоговой задолженности по НДС, иным видам налогов и платежей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>иным видам налогов и (или) платежей в бюджет налогоплательщика; иным видам налогов и (или) платежей в бюджет структурных подразделений юридического лица, при отсутствии у налогоплательщика налоговой задолженности по НДС, иным видам налогов и платежей;</w:t>
+2) зачет суммы превышения НДС в счет предстоящих платежей по иным видам налогов и платежей (по требованию), при отсутствии налоговой задолженности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) зачет суммы превышения НДС в счет предстоящих платежей по иным видам налогов и платежей (по требованию), при отсутствии налоговой задолженности;</w:t>
+3) возврат оставшейся суммы превышения НДС на банковский счет налогоплательщика при отсутствии налоговой задолженности.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) возврат оставшейся суммы превышения НДС на банковский счет налогоплательщика при отсутствии налоговой задолженности.</w:t>
+при мотивированном отказе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>при мотивированном отказе:</w:t>
+1) не подтверждение суммы превышения НДС к возврату на основании акта тематической проверки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>2) отсутствие соответствующего ответа от услугополучателя на уведомление о несоответствии условиям применения упрощенного порядка возврата НДС;</w:t>
+2) отсутствие соответствующего ответа от услугополучателя на уведомление о несоответствии условиям применения упрощенного порядка возврата НДС;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) получение ответа об отказе о возврате НДС от услугополучателя на уведомление о несоответствии условиям применения упрощенного порядка возврата НДС.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12476,154 +13580,162 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z471" w:id="448"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) услугодатели – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.30 до 18.00 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан (далее – </w:t>
-[...19 lines deleted...]
-              <w:t>) и Закона Республики Казахстан "</w:t>
+1) услугодатели – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.30 до 18.00 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Трудовой кодекс) и Закона Республики Казахстан "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О праздниках в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>" (далее – Закон о праздниках) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="448"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-2) портала и (или) ИС – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу и Закону о праздниках, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Предварительная запись для получения государственной услуги не требуется, ускоренное обслуживание не предусмотрено;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) портала и (или) ЦС – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и Закону о праздниках, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12677,3270 +13789,2510 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="449"/>
+          <w:bookmarkStart w:name="z175" w:id="446"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К услугодателю для получения государственной услуги предоставляется требование о возврате превышения НДС, указанное в декларации по НДС за налоговый период, установленной формы – для возврата превышения НДС.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="449"/>
+          <w:bookmarkEnd w:id="446"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими экспорт товаров, являются: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) договор (контракт) на поставку экспортируемых товаров; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) копия декларации на товары с отметками таможенного органа, осуществляющего выпуск товаров с помещением под таможенную процедуру экспорта, а также с отметкой таможенного органа Республики Казахстан или таможенного органа другого государства – члена ЕАЭС, расположенного в пункте пропуска на таможенной границе ЕАЭС, кроме случаев, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктах 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 467 Налогового кодекса; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) копия полной декларации на товары с отметками таможенного органа, производившего таможенное декларирование, при вывозе товаров с помещением под таможенную процедуру экспорта: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+по системе магистральных трубопроводов или по линиям электропередачи; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с использованием временного таможенного декларирования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) копии товаросопроводительных документов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае вывоза товаров с помещением под таможенную процедуру экспорта по системе магистральных трубопроводов или по линиям электропередачи вместо копий товаросопроводительных документов представляется акт приема-сдачи товаров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) подтверждение уполномоченного государственного органа в области авторского права и смежных прав о праве на объект интеллектуальной собственности, а также его стоимости – в случае экспорта объекта интеллектуальной собственности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) копии декларации на товары с отметками таможенного органа, осуществляющего выпуск товаров в таможенной процедуре экспорта, а также с отметкой таможенного органа, расположенного в контрольно-пропускном пункте специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы ЕАЭС;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) копия декларации на товары с изменениями (дополнениями), внесенными после окончания заявленного периода поставки товаров, содержащая сведения о фактическом количестве вывезенного товара, в случае вывоза товаров с помещением под таможенную процедуру экспорта с использованием периодического таможенного декларирования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В случае осуществления дальнейшего экспорта товаров, ранее вывезенных за пределы таможенной территории ЕАЭС с помещением под таможенную процедуру переработки вне таможенной территории, или продуктов их переработки подтверждение экспорта осуществляется в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 467 Налогового кодекса, а также на основании следующих документов: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) копии декларации на товары, в соответствии с которой производится изменение таможенной процедуры переработки вне таможенной территории на таможенную процедуру экспорта; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) копии декларации на товары, оформленной с помещением под таможенную процедуру переработки вне таможенной территории; </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Документами, подтверждающими экспорт товаров, являются: </w:t>
+              <w:t xml:space="preserve">3) копии декларации на товары, оформленной при ввозе товаров на территорию иностранного государства с помещением под таможенную процедуру переработки на таможенной территории (переработки товаров для внутреннего потребления), заверенной таможенным органом иностранного государства, осуществившим такое оформление; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) договор (контракт) на поставку экспортируемых товаров; </w:t>
+              <w:t>4) копии декларации на товары, в соответствии с которой производится изменение таможенной процедуры переработки для внутреннего потребления на территории иностранного государства на таможенную процедуру выпуска для внутреннего потребления на территории иностранного государства или таможенную процедуру экспорта.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) копия декларации на товары с отметками таможенного органа, осуществляющего выпуск товаров с помещением под таможенную процедуру экспорта, а также с отметкой таможенного органа Республики Казахстан или таможенного органа другого государства – члена ЕАЭС, расположенного в пункте пропуска на таможенной границе ЕАЭС, кроме случаев, указанных в подпунктах 3) и 6) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 467 Налогового кодекса; </w:t>
+              <w:t xml:space="preserve">Декларация на товары в виде электронного документа, по которой в цифровой системе налоговых органов имеется уведомление таможенных органов о фактическом вывозе товаров, также является документом, подтверждающим экспорт товаров. При наличии декларации на товары в виде электронного документа, предусмотренной настоящим пунктом, представление документов, установленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктами 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктами 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 3 статьи 467 Налогового кодекса, не требуется.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) копия полной декларации на товары с отметками таможенного органа, производившего таможенное декларирование, при вывозе товаров с помещением под таможенную процедуру экспорта: </w:t>
+              <w:t xml:space="preserve">Для целей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статей 468</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>522</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса подтверждающими международные перевозки документами являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">по системе магистральных трубопроводов или по линиям электропередачи; </w:t>
+              <w:t>1) при перевозке грузов:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с использованием временного таможенного декларирования;</w:t>
+              <w:t>в международном автомобильном сообщении – товарно-транспортная накладная;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4) копии товаросопроводительных документов. </w:t>
+              <w:t>в международном железнодорожном сообщении, в том числе в прямом международном железнодорожно-паромном сообщении и международном железнодорожно-водном сообщении с перевалкой груза с железнодорожного на водный транспорт, – накладная единого образца;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В случае вывоза товаров с помещением под таможенную процедуру экспорта по системе магистральных трубопроводов или по линиям электропередачи вместо копий товаросопроводительных документов представляется акт приема-сдачи товаров;</w:t>
+              <w:t>воздушным транспортом – грузовая накладная (авианакладная);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+морским транспортом – коносамент или морская накладная;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+транзитом двумя или более видами транспорта (смешанная перевозка) – единая товарно-транспортная накладная (единый коносамент);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по системе магистральных трубопроводов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия декларации на товары, помещенные под таможенные процедуры экспорта и выпуска для внутреннего потребления, за расчетный период либо декларации на товары, помещенные под таможенную процедуру таможенного транзита, за расчетный период;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия заявления о ввозе товаров и уплате косвенных налогов, полученного экспортером от импортера товаров (в случае экспорта на территорию государств-члена ЕАЭС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия заявления о ввозе товаров и уплате косвенных налогов, полученного от налогоплательщика, импортировавшего товары на территорию Республики Казахстан (в случае импорта c территории государств-члена ЕАЭС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+счета-фактуры (в случае международных перевозок в ЕАЭС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акты выполненных работ (оказанных услуг), акты приема-сдачи грузов от продавца либо от других лиц, осуществлявших ранее доставку указанных грузов покупателю либо другим лицам, осуществляющим дальнейшую доставку указанных грузов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при перевозке пассажиров, багажа и грузобагажа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+автомобильным транспортом:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при регулярных перевозках – отчет о продаже проездных билетов, проданных в Республике Казахстан, а также расчетные ведомости о пассажирских билетах, составленные автовокзалами (автостанциями) по пути следования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при нерегулярных перевозках – договор об оказании транспортных услуг в международном сообщении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+железнодорожным транспортом:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+отчет о продаже проездных, перевозочных и почтовых документов, проданных в Республике Казахстан; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+расчетная ведомость о пассажирских билетах, проданных в Республике Казахстан, в международном сообщении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балансовая ведомость по взаиморасчетам за пассажирские перевозки между железнодорожными администрациями и отчет об оформлении проездных и перевозочных документов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+воздушным транспортом:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральная декларация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пассажирский манифест;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+карго-манифест;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лоджит (центрально-загрузочный график);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сводно-загрузочная ведомость (проездной билет и багажная квитанция);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при услуге по проследованию пассажирских поездов (вагонов) в международном сообщении:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натурный лист пассажирского поезда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, составляются на бумажном носителе и (или) в электронной форме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Декларация на товары в виде электронного документа, по которой в цифровых системах налоговых органов имеется уведомление таможенных органов о фактическом вывозе товаров, также является документом, подтверждающим экспорт товаров. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При наличии декларации на товары в виде электронного документа, предусмотренной настоящим пунктом, представление документов, установленных абзацем восьмым подпункта 1) части первой пункта 4 статьи 468 Налогового кодекса, не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими обороты, облагаемые по нулевой ставке, при реализации горюче-смазочных материалов, осуществляемой аэропортами, поставщиками услуг наземного обслуживания, розничными реализаторами нефтепродуктов при заправке воздушных судов иностранных авиакомпаний, выполняющих международные полеты, международные воздушные перевозки в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 469</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса, являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) договор аэропорта, поставщика услуг наземного обслуживания, розничного реализатора нефтепродуктов с иностранной авиакомпанией, предусматривающий и (или) включающий реализацию горюче-смазочных материалов, – при осуществлении регулярных рейсов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявка иностранной авиакомпании и (или) договор (соглашение) аэропорта, поставщика услуг наземного обслуживания, розничного реализатора нефтепродуктов с иностранной авиакомпанией – при осуществлении нерегулярных рейсов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При этом в заявке указываются следующие сведения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование авиакомпании с указанием государства, в котором она зарегистрирована;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата предполагаемой посадки воздушного судна.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При посадке иностранного воздушного судна вследствие форс-мажорных обстоятельств заявка, предусмотренная настоящим подпунктом, не заполняется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для целей настоящего подпункта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+регулярным рейсом признается рейс, выполняемый согласно расписанию, установленному и опубликованному авиакомпанией в порядке, определяемом законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нерегулярным рейсом (полетом) признается рейс (полет), не являющийся регулярным и выполняемый для определенного заказчика с целью воздушной перевозки или без таковой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) расходный ордер или требование на заправку иностранного воздушного судна с отметкой таможенного органа, подтверждающего заправку горюче-смазочными материалами воздушного судна, в котором должны быть указаны следующие сведения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование авиакомпании;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество заправленных горюче-смазочных материалов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата заправки воздушного судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подписи командира воздушного судна или представителя иностранной авиакомпании и сотрудника соответствующей службы аэропорта, поставщика услуг наземного обслуживания, розничного реализатора нефтепродуктов, осуществившего заправку.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Положения настоящего подпункта не применяются при заправке воздушных судов авиакомпаний, выполняющих международные полеты, международные воздушные перевозки, в отношении которых в соответствии с таможенным законодательством ЕАЭС и (или) Республики Казахстан не предусмотрены таможенное оформление и таможенный контроль;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) документ, подтверждающий факт оплаты за реализованные аэропортом, поставщиком услуг наземного обслуживания, розничным реализатором нефтепродуктов горюче-смазочные материалы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5) подтверждение уполномоченного государственного органа в области авторского права и смежных прав о праве на объект интеллектуальной собственности, а также его стоимости – в случае экспорта объекта интеллектуальной собственности;</w:t>
+              <w:t>4) заключение служащего уполномоченной организации в сфере гражданской авиации, участвующего в проведении тематической налоговой проверки по подтверждению достоверности сумм НДС, предъявленных к возврату, подтверждающее факт осуществления рейса воздушным судном иностранной авиакомпании и количество реализованных горюче-смазочных материалов (в разрезе авиакомпаний).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) копии декларации на товары с отметками таможенного органа, осуществляющего выпуск товаров в таможенной процедуре экспорта, а также с отметкой таможенного органа, расположенного в контрольно-пропускном пункте специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы ЕАЭС;</w:t>
+              <w:t>При этом заключение, предусмотренное настоящим подпунктом, представляется служащим уполномоченной организации в сфере гражданской авиации в случаях осуществления рейсов, в отношении которых в соответствии с таможенным законодательством ЕАЭС и (или) таможенным законодательством Республики Казахстан не предусмотрены таможенное оформление и таможенный контроль.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) копия декларации на товары с изменениями (дополнениями), внесенными после окончания заявленного периода поставки товаров, содержащая сведения о фактическом количестве вывезенного товара, в случае вывоза товаров с помещением под таможенную процедуру экспорта с использованием периодического таможенного декларирования.</w:t>
+              <w:t xml:space="preserve">Документами, подтверждающими обороты, облагаемые по нулевой ставке, при реализации товаров, полностью потребляемых при осуществлении деятельности, отвечающей целям создания специальных экономических зон в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 470</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">В случае осуществления дальнейшего экспорта товаров, ранее вывезенных за пределы таможенной территории ЕАЭС с помещением под таможенную процедуру переработки вне таможенной территории, или продуктов их переработки подтверждение экспорта осуществляется в соответствии с пунктом 2 статьи 467 Налогового кодекса, а также на основании следующих документов: </w:t>
+              <w:t>1) договор (контракт) на поставку товаров с организациями, осуществляющими деятельность на территориях специальных экономических зон, или лицом, заключившим соглашение об инвестициях;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) копии декларации на товары, в соответствии с которой производится изменение таможенной процедуры переработки вне таможенной территории на таможенную процедуру экспорта; </w:t>
+              <w:t>2) копии декларации на товары и (или) транспортных (перевозочных), коммерческих и (или) иных документов с приложением перечня товаров с отметками таможенного органа, осуществляющего выпуск товаров по таможенной процедуре свободной таможенной зоны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) копии декларации на товары, оформленной с помещением под таможенную процедуру переработки вне таможенной территории; </w:t>
+              <w:t>3) копии товаросопроводительных документов, подтверждающих отгрузку товаров организациям, указанным в подпункте 1);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3) копии декларации на товары, оформленной при ввозе товаров на территорию иностранного государства с помещением под таможенную процедуру переработки на таможенной территории (переработки товаров для внутреннего потребления), заверенной таможенным органом иностранного государства, осуществившим такое оформление; </w:t>
+              <w:t xml:space="preserve">4) копии документов, подтверждающих получение товаров организациями, указанными в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 470 Налогового кодекса.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. Декларация на товары в виде электронного документа, полученная налоговыми органами по информационным каналам связи от таможенных органов, также является документом, подтверждающим обороты, облагаемые по нулевой ставке. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При наличии декларации на товары в виде электронного документа, представление копии декларации на товары, предусмотренной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 470 Налогового кодекса, не требуется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими обороты, облагаемые по нулевой ставке, при реализации товаров, потребляемых или реализуемых при осуществлении деятельности, отвечающей целям создания специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы ЕАЭС в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>со статьей 471</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4) копии декларации на товары, в соответствии с которой производится изменение таможенной процедуры переработки для внутреннего потребления на территории иностранного государства на таможенную процедуру выпуска для внутреннего потребления на территории иностранного государства или таможенную процедуру экспорта.</w:t>
+1) договор (контракт) на поставку товаров с организациями и (или) лицами, осуществляющими деятельность на территории специальной экономической зоны, пределы которой полностью или частично совпадают с участками таможенной границы ЕАЭС;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> статьи 467 Налогового кодекса, не требуется.</w:t>
+2) копии декларации на товары и (или) транспортных (перевозочных), коммерческих и (или) иных документов с приложением перечня товаров с отметками таможенного органа, осуществляющего выпуск товаров по таможенной процедуре свободной таможенной зоны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса подтверждающими международные перевозки документами являются:</w:t>
+3) копии товаросопроводительных документов, подтверждающих отгрузку товаров организациям и (или) лицам, указанным в подпункте 1);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) копии документов, подтверждающих получение товаров организациями и (или) лицами, указанными в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 471 Налогового кодекса.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими оборот, облагаемый по нулевой ставке, указанный в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 472 Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) при перевозке грузов:</w:t>
+1) договор об общих условиях купли-продажи аффинированного золота для пополнения активов в драгоценных металлах, заключенный между налогоплательщиком и Национальным Банком;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>в международном автомобильном сообщении – товарно-транспортная накладная;</w:t>
+2) копии документов, подтверждающих стоимость аффинированного золота, реализованного Национальному Банку;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>в международном железнодорожном сообщении, в том числе в прямом международном железнодорожно-паромном сообщении и международном железнодорожно-водном сообщении с перевалкой груза с железнодорожного на водный транспорт, – накладная единого образца;</w:t>
+3) копии документов, подтверждающих получение аффинированного золота Национальным Банком с указанием количества аффинированного золота.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими реализацию товаров налогоплательщикам, указанным в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 473 Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>воздушным транспортом – грузовая накладная (авианакладная);</w:t>
+1) договор на поставку товаров налогоплательщикам, осуществляющим на территории Республики Казахстан деятельность в рамках контракта на недропользование, соглашения (контракта) о разделе продукции, в соответствии с условиями которых освобождаются от налога на добавленную стоимость импортируемые товары, с указанием в нем, что поставляемые товары предназначены для выполнения рабочей программы контракта на недропользование, соглашения (контракта) о разделе продукции;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>морским транспортом – коносамент или морская накладная;</w:t>
+2) копии товаросопроводительных документов, подтверждающих отгрузку товаров налогоплательщикам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) копии документов, подтверждающих получение товаров налогоплательщиками. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими реализацию нестабильного конденсата, указанного в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 473 Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>транзитом двумя или более видами транспорта (смешанная перевозка) – единая товарно-транспортная накладная (единый коносамент);</w:t>
+1) договор (контракт) на поставку нестабильного конденсата, вывезенного (вывозимого) с территории Республики Казахстан на территорию других государств-членов ЕАЭС;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>по системе магистральных трубопроводов:</w:t>
+2) акт снятия показаний с приборов учета количества реализованного нестабильного конденсата по системе трубопроводов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>копия декларации на товары, помещенные под таможенные процедуры экспорта и выпуска для внутреннего потребления, за расчетный период либо декларации на товары, помещенные под таможенную процедуру таможенного транзита, за расчетный период;</w:t>
+3) акт приема-сдачи нестабильного конденсата, вывезенного с территории Республики Казахстан на территорию других государств-членов ЕАЭС по системе трубопроводов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>копия заявления о ввозе товаров и уплате косвенных налогов, полученного экспортером от импортера товаров (в случае экспорта на территорию государств-члена ЕАЭС);</w:t>
+Порядок снятия показаний с приборов учета количества реализованного нестабильного конденсата по системе трубопроводов определяется уполномоченным органом в области углеводородов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Документами, подтверждающими реализацию товаров, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 473 Налогового кодекса, являются:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>копия заявления о ввозе товаров и уплате косвенных налогов, полученного от налогоплательщика, импортировавшего товары на территорию Республики Казахстан (в случае импорта c территории государств-члена ЕАЭС);</w:t>
+1) договоры (контракты) на переработку давальческого сырья;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>счета-фактуры (в случае международных перевозок в ЕАЭС);</w:t>
+2) договоры (контракты), на основании которых осуществляется реализация продуктов переработки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>акты выполненных работ (оказанных услуг), акты приема-сдачи грузов от продавца либо от других лиц, осуществлявших ранее доставку указанных грузов покупателю либо другим лицам, осуществляющим дальнейшую доставку указанных грузов;</w:t>
+3) документы, подтверждающие факт выполнения работ по переработке давальческого сырья;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) при перевозке пассажиров, багажа и грузобагажа:</w:t>
+4) копии товаросопроводительных документов, подтверждающих вывоз давальческого сырья с территории Республики Казахстан на территорию другого государства-члена ЕАЭС.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>автомобильным транспортом:</w:t>
+В случае вывоза давальческого сырья по системе магистральных трубопроводов вместо копий товаросопроводительных документов представляется акт приема-сдачи такого давальческого сырья;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>при регулярных перевозках – отчет о продаже проездных билетов, проданных в Республике Казахстан, а также расчетные ведомости о пассажирских билетах, составленные автовокзалами (автостанциями) по пути следования;</w:t>
+5) документы, подтверждающие отгрузку продуктов переработки их покупателю – налогоплательщику государства-члена ЕАЭС, на территории которого осуществлялась переработка давальческого сырья;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>при нерегулярных перевозках – договор об оказании транспортных услуг в международном сообщении;</w:t>
+6) документы, подтверждающие поступление валютной выручки по реализованным продуктам переработки на банковские счета налогоплательщика в банках второго уровня на территории Республики Казахстан, открытые в порядке, определенном законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) заключение соответствующего уполномоченного государственного органа об условиях переработки товаров на территории государства-члена ЕАЭС, предусмотренное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 523 Налогового кодекса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>железнодорожным транспортом:</w:t>
+Документы, представляемые услугополучателем в ходе налоговой проверки, проводимой органом государственных доходов, указанные в настоящем пункте, услугополучатели представляют по подтверждению достоверности сумм НДС, предъявленных к возврату за налоговый период, за который представлена декларация по НДС с указанием требования о возврате превышения НДС, а также предыдущие налоговые периоды, за которые не проводились налоговые проверки по НДС, но не превышающие срок исковой давности.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...2123 lines deleted...]
-При получении государственной услуги через портал или ИС документы подаются в форме электронного документа.</w:t>
+При получении государственной услуги через портал или ЦС документы подаются в форме электронного документа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15994,680 +16346,488 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z577" w:id="450"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основанием для отказа услугополучателю в оказании государственной услуги являются случаи, если:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="450"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1. Если установлено отсутствие суммы превышения НДС на лицевом счете и (или) по данным декларации по НДС услугополучателя и (или) нарушены условия установленные, пунктом 6 настоящих Правил, услугодатель уведомляет услугополучателя об отказе в рассмотрении требования в течение 5 (пяти) рабочих дней после представления декларации по НДС с указанием требования.</w:t>
+1. Если установлено отсутствие суммы превышения НДС на лицевом счете и (или) по данным декларации по НДС услугополучателя и (или) нарушены условия установленные, пунктом 6 настоящих Правил, услугодатель уведомляет услугополучателя об отказе в рассмотрении требования в течение 5 (пяти) рабочих дней после представления декларации по НДС с указанием требования.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2. Не подлежит возврату сумма превышения НДС:</w:t>
+2. Не подлежит возврату сумма превышения НДС:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) отнесенная в зачет по счетам-фактурам, выписанным заготовительной организацией в сфере агропромышленного комплекса;</w:t>
+1) отнесенная в зачет по счетам-фактурам, выписанным заготовительной организацией в сфере агропромышленного комплекса;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) отнесенная в зачет по товарам, работам, услугам по полезным ископаемым, передаваемым в счет исполнения налогового обязательства в натуральной форме (в том числе товарам, работам, услугам, связанным с реализацией таких полезных ископаемых);</w:t>
+2) отнесенная в зачет по товарам, работам, услугам по полезным ископаемым, передаваемым в счет исполнения налогового обязательства в натуральной форме (в том числе товарам, работам, услугам, связанным с реализацией таких полезных ископаемых);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) сложившаяся по налоговым периодам, по которым плательщик НДС относил в зачет дополнительную сумму НДС.</w:t>
+3) сложившаяся по налоговым периодам, по которым плательщик НДС относил в зачет дополнительную сумму НДС.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3. Не производится возврат налога на добавленную стоимость по результатам тематической налоговой проверки в случаях, если:</w:t>
+3. Не производится возврат налога на добавленную стоимость по результатам тематической налоговой проверки в случаях, если:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) не получены ответы на запросы на проведение встречных проверок для подтверждения достоверности взаиморасчетов с поставщиком и покупателем или не проведена встречная налоговая проверка, в том числе по причине:</w:t>
+1) не получены ответы на запросы на проведение встречных проверок для подтверждения достоверности взаиморасчетов с поставщиком и покупателем или не проведена встречная налоговая проверка, в том числе по причине:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>отсутствия поставщика по месту нахождения;</w:t>
+отсутствия поставщика по месту нахождения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+утраты учетной документации поставщика; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">утраты учетной документации поставщика; </w:t>
+2) выявлено занижение суммы налога на добавленную стоимость по реализованным товарам, выполненным работам и оказанным услугам при сопоставлении между сведениями, отраженными в налоговой отчетности по НДС у непосредственного поставщика за налоговый период, и сведениями цифровой системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) возбуждено уголовное дело по </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьям 216</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>245</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, по которым проходит налогоплательщик, в отношении которого проводится налоговая проверка, или его непосредственный поставщик;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) выявлено занижение суммы налога на добавленную стоимость по реализованным товарам, выполненным работам и оказанным услугам при сопоставлении между сведениями, отраженными в налоговой отчетности по НДС у непосредственного поставщика за налоговый период, и сведениями информационной системы электронных счетов-фактур по всем выписанным счетам-фактурам поставщика;</w:t>
+4) приостановлена выписка электронных счетов-фактур по проверяемому налогоплательщику или его непосредственному поставщику;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, по которым проходит налогоплательщик, в отношении которого проводится налоговая проверка, или его непосредственный поставщик;</w:t>
+5) имеется недоимка по НДС у непосредственного поставщика;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4) приостановлена выписка электронных счетов-фактур по проверяемому налогоплательщику или его непосредственному поставщику;</w:t>
+6) не поступает (поступает не в полном размере) валютная выручка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>5) имеется недоимка по НДС у непосредственного поставщика;</w:t>
+7) не подтвержден (подтвержден не в полном размере) факт вывоза товаров при экспорте.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+По итогам тематической налоговой проверки составляется акт тематической налоговой проверки по подтверждению достоверности суммы превышения НДС с осуществлением заслушивания в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 73</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При этом акт налоговой проверки составляется согласно требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 170</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...189 lines deleted...]
-              <w:t xml:space="preserve"> В акте тематической налоговой проверки указываются основания невозврата сумм превышения НДС с указанием неподтвержденной суммы по каждой причине в отдельности. </w:t>
+ Сумма превышения НДС, подлежащая возврату по результатам тематической налоговой проверки не должна превышать сумму превышения НДС, указанной в требовании и суммы превышения НДС на лицевом счете на дату составления акта налоговой проверки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ В акте тематической налоговой проверки указываются основания невозврата сумм превышения НДС с указанием неподтвержденной суммы по каждой причине в отдельности. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не подтвержденная по результатам тематической налоговой проверки сумма превышения НДС подлежит возврату по мере устранения причин не подтверждения, путем включения налогоплательщиком в требование в последующие налоговые периоды в пределах сроков исковой давности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16739,147 +16899,146 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="451"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="451"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) интернет-ресурсе услугодателя – www.kgd.gov.kz, www.minfin.gov.kz;</w:t>
+1) интернет-ресурсе услугодателя – www.kgd.gov.kz, www.minfin.gov.kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) портале www.egov.kz. Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством портала и (или) ИС при условии наличия электронной цифровой подписи.</w:t>
+2) портале www.egov.kz. Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством портала и (или) ЦС при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" на портале, Единого контакт-центра. Контактные телефоны Единого контакт-центра: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16957,50 +17116,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>превышения налога</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на добавленную стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -17023,276 +17238,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z602" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Уведомление о несоответствии условиям применения упрощенного порядка возврата </w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">НДС, предусмотренного </w:t>
+        <w:t xml:space="preserve"> Уведомление о несоответствии условиям применения упрощенного порядка возврата превышения налога на добавленную стоимость</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата _______________ №_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент (Управление) государственных доходов по ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа государственных доходов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      настоящим уведомляет ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование плательщика НДС)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН\БИН __________________________________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      о несоответствии условиям применения упрощенного порядка возврата превышения НДС, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 127 Налоговый кодекса в связи с: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z604" w:id="454"/>
+        <w:t xml:space="preserve"> статьи 127 Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) в связи с: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (отметить нужное)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17341,71 +17528,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-не соответствием условиям, установленным подпунктом 1) пункта 2 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса</w:t>
+не соответствием условиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 127 Налогового кодекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17436,71 +17623,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-не соответствием условиям, установленным подпунктом 2) пункта 2 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Налогового кодекса</w:t>
+не соответствием условиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 127 Налогового кодекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17570,52 +17757,92 @@
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-наличием неисполненного уведомления в сроки, указанные статьями 82, 83 Налогового кодекса на дату представления требования о возврате превышения НДС</w:t>
+                    <w:t xml:space="preserve">
+наличием неисполненного уведомления в сроки, указанные </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>статьями 82</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>83</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Налогового кодекса на дату представления требования о возврате превышения НДС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
@@ -17815,50 +18042,124 @@
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствие подтвержденного к возврату по результатам налоговой проверки суммы превышения НДС в течение двенадцати месяцев, предшествующих дате представления требования о возврате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
@@ -17879,350 +18180,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отсутствие подтвержденного к возврату по результатам налоговой проверки суммы превышения НДС в течение двенадцати месяцев, предшествующих дате представления требования о возврате</w:t>
-[...72 lines deleted...]
-              <w:t>
 наличие фактов, предусмотренных пунктом 28 Правил возврата превышения НДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z605" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Одновременно уведомляет о том, что в соответствии с Правилами возврата превышения НДС в целях подтверждения достоверности суммы НДС, Вы вправе применить порядок возврата превышения НДС, предусмотренный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z606" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О принятом решении – об отказе либо согласии применения порядка возврата НДС, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">статьей 126 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Налогового кодекса, Вы должны представить ответ в органы государственных доходов в течение 5 (пяти) рабочих дней. Отсутствие ответа является фактом отказа в возврате НДС, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса, Вы должны представить ответ в органы государственных доходов в течение 5 (пяти) рабочих дней. Отсутствие ответа является фактом отказа в возврате НДС, предусмотренного </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z609" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись руководителя/цифровая система органа государственных доходов_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган государственных доходов _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа государственных доходов)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z610" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z611" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z612" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НДС – налог на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18313,50 +18542,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на добавленную</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -18379,219 +18664,231 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z615" w:id="463"/>
+    <w:bookmarkStart w:name="z699" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о сумме превышения налога на добавленную стоимость, подтвержденной </w:t>
+        <w:t xml:space="preserve"> Уведомление </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   к возврату в упрощенном порядке</w:t>
-[...141 lines deleted...]
-    </w:p>
+        <w:t>о сумме превышения налога на добавленную стоимость, подтвержденной к возврату в упрощенном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z700" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата _________ №__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z701" w:id="449"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент (Управление) государственных доходов по ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящим уведомляет </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z702" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование налогоплательщика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z703" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН/БИН ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z704" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О сумме превышения НДС, подтверждҰнной к возврату в упрощенном порядке с применением системы управления рисками:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18811,68 +19108,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z710" w:id="453"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300.00.032 I</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>300.00.032 I</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="453"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18928,399 +19237,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z617" w:id="465"/>
+    <w:bookmarkStart w:name="z715" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В связи с чем, Вам необходимо представить Заявление на проведение зачета и (или) возврата налогов, других обязательных платежей, пеней и штрафов по форме, установленной уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z716" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В связи с чем, Вам необходимо представить Заявление на проведение зачета и (или) </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">предусмотренного </w:t>
+      Одновременно уведомляем о том, что в соответствии с Правилами возврата превышения НДС, Вы вправе применить порядок возврата превышения НДС, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса на сумму _______________ тенге.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">предусмотренного </w:t>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) на сумму _______________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z717" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О принятом решении – об отказе либо согласии применения порядка возврата НДС, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса, Вы должны уведомить органы </w:t>
-[...171 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Налогового кодекса, Вы должны уведомить органы государственных доходов в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z718" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отсутствие ответа является фактом отказа в возврате НДС, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z719" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись руководителя/цифровая систем органа государственных доходов _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z720" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган государственных доходов _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z721" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа государственных доходов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z722" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z723" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z724" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z725" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НДС – налог на добавленную стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19411,1591 +19651,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на добавленную</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z620" w:id="466"/>
-[...748 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...720 lines deleted...]
-        <w:t xml:space="preserve">       НДС – налог на добавленную стоимость.</w:t>
+      Сноска. Приложение 4 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21031,330 +19767,1111 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z630" w:id="474"/>
+    <w:bookmarkStart w:name="z727" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Письмо (ответ) об отказе/согласии на уведомление о несоответствии условиям применения порядка возврата налога на добавленную стоимость</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z728" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z729" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (наименование плательщика НДС)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z730" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН/БИН ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z731" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Ваше уведомление:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z732" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отказе в применении упрощенного порядка возврата превышения НДС</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z733" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="474"/>
+      от </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="9372600"/>
+            <wp:extent cx="2082800" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="9372600"/>
+                      <a:ext cx="2082800" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...32 lines deleted...]
-    <w:bookmarkEnd w:id="475"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="11188700"/>
+            <wp:extent cx="4457700" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="11188700"/>
+                      <a:ext cx="4457700" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z734" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о сумме превышения НДС, подтверждҰнной к возврату в упрощенном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z735" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      от </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2082800" cy="419100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2082800" cy="419100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4457700" cy="444500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4457700" cy="444500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z736" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СООБЩАЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z737" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="342900" cy="330200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="342900" cy="330200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) о согласии применения порядка возврата НДС, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z738" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="342900" cy="330200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="342900" cy="330200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) об отказе в применении порядка возврата НДС, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z739" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган государственных доходов _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z740" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа государственных доходов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z741" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дата приема уведомления </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2082800" cy="419100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2082800" cy="419100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z742" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Входящий номер документа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2082800" cy="419100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2082800" cy="419100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z743" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Код органа государственных доходов </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2082800" cy="419100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2082800" cy="419100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z744" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z745" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z746" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z747" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НДС – налог на добавленную стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21388,107 +20905,236 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам возврата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>превышения налога</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на добавленную</w:t>
-[...12 lines deleted...]
-              <w:t>стоимость</w:t>
+              <w:t>на добавленную стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6756400" cy="10236200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6756400" cy="10236200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -21505,180 +21151,354 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам возврата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышения налога</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на добавленную</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z634" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z749" w:id="486"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Наименование государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z750" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        _______________________________________________________________________ </w:t>
-[...50 lines deleted...]
-    <w:bookmarkEnd w:id="476"/>
+        <w:t xml:space="preserve"> Заключение от "___" ___________ 20__года № ____ к акту налоговой проверки от "____" _____________ 20 ___ года № ______по подтверждению достоверности сумм налога на добавленную стоимость, предъявленных к возврату из бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z751" w:id="488"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование налогоплательщика</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование налогоплательщика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="488"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21690,68 +21510,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z754" w:id="489"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН/БИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="489"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21763,68 +21595,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z757" w:id="490"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серия и номер свидетельства о постановке на регистрационный учет по НДС</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серия и номер свидетельства о постановке на регистрационный учет по НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="490"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21836,68 +21680,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z760" w:id="491"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата представления декларации по НДС с указанием требования о возврате </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="491"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21909,68 +21765,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z763" w:id="492"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговый период, за который представлена декларация НДС с указанием требования о возврате превышения НДС</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговый период, за который представлена декларация НДС с указанием требования о возврате превышения НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="492"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22004,68 +21872,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z766" w:id="493"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма НДС, предъявленная к возврату по требованию, указанному в декларации по НДС</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма НДС, предъявленная к возврату по требованию, указанному в декларации по НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="493"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22077,165 +21957,189 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z769" w:id="494"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налоговый период, за который предъявлено требование о возврате превышения суммы НДС</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговый период, за который предъявлено требование о возврате превышения суммы НДС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="494"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z635" w:id="477"/>
+          <w:bookmarkStart w:name="z770" w:id="495"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с "__"____ 20__ года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="477"/>
+          <w:bookmarkEnd w:id="495"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по "__" ___20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z773" w:id="496"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма превышения НДС, подтвержденная к возврату в соответствии с актом налоговой проверки</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма превышения НДС, подтвержденная к возврату в соответствии с актом налоговой проверки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="496"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22247,68 +22151,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z776" w:id="497"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В том числе:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="497"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22320,88 +22236,100 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-1. Сумма превышения НДС, подлежащая возврату исходя из 1/20 доли сумм превышения НДС, в соответствии со </w:t>
+          <w:bookmarkStart w:name="z779" w:id="498"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Сумма превышения НДС, подлежащая возврату исходя из 1/20 доли сумм превышения НДС, в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 129</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Налогового кодекса </w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="498"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22413,88 +22341,100 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Налоговый период, на который приходится 1/20 доля сумм превышения НДС подлежащая возврату в соответствии со </w:t>
+          <w:bookmarkStart w:name="z782" w:id="499"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Налоговый период, на который приходится 1/20 доля сумм превышения НДС подлежащая возврату в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 129</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Налогового кодекса</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="499"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22528,228 +22468,252 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-2. Сумма превышения НДС, подлежащая возврату по полученным ответам на запросы в отношении покупателя продуктов переработки в случае, предусмотренном </w:t>
+          <w:bookmarkStart w:name="z785" w:id="500"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Сумма превышения НДС, подлежащая возврату по полученным ответам на запросы в отношении покупателя продуктов переработки в случае, предусмотренном </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 473 Налогового кодекса</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="500"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z636" w:id="478"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z788" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Превышение суммы НДС на дату составления заключения "____"___20__ года _______ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z789" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица №1 (теңге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z790" w:id="503"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подтвержденная сумма НДС к возврату в соответствии с актом налоговой проверки</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подтвержденная сумма НДС к возврату в соответствии с актом налоговой проверки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="503"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22840,68 +22804,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z795" w:id="504"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-налоговый период</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>налоговый период</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="504"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23133,68 +23109,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z804" w:id="505"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="505"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23426,70 +23414,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z638" w:id="480"/>
+          <w:bookmarkStart w:name="z813" w:id="506"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с "__"____ 20__ года</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="480"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с "__"____ 20__ года</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="506"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по "__" ___20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23514,70 +23512,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z639" w:id="481"/>
+          <w:bookmarkStart w:name="z816" w:id="507"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с "__"____ 20__ года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="481"/>
+          <w:bookmarkEnd w:id="507"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по "__" ___20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23670,70 +23668,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z640" w:id="482"/>
+          <w:bookmarkStart w:name="z821" w:id="508"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с "__"____ 20__ года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="482"/>
+          <w:bookmarkEnd w:id="508"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по "__" ___20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23743,135 +23741,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z641" w:id="483"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z825" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица№2 (теңге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z826" w:id="510"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="510"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24237,68 +24247,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z842" w:id="511"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="511"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24530,68 +24552,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z851" w:id="512"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="512"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24795,68 +24829,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z860" w:id="513"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="513"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25060,68 +25106,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="514"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="514"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25325,64 +25383,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z878" w:id="515"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="515"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25587,68 +25661,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z887" w:id="516"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="516"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25800,308 +25886,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...256 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z895" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма НДС, подлежащая к возврату из бюджета, составляет ________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z896" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность и подпись работника ответственного управления (отдела)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z897" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ответственного управления (отдела)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z898" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z899" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (фамилия, имя, отчество (если оно указано</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z900" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в документе, удостоверяющем личность) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z901" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вручено налогоплательщику ___________________________ "__"_______ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z902" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z903" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z904" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность и подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z905" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z906" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z907" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z908" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НДС – налог на добавленную стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26193,313 +26301,383 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на добавленную</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z644" w:id="485"/>
+    <w:bookmarkStart w:name="z644" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Образец определения суммы превышения налога на добавленную стоимость, подлежащей подтверждению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z645" w:id="486"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 – в редакции приказа и.о. Министра финансов РК от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z909" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkEnd w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6565900"/>
+            <wp:extent cx="7810500" cy="6527800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6565900"/>
+                      <a:ext cx="7810500" cy="6527800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z646" w:id="487"/>
+    <w:bookmarkStart w:name="z910" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в целях главы 4 настоящих Правил, согласно пункта 42 настоящих Правил непосредственными поставщиками признаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z647" w:id="488"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z911" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поставщики, непосредственно поставившие товары, выполнившие работы и оказавшие услуги услугополучателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z648" w:id="489"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z912" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поставщики налогоплательщиков, являющихся взаимосвязанной стороной по отношению к услугополучателю в случае, если удельный вес суммы НДС, отнесенного в зачет по приобретенным от взаимосвязанных поставщиков товаров, работ и услуг в общей сумме НДС, отнесенного в зачет составляет более 50 (пятидесяти) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z652" w:id="493"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z913" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исходя из вышеизложенного, учитываются признаки неисполнения налоговых обязательств поставщиков взаимосвязанных сторон по отношению к услугополучателю. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z914" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма не исполненных обязательств определяется по каждому поставщику в пределах сумм НДС, отнесенных в зачет: (100 тысяч теңге по линии поставщика В и 360 тысяч теңге по линии поставщика Г).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z915" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Расшифровка аббревиатуры: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z916" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО – товарищество с ограниченной ответственностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z653" w:id="494"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z917" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НДС – налог на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26578,508 +26756,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 октября 2025 года № 649</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z655" w:id="495"/>
+    <w:bookmarkStart w:name="z655" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z656" w:id="496"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z656" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость и применения системы управления рисками в целях подтверждения достоверности суммы превышения налога на добавленную стоимость, а также критериев степени риска" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16669).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z657" w:id="497"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z657" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2018 года № 1047 "О внесении изменения в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17864).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z658" w:id="498"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z658" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 24 июня 2019 года № 622 "О внесении изменений в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18933).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z659" w:id="499"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z659" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 12 августа 2019 года № 857 "О внесении изменений в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19254).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z660" w:id="500"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z660" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 26 июня 2020 года № 634 "О внесении изменений в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20910).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z661" w:id="501"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z661" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 26 марта 2021 года № 254 "О внесении изменений в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22417).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z662" w:id="502"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z662" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 28 марта 2022 года № 317 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость" и признании утратившими силу некоторых приказов Министерства финансов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27256).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z663" w:id="503"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z663" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Заместителя Премьер-Министра – исполняющего обязанности Министра финансов Республики Казахстан от 20 марта 2023 года № 289 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость и применения системы управления рисками в целях подтверждения достоверности суммы превышения налога на добавленную стоимость, а также критериев степени риска" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32116).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z664" w:id="504"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z664" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 16 ноября 2023 года № 1198 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость и применения системы управления рисками в целях подтверждения достоверности суммы превышения налога на добавленную стоимость, а также критериев степени риска" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33656).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z665" w:id="505"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z665" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 марта 2024 года № 137 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость и применения системы управления рисками в целях подтверждения достоверности суммы превышения налога на добавленную стоимость, а также критериев степени риска" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34140).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z666" w:id="506"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z666" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 января 2025 года № 49 "О внесении изменений в приказ Министра финансов Республики Казахстан от 19 марта 2018 года № 391 "Об утверждении Правил возврата превышения налога на добавленную стоимость и применения системы управления рисками в целях подтверждения достоверности суммы превышения налога на добавленную стоимость, а также критериев степени риска" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35686).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkEnd w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27455,35 +27633,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>