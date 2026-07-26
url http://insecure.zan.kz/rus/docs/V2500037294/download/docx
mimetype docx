--- v0 (2025-12-22)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7750139" w14:textId="7750139">
+    <w:p w14:paraId="4185950" w14:textId="4185950">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования стоимости услуг по подаче воды в области аквакультуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 30 октября 2025 года № 406. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37294</w:t>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 30 октября 2025 года № 406. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2025 года № 37294.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -173,130 +173,202 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="0"/>
+    <w:bookmarkStart w:name="z278" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 3) пункта 2 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1492,114 +1564,234 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие правила субсидирования стоимости услуг по подаче воды в области аквакультуры (далее – Правила) разработаны в соответствии с подпунктом 3) пункта 2 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной статистике", и определяют порядок субсидирования стоимости услуг по подаче воды в области аквакультуры, а также порядок оказания государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры" (далее – государственная услуга).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие правила субсидирования стоимости услуг по подаче воды в области аквакультуры (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "Об аквакультуре", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах и социально ответственных услугах) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", и определяют порядок субсидирования стоимости услуг по подаче воды в области аквакультуры, а также порядок оказания государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в  редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Пункт 2 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 №224 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1796,50 +1988,204 @@
         <w:t>
       10) веб-портал "электронного правительства" (далее – портал электронного правительства) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В правила предусматривается дополнить пунктом 2-1 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В правила предусматривается дополнить пунктом 2-2 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидии предоставляются физическим и (или) юридическим лицам, осуществляющим деятельность, связанную с разведением, содержанием и (или) выращиванием объектов аквакультуры, а также физическим и (или) юридическим лицам, обеспечивающим развитие аквакультуры (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1856,704 +2202,1164 @@
         <w:t>
       4. Субсидии не предоставляются субъектам аквакультуры и субъектам, обеспечивающим развитие аквакультуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) допустившим неисполнение встречных обязательств и не возвратившим деньги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководители, учредители (акционеры) которых ранее являлись руководителями, учредителями (акционерами) субъектов аквакультуры, субъектов, обеспечивающих развитие аквакультуры, ранее допустившими неисполнение встречных обязательств и не возвратившими деньги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения части первой настоящего пункта не применяются в случае, если субъект аквакультуры, субъект, обеспечивающий развитие аквакультуры, в порядке, предусмотренном законодательством Республики Казахстан, докажет, что надлежащее исполнение встречных обязательств оказалось невозможным вследствие непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субсидированию подлежит стоимость услуг по подаче воды в области аквакультуры водопользователям, в части услуг по подаче воды по каналам, подаче воды для орошения и регулированию поверхностного стока при помощи подпорных гидротехнических сооружений, водопотребителям в области аквакультуры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 4 апреля 2025 года № 54-НҚ "Об утверждении перечня регулируемых услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35951).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга оказывается местными исполнительными органами областей, городов республиканского значения и столицы (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры" (далее - Перечень) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...15 lines deleted...]
-      Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Объемы поставленной воды услугополучателям определяются в точке выдела по показаниям приборов учета либо измерительных приборов и установок водопользователя, внесенных в реестр государственной системы обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Размер выделяемых субсидий на 1 (один) кубический метр (далее – м3) поданной воды устанавливается дифференцированно в процентном соотношении от тарифов, согласно порядку формирования тарифа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О естественных монополиях" (далее – Закон о естественных монополиях), для услугополучателей уполномоченным органом в области использования и охраны водного фонда, водоснабжения, водоотведения согласно размерам субсидий на 1 (один) м3 поданной воды, указанным в пункте 12 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При субсидировании, в рамках Правил, услугополучатели оплачивают водопользователю разницу между действующим тарифом и субсидируемой частью тарифа, а оставшаяся часть выплачивается водопользователю в виде субсидий. При этом, все условия оплаты субсидий прописываются в договоре между водопользователем и услугополучателями.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      При субсидировании, в рамках Правил, услугополучатели оплачивают водопользователю разницу между действующим тарифом и субсидируемой частью тарифа, а оставшаяся часть выплачивается водопользователю в виде субсидий. При этом, все условия оплаты субсидий прописываются в договоре между водопользователем и услугополучателями.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель в срок до 10 января соответствующего года предоставляет на одобрение в уполномоченный орган в области аквакультуры (далее – уполномоченный орган) объемы бюджетных средств на субсидирование стоимости услуг по подаче воды в области аквакультуры, сопроводительным письмом за подписью курирующего заместителя акима области, города республиканского значения, столицы, а в случае его отсутствия – за подписью лица, взаимозаменяющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган возвращает соответствующим сопроводительным письмом одобренные объемы субсидий, либо направляет на доработку объемы бюджетных средств не позднее 15 января соответствующего года. Срок доработки объемов субсидий составляет пять рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель ежегодно в срок до 1 февраля размещает на веб-портале тарифы на подачу воды, утвержденные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о естественных монополиях для услугополучателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугодатель в течение 3 (трех) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию стоимости услуг по подаче воды в области аквакультуры (далее – План финансирования) размещает его на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная счет-фактура запрашивается из информационной системы по приему и обработке электронных счетов-фактур (далее – ИС ЭСФ) в режиме "запрос-ответ" с подтверждением контрагента в ИС ЭСФ до подачи заявления в ГИСС АПК (запрошенная электронная счет-фактура автоматически блокируется в ИС ЭСФ при подтверждении использования электронной счет-фактуры для получения субсидий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования стоимости услуг по подаче воды в области аквакультуры</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      9. Услугодатель в течение 3 (трех) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию стоимости услуг по подаче воды в области аквакультуры (далее – План финансирования) размещает его на веб-портале.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Условия получения субсидии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субсидии выплачиваются при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подачи услугополучателями посредством портала электронного правительства заявления на получение субсидий на услуги по подаче воды по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрации заявления в ГИСС АПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличии лицевого счета в ГИСС АПК у услугополучателей и водопользователей, данные которого подтверждены в результате информационного взаимодействия ГИСС АПК с государственными базами данных "Юридические лица" или "Физические лица";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие лицевого счета на веб-портале дает возможность услугополучателям самостоятельно осуществить регистрацию заявления в ГИСС АПК. В этом случае подача заявления не требуется, и она считается поданной с момента такой регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подтверждении затрат на приобретение услуг по подаче воды в результате информационного взаимодействия ГИСС АПК и ИС ЭСФ (наличие соответствующей электронной счет-фактуры водопользователя);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
-[...15 lines deleted...]
-      2) регистрации заявления в ГИСС АПК;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГИСС АПК с информационной системой единого государственного кадастра недвижимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
-[...15 lines deleted...]
-      3) наличии лицевого счета в ГИСС АПК у услугополучателей и водопользователей, данные которого подтверждены в результате информационного взаимодействия ГИСС АПК с государственными базами данных "Юридические лица" или "Физические лица";</w:t>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при проектной мощности по выращиванию объектов аквакультуры от 25 тонн в год (для субъектов аквакультуры).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
-[...15 lines deleted...]
-      Наличие лицевого счета на веб-портале дает возможность услугополучателям самостоятельно осуществить регистрацию заявления в ГИСС АПК. В этом случае подача заявления не требуется, и она считается поданной с момента такой регистрации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Прием заявлений на субсидирование осуществляется услугодателем по месту нахождения земельного участка услугополучателя в период с 1 мая по 30 ноября (включительно) соответствующего года через ГИСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок расчета субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
-[...15 lines deleted...]
-      4) подтверждении затрат на приобретение услуг по подаче воды в результате информационного взаимодействия ГИСС АПК и ИС ЭСФ (наличие соответствующей электронной счет-фактуры водопользователя);</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Размер субсидии рассчитывается на 1 (один) м3 поданной воды водопользователем водопотребителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      5) наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГИСС АПК с информационной системой единого государственного кадастра недвижимости;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер субсидии на 1 (один) м3 воды, поданной водопользователем водопотребителю, устанавливается дифференцированно в процентном (далее – %) отношении от тарифов без налога на добавленную стоимость (далее – НДС), независимо от способа подачи воды и составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3069,589 +3875,1119 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Размер субсидии на 1 (один) м3 поданной воды рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S = T*на %, в соответствии с утвержденными размерами тарифов,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – размер субсидии в тенге на м3 поданной воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T – утвержденный тариф (без НДС) тенге на м3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок выплаты субсидий</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...15 lines deleted...]
-      S = T*на %, в соответствии с утвержденными размерами тарифов,</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель не позднее 1 марта соответствующего года размещает объявление в средствах массовой информации, на интернет-ресурсе услугодателя о периоде приема ежемесячных заявок на получение субсидий на услуги по подаче воды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Для доступа к данным реестра через веб-портал услугополучатели и водопользователи используют ЭЦП для самостоятельной регистрации в ГИСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель ежегодно направляет в уполномоченный орган актуализированные списки своих работников, обладающих ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
-[...15 lines deleted...]
-      S – размер субсидии в тенге на м3 поданной воды;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для регистрации в "личном кабинете" услугополучателями и водопользователями указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      T – утвержденный тариф (без НДС) тенге на м3.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для физических лиц, зарегистрированных в качестве индивидуальных предпринимателей – индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для юридических лиц – бизнес-идентификационного номера (далее – БИН), полное наименование, фамилия, имя и отчество (при его наличии) и ИИН первого руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные (почтовый адрес, телефон, электронный адрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реквизиты банковского счета в банке второго уровня водопользователя для получения субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении вышеуказанных данных услугополучатели или водопользователи в течение 2 (двух) рабочих дней изменяют данные в "личном кабинете".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      16. Для регистрации в "личном кабинете" услугополучателями и водопользователями указываются:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Формирование и регистрация заявления услугополучателя производятся в "личном кабинете" ГИСС АПК в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формируется заявление с внесением в нее сведений, необходимых для проверки ГИСС АПК согласно требованиям пункта 10 Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      1) для физических лиц, зарегистрированных в качестве индивидуальных предпринимателей – индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявление регистрируется в ГИСС АПК путем ее подписания ЭЦП услугополучателя и становится доступной в личном кабинете услугодателя. На электронный адрес услугодателя, указанный на веб-портале, направляется электронное извещение о поступлении на рассмотрение заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      2) для юридических лиц – бизнес-идентификационного номера (далее – БИН), полное наименование, фамилия, имя и отчество (при его наличии) и ИИН первого руководителя;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления услугополучателя на веб-портале подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего уведомления, сформированного веб-порталом. Данное уведомление становится доступным в "личном кабинете" услугополучателя и водопользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления услугополучателем неполного пакета документов согласно Перечню, услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      3) контактные данные (почтовый адрес, телефон, электронный адрес);</w:t>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявления рассматриваются по очередности согласно дате и времени поступления заявок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В правила предусматривается дополнить пунктом 18-1 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При отсутствии оснований для отказа в оказании государственной услуги, ответственный сотрудник услугодателя в течение 5 (пяти) рабочих дней после подтверждения услугодателем формирует на веб-портале ГИСС АПК счета к оплате на выплату субсидии, загружаемые в информационную систему "Казначейство-Клиент", и направляет уведомление о предоставлении субсидии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам в форме электронного документа в "личный кабинет" услугополучателя и водопользователя в ГИСС АПК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При наличии оснований для отказа в оказании государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится услугодателем не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения документов, представленных услугополучателем на заслушивание, услугодатель оформляет уведомление о предоставлении субсидии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3666,431 +5002,995 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, и обеспечивает его направление в "личный кабинет" услугополучателя и водопользователя в ГИСС АПК.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в единый контакт-центр в течение 3 рабочих дней со дня регистраций соответствующего нормативного правового акта в органах юстиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае наступления обстоятельств непреодолимой силы, услугополучатель в течение 20 (двадцати) рабочих дней с момента их наступления извещает услугодателя о таких обстоятельствах. Услугополучатель размещает в ГИСС АПК документ уполномоченных государственных органов, подтверждающий факт наступления обстоятельств непреодолимой силы (справку о погодных условиях, выданную республиканским государственным предприятием на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан, и (или) решение местного исполнительного органа об истощенности водного объекта, и (или) решение местного исполнительного органа об установлении карантина или ограничительных мероприятий, и (или) акт экспертизы (протокол испытаний) о выявлении болезни рыб, выданный уполномоченным органом в области ветеринарии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия документов, подтверждающих наступление обстоятельств непреодолимой силы в течение двух (2) предыдущих лет подряд, встречные обязательства услугополучателя считаются неисполненными, и субсидии подлежат возврату в бюджет в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае неисполнения встречных обязательств субъектами аквакультуры, субъектами, обеспечивающими развитие аквакультуры, полученные ими в рамках субсидирования аквакультуры деньги подлежат возврату с учетом достигнутого уровня исполнения встречных обязательств и базовой ставки Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты аквакультуры, субъекты, обеспечивающие развитие аквакультуры, в случае прекращения ими деятельности в течение пяти лет со дня субсидирования обязаны возвратить полностью либо частично деньги, полученные в рамках субсидирования аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет достигнутого уровня исполнения встречных обязательств производится по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А = Б х (1 – (В/60)),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сумма возврата субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б – сумма выданных субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – количество отработанных месяцев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
-[...15 lines deleted...]
-      21. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в единый контакт-центр в течение 3 рабочих дней со дня регистраций соответствующего нормативного правового акта в органах юстиций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Услугодатель проводит мониторинг достижения встречных обязательств в области аквакультуры посредством ГИСС АПК. Мониторинг осуществляется не более 2 (два) раза в год в течение 5 (пяти) лет со дня предоставления субсидий на предмет действия/бездействия объекта субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для исполнения условий мониторинга, услугодатель запрашивает у услугополучателя необходимую информацию в ГИСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о запросе услугодателем перечня запрашиваемой информации направляется в "личный кабинет" и на адрес электронной почты, указанный услугополучателем при регистрации в ГИСС АПК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      22. В случае наступления обстоятельств непреодолимой силы, услугополучатель в течение 20 (двадцати) рабочих дней с момента их наступления извещает услугодателя о таких обстоятельствах. Услугополучатель размещает в ГИСС АПК документ уполномоченных государственных органов, подтверждающий факт наступления обстоятельств непреодолимой силы (справку о погодных условиях, выданную республиканским государственным предприятием на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан, и (или) решение местного исполнительного органа об истощенности водного объекта, и (или) решение местного исполнительного органа об установлении карантина или ограничительных мероприятий, и (или) акт экспертизы (протокол испытаний) о выявлении болезни рыб, выданный уполномоченным органом в области ветеринарии).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель в течение 15 (пятнадцати) рабочих дней представляет запрашиваемую информацию путем ее размещения в ГИСС АПК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Информация об уровне выполнения услугополучателем встречных обязательств заполняется услугодателем в Личном кабинете в ГИСС АПК согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам в срок с 20 января и до конца текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Процент выполнения встречных обязательств определяется в ГИСС АПК как отношение фактически исполненных показателей к плановым показателям, предусмотренным встречными обязательствами, выраженное в процентах, по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6146800" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4112,528 +6012,910 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фактическое исполнение определяется на основании данных, представленных услугополучателем и подтвержденных документами, а также сведениями, содержащимися в ГИСС АПК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плановое обязательство формируется при подаче заявления услугополучателем в ГИСС АПК на получение субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) показатель 100 процентов означает полное исполнение встречных обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) показатель менее 100 процентов – частичное исполнение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z121" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) показатель 0 процентов – неисполнение встречных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z122" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет процента выполнения осуществляется услугодателем автоматически посредством ГИСС АПК на основании данных, представленных услугополучателем, и информации, содержащейся в системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z123" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Услугодатель представляет в уполномоченный орган и уполномоченный орган по исполнению бюджета отчет об использовании субсидий на услуги по подаче воды в области аквакультуры по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, за соответствующий финансовый год не позднее 31 декабря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z124" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z125" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в порядке, установленном статьей 91 Административно-процессуального процедурного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z126" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z130" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z134" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 32 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4868,68 +7150,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5564,70 +7846,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="124"/>
+          <w:bookmarkStart w:name="z141" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о предоставлении субсидии, либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма представления результата оказания государственной услуги – электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5810,70 +8092,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="125"/>
+          <w:bookmarkStart w:name="z142" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5971,90 +8253,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="126"/>
+          <w:bookmarkStart w:name="z144" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Заявление на получение субсидий на услуги по подаче воды по форме согласно приложению 2 к Правилам субсидирования стоимости услуг по подаче воды в области аквакультуры (далее – Правила), утверждаемым уполномоченным органом в области аквакультуры в соответствии с подпунктом 1) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах". </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6152,70 +8434,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="127"/>
+          <w:bookmarkStart w:name="z146" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6313,91 +8595,177 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="128"/>
+          <w:bookmarkStart w:name="z148" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, и единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр справочных служб по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6476,68 +8844,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимости услуг по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение субсидий на услуги по подаче воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6590,304 +8958,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма, предназначенная для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: заявление на получение субсидий на услуги по подаче воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА030000</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z157" w:id="135"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: соответствующий год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z158" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: субъект аквакультуры или субъект, обеспечивающий развитие аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z159" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: с 1 мая по 30 ноября (включительно) соответствующего года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="138"/>
+          <w:bookmarkStart w:name="z160" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="139"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkStart w:name="z161" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -6912,90 +9280,90 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z163" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7845,70 +10213,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Идентификационный и (или) правоустанавливающий документ на земельный участок, принадлежащий на правах землепользования или частной собственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8626,70 +10994,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3. Сведения об источнике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9050,70 +11418,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="144"/>
+          <w:bookmarkStart w:name="z166" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование прибора учета либо измерительного прибора и установки,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9260,70 +11628,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:bookmarkStart w:name="z168" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4. Объем потребления воды по видам хозяйственной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9908,70 +12276,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:bookmarkStart w:name="z169" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 5. Сведения о текущем счете водопользователя в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10603,170 +12971,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации, даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку, хранение, выгрузку и использование персональных данных, а также на передачу данных по оказанной государственной услуге в уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z171" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры в _____ часов "___" ____ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z172" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z173" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о принятии заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z174" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принято в __ часов "__" _________ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные из ЭЦП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10883,64 +13251,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z176" w:id="153"/>
+      <w:bookmarkStart w:name="z176" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11330,804 +13698,904 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидий на услуги по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для  сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (индекс: форма № АКВА030000, периодичность: единовременно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z182" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z183" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z184" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z186" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В строке 1 Таблицы 1 указывается наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры (наименование, фамилия, имя, отчество (при его наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z187" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В строке 2 Таблицы 1 указываются адрес заявителя (индекс, город, район, область, улица, дом, телефон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z188" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В строке 3 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z189" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В строке 4 Таблицы 1 указываются реквизиты заявителя: (для физических лиц (индивидуального предпринимателя) – ИИН, для юридических лиц – БИН, фамилия, имя, отчество (при его наличии) и ИИН первого руководителя).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z190" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В строке 5 Таблицы 1 указываются сведения о начале деятельности в качестве индивидуального предпринимателя для физического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z191" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В строке 6 Таблицы 1 указывается категория субъекта предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z192" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В строке 7 Таблицы 1 указывается четырехзначный код класса, согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В строке 8 Таблицы 1 указываются контактные телефоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z194" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 1 Таблицы 2 заполняется нумерация в порядке очередности строк.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z195" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 2 Таблицы 2 указывается кадастровый номер земельного участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z196" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 3 Таблицы 2 указывается площадь земельного участка всего (в гектарах).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z179" w:id="155"/>
+    <w:bookmarkStart w:name="z197" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 4 Таблицы 2 указывается площадь земельного участка (в гектарах) занятого под аквакультуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z198" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 5 Таблицы 2 указывается целевое назначение водоема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z199" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 6 Таблицы 2 указывается наименование собственника земельного участка или землепользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z200" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В строке 1 Таблицы 3 указывается наименование источника (река, родник, оросительная система, распределитель, водовыдел).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z201" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В строке 2 Таблицы 3 указывается тариф водопользователя (в тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z202" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В строке 3 Таблицы 3 указывается копия договора с водопользователем о представлении услуг по подаче воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z203" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В строке 4 Таблицы 3 наименование прибора учета либо измерительного прибора и установки, внесенного в реестр государственной системы обеспечения единства измерений, номер и дата акта ввода водосберегающих технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z204" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В строке 5 Таблицы 3 первичные платежные документы на полученную воду (номер платежного документа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z205" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В графе 1 Таблицы 4 указывается вид хозяйственной деятельности в области аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z206" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 2 Таблицы 4 указывается площадь, занятая под рыбоводные пруды (в гектарах) и (или) бассейны (в квадратных метрах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z207" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В графе 3 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного пруда (в метрах кубических).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z208" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В графе 4 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного бассейна (в метрах кубических).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z209" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В графе 5 Таблицы 4 указывается объем водопотребления (в метрах кубических).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z210" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В строке 1 Таблицы 5 указывается наименование банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z211" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В строке 2 Таблицы 5 указываются реквизиты банковского счета в банке второго уровня для получения субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z212" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В строке 3 Таблицы 5 указывается банковский идентификационный код.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z213" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В строке 4 Таблицы 5 указывается корреспондирующий счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z214" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В строке 5 Таблицы 5 указывается бизнес индентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z215" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В строке 6 Таблицы 5 указывается код бенефициара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...724 lines deleted...]
-    <w:bookmarkEnd w:id="191"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12271,142 +14739,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="192"/>
+    <w:bookmarkStart w:name="z218" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о предоставлении субсидии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z219" w:id="193"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z219" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование субъекта аквакультуры/субъекта,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     обеспечивающего развитие аквакультуры)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z220" w:id="194"/>
+      <w:bookmarkStart w:name="z220" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По Вашему заявлению №________ от "__" _______ 20__ года уведомляем о</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечислении на расчетный счет водопользователя № __________ суммы субсидий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12597,157 +15065,271 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z224" w:id="196"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование субъекта аквакультуры/субъекта,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               обеспечивающего развитие аквакультуры)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z225" w:id="197"/>
+      <w:bookmarkStart w:name="z225" w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По Вашему заявлению №__________ от "__" _________ 20___ года в предоставлении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субсидий отказано по причине: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12893,80 +15475,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="198"/>
+    <w:bookmarkStart w:name="z228" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об уровне выполнения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>услугополучателем встречных обязательств в ____ году</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13944,282 +16526,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сбора административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на безвозмездной основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:bookmarkStart w:name="z230" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в уполномоченный орган в области аквакультуры и уполномоченный орган по исполнению бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z231" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z232" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z233" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z234" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № 7-аква</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z235" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z236" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z237" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z238" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 31 декабря отчетного года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="208"/>
+          <w:bookmarkStart w:name="z239" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14235,59 +16817,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="209"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkStart w:name="z241" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -14312,70 +16894,70 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="210"/>
+    <w:bookmarkStart w:name="z242" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -14596,126 +17178,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование вида хозяйственной деятельности (прудовая хозяйственная деятельность, индустриальная хозяйственная деятельность, воспроизводственная хозяйственная деятельность, деятельность, связанная с производством кормов для объектов аквакультуры, селекционная и племенная работа в области рыбоводства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="211"/>
+          <w:bookmarkStart w:name="z243" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и объем бассейнов с установками замкнутого водоснабжения (кубический метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="212"/>
+          <w:bookmarkStart w:name="z244" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и площадь рыбоводных прудов и (или) рыбоводных бассейнов (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18260,70 +20842,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="213"/>
+    <w:bookmarkStart w:name="z245" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18395,182 +20977,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер субсидий (тенге на кубический метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="214"/>
+          <w:bookmarkStart w:name="z246" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма выплаченных субсидий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге (10*11))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="215"/>
+          <w:bookmarkStart w:name="z247" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, утвержденная областным маслихатом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="216"/>
+          <w:bookmarkStart w:name="z248" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге (13-12))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19972,224 +22554,224 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="217"/>
+    <w:bookmarkStart w:name="z249" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z250" w:id="218"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z250" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z251" w:id="219"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z251" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z252" w:id="220"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z252" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z253" w:id="221"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z253" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z254" w:id="222"/>
+      <w:bookmarkStart w:name="z254" w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="223"/>
+    <w:bookmarkStart w:name="z255" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" указано в приложении к форме предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20307,518 +22889,518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидий на услуги по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="224"/>
+    <w:bookmarkStart w:name="z257" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора  административных данных на безвозмездной основе "Отчет об  использовании субсидий на услуги по подаче воды в области аквакультуры" (индекс: форма № 7-аква, периодичность: ежегодно)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z258" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z259" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z260" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется местными исполнительными органами областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z261" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z262" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется местными исполнительными органами областей, городов республиканского значения и столицы в уполномоченный орган в области аквакультуры и уполномоченный орган по исполнению бюджета ежегодно не позднее 31 декабря отчетного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z263" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z264" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z265" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 Формы указывается наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z266" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 Формы указывается индивидуальный идентификационный номер/бизнес-идентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z267" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 Формы указывается категория cубъекта предпринимательства (крупные, средние, малые).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z268" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 Формы указывается форма хозяйствующих субъектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z269" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 Формы указывается наименование вида хозяйственной деятельности (прудовая хозяйственная деятельность, индустриальная хозяйственная деятельность, воспроизводственная хозяйственная деятельность, деятельность, связанная с производством кормов для объектов аквакультуры, селекционная и племенная работа в области рыбоводства).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z270" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 Формы указывается количество и объем бассейнов с установками замкнутого водообеспечения (в кубических метрах), количество и площадь рыбоводных прудов и (или) рыбоводных бассейнов (в гектарах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z271" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 Формы указывается лимит подачи воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z272" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 Формы указывается способ подачи воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z273" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 Формы указывается объем воды, оплаченный тысяч (в кубических метрах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z274" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 Формы указываются размеры субсидий (в тенге на кубический метр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z275" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 12 Формы указывается сумма выплаченных субсидий (в тысячах тенге).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z258" w:id="225"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z276" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 13 Формы указывается сумма, утвержденная областным маслихатом (в тысячах тенге).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z259" w:id="226"/>
-[...15 lines deleted...]
-      1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" (далее – Форма).</w:t>
+    <w:bookmarkStart w:name="z277" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 14 Формы указывается отклонение (в тысячах тенге). Отклонением является разница между суммой, утвержденной областным маслихатом и выплаченными субсидиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z260" w:id="227"/>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21144,31 +23726,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>