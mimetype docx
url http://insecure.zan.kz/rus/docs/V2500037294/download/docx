--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4185950" w14:textId="4185950">
+    <w:p w14:paraId="65c34ac" w14:textId="65c34ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -288,51 +288,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в  редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -705,50 +705,388 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство искусственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>интеллекта и цифрового развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюро национальной статистики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентства по стратегическому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство водных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресурсов и ирригации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z24" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -768,737 +1106,64 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...106 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...563 lines deleted...]
-              </w:rPr>
               <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1699,1667 +1364,1793 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объект цифровизации – государственная цифровая система субсидирования агропромышленного комплекса (далее – ГЦСС АПК), представляющая организационно-упорядоченную совокупность цифровых технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов субсидирования, предоставляющая возможность регистрации заявления получение субсидий, а также ее обработки посредством автоматической проверки заявления на соответствие условиям субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и в пределах своей компетенции – местных бюджетов, внебюджетных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицевой счет – совокупность записей, содержащихся в электронном реестре заявок на субсидирование, позволяющих идентифицировать зарегистрированное лицо с целью регистрации предложений и заявок на субсидирование и учета операций по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) переводное заявление (далее – заявление) – электронное заявление на получение субсидий за поставленную водопользователем услугополучателям воду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) услуги по подаче воды – подача воды в части услуг по подаче воды по каналам, подаче воды для орошения и регулированию поверхностного стока при помощи подпорных гидротехнических сооружений водопользователем водопотребителю в области аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электронный реестр заявок на субсидирование (далее – реестр) – совокупность сведений о заявлении на субсидирование, поданных услугополучателями, о финансовых институтах, и иных сведений, отраженных в государственной цифровой системе субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) водопользователь – физическое или юридическое лицо, которое в порядке, установленном законодательством Республики Казахстан, обладает правом водопользования и реализует его;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) водопотребитель – физическое или юридическое лицо, пользующееся услугами водохозяйственных организаций по подаче воды или водопользователей либо потребляющее воду из водных объектов в порядке общего водопользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) субсидирование – финансирование конкретных получателей субсидии на безвозмездной и невозвратной основе, осуществляемое за счет бюджетных средств; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) веб-портал государственной цифровой системы субсидирования (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий доступ к государственной цифровой системе субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) регистратор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное центральным уполномоченным органом по исполнению бюджета, обеспечивающее техническое сопровождение мониторинга использования мер государственной поддержки частного предпринимательства и их получателей с использованием системы первого уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) регистраторская система (далее – система первого уровня) – система мониторинга мер государственной поддержки частного предпринимательства и их получателей, интегрированная с ГЦСС, содержащая эталонный электронный реестр заявок заявителей, где посредством окончательного постформатно-логического контроля принимается решение о соответствии заявителя базовым критериям и оплате ему денег из бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) веб-портал "цифрового правительства" (далее – портал цифрового правительства) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>      Сноска. Пункт 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 №224 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Субсидирование стоимости услуг по подаче воды в области аквакультуры осуществляется за счет и в пределах средств, предусмотренных в местном бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Пункт 2 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 №224 (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-1 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...55 lines deleted...]
-      2) лицевой счет – совокупность записей, содержащихся в электронном реестре заявок на субсидирование, позволяющих идентифицировать зарегистрированное лицо с целью регистрации предложений и заявок на субсидирование и учета операций по ним;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Субсидирование осуществляется в рамках двухуровневой системы государственной поддержки, включающей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      3) переводное заявление (далее – заявление) – электронное заявление на получение субсидий за поставленную водопользователем услугополучателям воду;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) первый уровень – регистраторская система, интегрированная с системами второго уровня, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемым уполномоченным органом по исполнению бюджета в рамках правил проведения мониторинга использования мер государственной поддержки частного предпринимательства и их получателей согласно правилам проведения мониторинга проектов, реализуемых в рамках мер государственной поддержки частного предпринимательства, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 2 февраля 2026 года № 8 "Об утверждении Правил проведения мониторинга проекта, реализуемых в рамках мер государственной поддержки частного предпринимательства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов 37936);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      4) услуги по подаче воды – подача воды в части услуг по подаче воды по каналам, подаче воды для орошения и регулированию поверхностного стока при помощи подпорных гидротехнических сооружений водопользователем водопотребителю в области аквакультуры;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второй уровень – отраслевые государственные или негосударственные цифровые системы, посредством которых осуществляется прием заявок от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявок на первый уровень.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      5) электронный реестр заявок на субсидирование (далее – реестр) – совокупность сведений о заявлении на субсидирование, поданных услугополучателями, о финансовых институтах, и иных сведений, отраженных в государственной информационной системе субсидирования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-2 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субсидии предоставляются физическим и (или) юридическим лицам, осуществляющим деятельность, связанную с разведением, содержанием и (или) выращиванием объектов аквакультуры, а также физическим и (или) юридическим лицам, обеспечивающим развитие аквакультуры (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      6) веб-портал государственной информационной системы субсидирования (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий доступ к государственной информационной системе субсидирования;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидии не предоставляются субъектам аквакультуры и субъектам, обеспечивающим развитие аквакультуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      7) субсидирование – финансирование конкретных получателей субсидии на безвозмездной и невозвратной основе, осуществляемое за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) допустившим неисполнение встречных обязательств и не возвратившим деньги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      8) водопользователь – физическое или юридическое лицо, которое в порядке, установленном законодательством Республики Казахстан, обладает правом водопользования и реализует его;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководители, учредители (акционеры) которых ранее являлись руководителями, учредителями (акционерами) субъектов аквакультуры, субъектов, обеспечивающих развитие аквакультуры, ранее допустившими неисполнение встречных обязательств и не возвратившими деньги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      9) водопотребитель – физическое или юридическое лицо, пользующееся услугами водохозяйственных организаций по подаче воды или водопользователей либо потребляющее воду из водных объектов в порядке общего водопользования;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положения части первой настоящего пункта не применяются в случае, если субъект аквакультуры, субъект, обеспечивающий развитие аквакультуры, в порядке, предусмотренном законодательством Республики Казахстан, докажет, что надлежащее исполнение встречных обязательств оказалось невозможным вследствие непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
-[...387 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субсидированию подлежит стоимость услуг по подаче воды в области аквакультуры водопользователям, в части услуг по подаче воды по каналам, подаче воды для орошения и регулированию поверхностного стока при помощи подпорных гидротехнических сооружений, водопотребителям в области аквакультуры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 4 апреля 2025 года № 54-НҚ "Об утверждении перечня регулируемых услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35951).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная услуга оказывается местными исполнительными органами областей, городов республиканского значения и столицы (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры" (далее - Перечень) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Объемы поставленной воды услугополучателям определяются в точке выдела по показаниям приборов учета либо измерительных приборов и установок водопользователя, внесенных в реестр государственной системы обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Размер выделяемых субсидий на 1 (один) кубический метр (далее – м3) поданной воды устанавливается дифференцированно в процентном соотношении от тарифов, согласно порядку формирования тарифа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О естественных монополиях" (далее – Закон о естественных монополиях), для услугополучателей уполномоченным органом в области использования и охраны водного фонда, водоснабжения, водоотведения согласно размерам субсидий на 1 (один) м3 поданной воды, указанным в пункте 12 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При субсидировании, в рамках Правил, услугополучатели оплачивают водопользователю разницу между действующим тарифом и субсидируемой частью тарифа, а оставшаяся часть выплачивается водопользователю в виде субсидий. При этом, все условия оплаты субсидий прописываются в договоре между водопользователем и услугополучателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Услугодатель предоставляет на одобрение в ведомство уполномоченного органа в области аквакультуры (далее - ведомство) объемы бюджетных средств на субсидирование стоимости услуг по подаче воды в области аквакультуры, сопроводительным письмом за подписью акима области, города республиканского значения, столицы, а в случае его отсутствия – за подписью лица, исполняющего его обязанности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 2 (двух) рабочих дней со дня поступления документов рассматривает представленные объемы бюджетных средств и принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об одобрении представленных объемов бюджетных средств на субсидирование стоимости услуг по подаче воды в области аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о направлении на доработку представленных объемов бюджетных средств на субсидирование стоимости услуг по подаче воды в области аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ведомство направляет письмом одобренные объемы бюджетных средств на субсидирование стоимости услуг по подаче воды в области аквакультуры. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направление на доработку допускается при наличии следующих оснований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) несоответствия параметрам, целевым индикаторам и мероприятиям, предусмотренным Программой развития рыбного хозяйства на 2021-2030 годы, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 апреля 2021 года № 208 "О вопросах развития рыбного хозяйства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представления документов, содержащих недостоверные сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о направлении на доработку оформляется письмом с изложением причин, подлежащих устранению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      При субсидировании, в рамках Правил, услугополучатели оплачивают водопользователю разницу между действующим тарифом и субсидируемой частью тарифа, а оставшаяся часть выплачивается водопользователю в виде субсидий. При этом, все условия оплаты субсидий прописываются в договоре между водопользователем и услугополучателями.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок доработки объемов субсидий составляет 3 (три) рабочих дня со дня получения решения о направлении на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Услугодатель ежегодно в срок до 1 февраля размещает на веб-портале тарифы на подачу воды, утвержденные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о естественных монополиях для услугополучателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугодатель в течение 3 (трех) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию стоимости услуг по подаче воды в области аквакультуры (далее – План финансирования) размещает его на веб-портале.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная счет-фактура запрашивается из цифровой системы по приему и обработке электронных счетов-фактур (далее – ЦС ЭСФ) в режиме "запрос-ответ" с подтверждением контрагента в ЦС ЭСФ до подачи заявления в ГЦСС АПК (запрошенная электронная счет-фактура автоматически блокируется в ЦС ЭСФ при подтверждении использования электронной счет-фактуры для получения субсидий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неполучения водопользователем субсидий (при неиспользовании электронной счета-фактуры для получения мер государственной поддержки), по обращению водопользователя местным исполнительным органом (услугодателем) посредством ГЦСС АПК в течение 5 (пяти) рабочих дней осуществляется разблокировка электронных счетов-фактур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования стоимости услуг по подаче воды в области аквакультуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Условия получения субсидии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субсидии выплачиваются при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) подачи услугополучателями посредством портала цифрового правительства заявления на получение субсидий на услуги по подаче воды по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрации заявления в ГЦСС АПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличии лицевого счета в ГЦСС АПК у услугополучателей и водопользователей, данные которого подтверждены в результате цифрового взаимодействия ГЦСС АПК с государственными базами данных "Юридические лица" или "Физические лица".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие лицевого счета на веб-портале дает возможность услугополучателям самостоятельно осуществить регистрацию заявления в ГЦСС АПК. В этом случае подача заявления не требуется, и она считается поданной с момента такой регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подтверждении затрат на приобретение услуг по подаче воды в результате цифрового взаимодействия ГЦСС АПК и ЦС ЭСФ (наличие соответствующей электронной счет-фактуры водопользователя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате цифрового взаимодействия ГЦСС АПК с цифровой системой единого государственного кадастра недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при проектной мощности по выращиванию объектов аквакультуры от 25 тонн в год (для субъектов аквакультуры).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Прием заявлений на субсидирование осуществляется услугодателем по месту нахождения земельного участка услугополучателя в период с 1 мая по 30 ноября (включительно) соответствующего года через ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования стоимости услуг по подаче воды в области аквакультуры</w:t>
-[...241 lines deleted...]
-      4) подтверждении затрат на приобретение услуг по подаче воды в результате информационного взаимодействия ГИСС АПК и ИС ЭСФ (наличие соответствующей электронной счет-фактуры водопользователя);</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Порядок расчета субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
-[...15 lines deleted...]
-      5) наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГИСС АПК с информационной системой единого государственного кадастра недвижимости;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Размер субсидии рассчитывается на 1 (один) м3 поданной воды водопользователем водопотребителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
-[...15 lines deleted...]
-      6) при проектной мощности по выращиванию объектов аквакультуры от 25 тонн в год (для субъектов аквакультуры).</w:t>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер субсидии на 1 (один) м3 воды, поданной водопользователем водопотребителю, устанавливается дифференцированно в процентном (далее – %) отношении от тарифов без налога на добавленную стоимость (далее – НДС), независимо от способа подачи воды и составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...170 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3875,3031 +3666,2662 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Размер субсидии на 1 (один) м3 поданной воды рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S = T*на %, в соответствии с утвержденными размерами тарифов,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – размер субсидии в тенге на м3 поданной воды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
-[...15 lines deleted...]
-      S = T*на %, в соответствии с утвержденными размерами тарифов,</w:t>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T – утвержденный тариф (без НДС) тенге на м3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок выплаты субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
-[...15 lines deleted...]
-      S – размер субсидии в тенге на м3 поданной воды;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель не позднее 1 марта соответствующего года размещает объявление в средствах массовой информации, на интернет-ресурсе услугодателя о периоде приема ежемесячных заявок на получение субсидий на услуги по подаче воды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
-[...15 lines deleted...]
-      T – утвержденный тариф (без НДС) тенге на м3.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Для доступа к данным реестра через веб-портал услугополучатели и водопользователи используют ЭЦП для самостоятельной регистрации в ГЦСС АПК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель ежегодно направляет в уполномоченный орган в области аквакультуры (далее – уполномоченный орган) актуализированные списки своих работников, обладающих ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      14. Услугодатель не позднее 1 марта соответствующего года размещает объявление в средствах массовой информации, на интернет-ресурсе услугодателя о периоде приема ежемесячных заявок на получение субсидий на услуги по подаче воды.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для регистрации в "личном кабинете" услугополучателями и водопользователями указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для физических лиц, зарегистрированных в качестве индивидуальных предпринимателей – индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для юридических лиц – бизнес-идентификационного номера (далее – БИН), полное наименование, фамилия, имя и отчество (при его наличии) и ИИН первого руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные (почтовый адрес, телефон, электронный адрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реквизиты банковского счета в банке второго уровня водопользователя для получения субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении вышеуказанных данных услугополучатели или водопользователи в течение 2 (двух) рабочих дней изменяют данные в "личном кабинете".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Формирование и регистрация заявления услугополучателя производятся в "личном кабинете" ГЦСС АПК в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формируется заявление с внесением в нее сведений, необходимых для проверки ГЦСС АПК согласно требованиям пункта 10 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявление регистрируется в ГЦСС АПК путем ее подписания ЭЦП услугополучателя и становится доступной в личном кабинете услугодателя. На электронный адрес услугодателя, указанный на веб-портале, направляется электронное извещение о поступлении на рассмотрение заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления услугополучателем неполного пакета документов согласно пункту 10 Перечня к Правилам, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней с момента регистрации заявления услугополучателя на веб-портале подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего извещения, сформированного веб-порталом. Данное извещение становится доступным в "личном кабинете" услугополучателя и водопользователя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявления рассматриваются по очередности согласно дате и времени поступления заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процесс оказания государственной услуги приостанавливается по хадатайству услугополучателя по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реорганизации, ликвидации юридического лица, если права услугополучателя на получения результата государственной услуги допускает правоприемство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) невозможности оказания государственной услуги до разрешения вопросов, рассматриваемых в судебном порядке либо до вступления в силу судебного акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) действия непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуг. Под действием непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуги, понимается введение чрезвычайного положения, угроза или возникновение чрезвычайной ситуации природного или техногенного характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, предусмотренном подпунктом 3) части третей настоящего пункта, по ходатайству услугодателя процесс оказания государственной услуги приостанавливается до устранения обстоятельств, послуживших основанием для его введения, и ликвидации последствий чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок оказания государственной услуги возобновляется после устранения обстоятельств, послуживших основанием для введения чрезвычайного положения, угрозы или возникновения чрезвычайной ситуации природного или техногенного характера, и ликвидации последствий чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Услугодатель запрашивает информацию путем передачи данных с ГЦСС в формате "запрос-ответ" в систему первого уровня, в которой проводится автоматическая проверка соответствия услугополучателя базовым требованиям, указанным в подпункте 1) пункта 2-2 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z285" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Система первого уровня возвращает ответ в виде данных, указанных в подпункте 2) пункта 2-2 Правил, за последний финансовый год до дня подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z286" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается соответствующим базовым требованиям при обеспечении увеличения объема налоговых отчислений и фонда оплаты труда за последний финансовый год до дня подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель считается несоответствующим базовым требованиям при снижении объема налоговых отчислений и фонда оплаты труда за последний финансовый год до дня подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с приказом и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. При отсутствии оснований для отказа в оказании государственной услуги, ответственный сотрудник услугодателя в течение 5 (пяти) рабочих дней после подтверждения услугодателем формирует на веб-портале ГЦСС АПК счета к оплате на выплату субсидии, загружаемые в цифровую систему "Казначейство-Клиент", и направляет извещение о предоставлении субсидии по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам в форме электронного документа в "личный кабинет" услугополучателя и водопользователя в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...789 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится услугодателем не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При наличии оснований для отказа в оказании государственной услуги, услугодатель извещает услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Извещение о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится услугодателем не позднее 2 (двух) рабочих дней со дня направления извещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      По результатам рассмотрения документов, представленных услугополучателем на заслушивание, услугодатель оформляет уведомление о предоставлении субсидии по форме согласно </w:t>
+      По результатам рассмотрения документов, представленных услугополучателем на заслушивание, услугодатель оформляет извещение о предоставлении субсидии по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам, и обеспечивает его направление в "личный кабинет" услугополучателя и водопользователя в ГИСС АПК.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+        <w:t xml:space="preserve"> к Правилам, и обеспечивает его направление в "личный кабинет" услугополучателя и водопользователя в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган в течение 3 (трех) рабочих дней с даты утверждения или изменения Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае наступления обстоятельств непреодолимой силы, услугополучатель в течение 20 (двадцати) рабочих дней с момента их наступления извещает услугодателя о таких обстоятельствах. Услугополучатель размещает в ГЦСС АПК документ уполномоченных государственных органов, подтверждающий факт наступления обстоятельств непреодолимой силы (справку о погодных условиях, выданную республиканским государственным предприятием на праве хозяйственного ведения "Казгидромет" Министерства экологии и природных ресурсов Республики Казахстан, и (или) решение местного исполнительного органа об истощенности водного объекта, и (или) решение местного исполнительного органа об установлении карантина или ограничительных мероприятий, и (или) акт экспертизы (протокол испытаний) о выявлении болезни рыб, выданный уполномоченным органом в области ветеринарии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия документов, подтверждающих наступление обстоятельств непреодолимой силы в течение двух (2) предыдущих лет подряд, встречные обязательства услугополучателя считаются неисполненными, и субсидии подлежат возврату в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае неисполнения встречных обязательств субъектами аквакультуры, субъектами, обеспечивающими развитие аквакультуры, полученные ими в рамках субсидирования аквакультуры деньги подлежат возврату с учетом достигнутого уровня исполнения встречных обязательств и базовой ставки Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты аквакультуры, субъекты, обеспечивающие развитие аквакультуры, в случае прекращения ими деятельности в течение пяти лет со дня субсидирования обязаны возвратить полностью либо частично деньги, полученные в рамках субсидирования аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет достигнутого уровня исполнения встречных обязательств производится по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А = Б х (1 – (В/60)),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – сумма возврата субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б – сумма выданных субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – количество отработанных месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Услугодатель проводит мониторинг достижения встречных обязательств в области аквакультуры посредством ГЦСС АПК. Мониторинг осуществляется не более 2 (два) раза в год в течение 5 (пяти) лет со дня предоставления субсидий на предмет действия и (или) бездействия объекта субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      21. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в единый контакт-центр в течение 3 рабочих дней со дня регистраций соответствующего нормативного правового акта в органах юстиций.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для исполнения условий мониторинга, услугодатель запрашивает у услугополучателя необходимую информацию в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о запросе услугодателем перечня запрашиваемой информации направляется в "личный кабинет" и на адрес электронной почты, указанный услугополучателем при регистрации в ГЦСС АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель в течение 15 (пятнадцати) рабочих дней представляет запрашиваемую информацию путем ее размещения в ГЦСС АПК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Информация об уровне выполнения субъектом аквакультуры (услугополучателем) встречных обязательств заполняется местным исполнительным органом (услугодателем) в личном кабинете в ГЦСС АПК в срок с 20 января и до конца текущего года, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№224 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Процент выполнения встречных обязательств определяется в ГЦСС АПК как отношение фактически исполненных показателей к плановым показателям, предусмотренным встречными обязательствами, выраженное в процентах, по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...494 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6146800" cy="800100"/>
+            <wp:extent cx="6184900" cy="1016000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6146800" cy="800100"/>
+                      <a:ext cx="6184900" cy="1016000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="88"/>
-[...55 lines deleted...]
-      2) плановое обязательство формируется при подаче заявления услугополучателем в ГИСС АПК на получение субсидий;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фактическое исполнение определяется на основании данных, представленных услугополучателем и подтвержденных документами, а также сведениями, содержащимися в ГЦСС АПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) плановое обязательство формируется при подаче заявления услугополучателем в ГЦСС АПК на получение субсидий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z119" w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) показатель 100 процентов означает полное исполнение встречных обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) показатель менее 100 процентов – частичное исполнение;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) показатель 0 процентов – неисполнение встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет процента выполнения осуществляется услугодателем автоматически посредством ГЦСС АПК на основании данных, представленных услугополучателем, и информации, содержащейся в системе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z121" w:id="93"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Услугодатель представляет в уполномоченный орган и уполномоченный орган по исполнению бюджета отчет об использовании субсидий на услуги по подаче воды в области аквакультуры по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, за соответствующий финансовый год не позднее 31 декабря.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в порядке, установленном статьей 91 Административно-процессуального процедурного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z124" w:id="96"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z125" w:id="97"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="100"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z130" w:id="101"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="102"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Если иное не предусмотрено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных и социально ответственных услугах, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z134" w:id="104"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      32. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
-[...105 lines deleted...]
-        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6951,267 +6373,161 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимости услуг по подаче</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="105"/>
+    <w:bookmarkStart w:name="z140" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Субсидирование стоимости услуг по подаче воды в области аквакультуры"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Субсидирование стоимости услуг по подаче воды в области аквакультуры"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7373,87 +6689,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Государственная услуга оказывается местными исполнительными органами областей, городов Астаны, Алматы и Шымкента (далее – услугодатель).</w:t>
+              <w:t xml:space="preserve">
+Отсутствует </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7486,87 +6802,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результатов оказания государственной услуги осуществляются через объект информатизации – государственную информационную систему субсидирования агропромышленного комплекса (далее – ГИСС АПК), веб-портал электронного правительства.</w:t>
+Государственная услуга оказывается местными исполнительными органами областей, городов Астаны, Алматы и Шымкента (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7599,87 +6915,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 (семь) рабочих дней</w:t>
+Прием заявлений физических и юридических лиц (далее – услугополучатель) и выдача результатов оказания государственной услуги осуществляются через цифровые объекты – государственную цифровую систему субсидирования агропромышленного комплекса (далее – ГЦСС АПК), веб-портал "цифрового правительства" (далее - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7712,87 +7028,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+7 (семь) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7825,107 +7141,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о предоставлении субсидии, либо мотивированный отказ в оказании государственной услуги.</w:t>
-[...18 lines deleted...]
-Форма представления результата оказания государственной услуги – электронная.</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7958,87 +7254,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Извещение о предоставлении субсидии, либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8071,135 +7367,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
-[...46 lines deleted...]
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе соответствующего услугодателя.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8232,155 +7480,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="108"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkStart w:name="z141" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) в качестве юридического лица, о наличии лицевого счета в ГИСС АПК у услугополучателей и водопользователей, также о наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, услугодатель получает из государственных информационных систем через "шлюз" электронного правительства. </w:t>
+              <w:t>2) услугодатель – с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная копия рыбоводно -биологического обоснования в области аквакультуры согласованного с территориальным подразделением ведомством уполномоченного органа в области аквакультуры.</w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе соответствующего услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8413,135 +7641,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="109"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkStart w:name="z143" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заявление на получение субсидий на услуги по подаче воды по форме согласно приложению 2 к Правилам субсидирования стоимости услуг по подаче воды в области аквакультуры (далее – Правила). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+              <w:t xml:space="preserve">Справка о государственной регистрации (перерегистрации) в качестве юридического лица, сведения о документах, удостоверяющих личность, о наличии лицевого счета в ГЦСС АПК у услугополучателей и водопользователей, также о наличии у услугополучателей земельных участков на праве землепользования и (или) частной собственности соответствующей площади, услугодатель получает из государственных цифровых систем через "шлюз" цифрового правительства. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Электронная копия рыбоводно -биологического обоснования в области аквакультуры согласованного с территориальным подразделением ведомства уполномоченного органа в области аквакультуры.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8574,198 +7802,273 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z145" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
  Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="110"/>
+          <w:bookmarkStart w:name="z147" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, и единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр справочных служб по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8843,69 +8146,172 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимости услуг по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="111"/>
+    <w:bookmarkStart w:name="z150" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на получение субсидий на услуги по подаче воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8939,323 +8345,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма, предназначенная для</w:t>
+              <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных данных</w:t>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z154" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z155" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: заявление на получение субсидий на услуги по подаче воды</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z153" w:id="113"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+    <w:bookmarkStart w:name="z156" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА030000</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
-[...15 lines deleted...]
-      Наименование административной формы: заявление на получение субсидий на услуги по подаче воды</w:t>
+    <w:bookmarkStart w:name="z157" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z155" w:id="115"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА030000</w:t>
+    <w:bookmarkStart w:name="z158" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: соответствующий год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z156" w:id="116"/>
-[...15 lines deleted...]
-      Периодичность: единовременно</w:t>
+    <w:bookmarkStart w:name="z159" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: субъект аквакультуры или субъект, обеспечивающий развитие аквакультуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z157" w:id="117"/>
-[...15 lines deleted...]
-      Отчетный период: соответствующий год</w:t>
+    <w:bookmarkStart w:name="z160" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: с 1 мая по 30 ноября (включительно) соответствующего года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z158" w:id="118"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...8 lines deleted...]
-          <w:bookmarkStart w:name="z160" w:id="120"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-идентификационный</w:t>
-[...18 lines deleted...]
-номер</w:t>
+Бизнес-идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...16 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -9270,100 +8685,93 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="122"/>
+    <w:bookmarkStart w:name="z161" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z162" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9521,51 +8929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Адрес заявителя (индекс, город, район, область, улица, дом, телефон) </w:t>
+Адрес заявителя (город, район, область) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9630,51 +9038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии) руководителя</w:t>
+Фамилия, имя, отчество (при его наличии) для физического лица и руководителя для юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9739,51 +9147,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реквизиты заявителя (для физических лиц (индивидуального предпринимателя) – индивидуальный идентификационный номер (далее – ИИН), для юридических лиц – бизнес-идентификационный номер (далее – БИН), фамилия, имя, отчество (при его наличии) и индивидуальный идентификационный номер первого руководителя)</w:t>
+Реквизиты заявителя (для физических лиц (индивидуального предпринимателя) – индивидуальный идентификационный номер (далее – ИИН), для юридических лиц – бизнес-идентификационный номер (далее – БИН), фамилия, имя, отчество (при его наличии) и индивидуальный идентификационный номер физического лица и первого руководителя юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9848,51 +9256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о начале деятельности в качестве индивидуального предпринимателя для физического лица</w:t>
+Уведомление о начале деятельности в качестве индивидуального предпринимателя или юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10066,51 +9474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Четырехзначный код класса, согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+Четырехзначный код класса, согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10213,70 +9621,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="124"/>
+    <w:bookmarkStart w:name="z163" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Идентификационный и (или) правоустанавливающий документ на земельный участок, принадлежащий на правах землепользования или частной собственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10994,70 +10402,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="125"/>
+    <w:bookmarkStart w:name="z164" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3. Сведения об источнике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11418,114 +10826,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование прибора учета либо измерительного прибора и установки,</w:t>
-[...46 lines deleted...]
-номер и дата акта ввода водосберегающих технологий</w:t>
+Наименование прибора учета либо измерительного прибора и установки, внесенного в реестр государственной системы обеспечения единства измерений номер и дата акта ввода водосберегающих технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11628,70 +10988,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="127"/>
+    <w:bookmarkStart w:name="z165" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4. Объем потребления воды по видам хозяйственной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11781,51 +11141,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем водопотребления, тысяч кубических метров (далее – м3)</w:t>
+Объем водопотребления, тысяч кубических метров (далее – м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11848,123 +11228,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимальная емкость рыбоводного пруда, м3</w:t>
+Максимальная емкость рыбоводного пруда, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Максимальная емкость рыбоводного бассейна, м3</w:t>
+Максимальная емкость рыбоводного бассейна, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объем водопотребления, м3</w:t>
+Объем водопотребления, м</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12276,70 +11686,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="128"/>
+    <w:bookmarkStart w:name="z166" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 5. Сведения о текущем счете водопользователя в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12971,170 +12381,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="129"/>
+    <w:bookmarkStart w:name="z167" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации, даю согласие на использование сведений, составляющих охраняемую законом тайну, на сбор, обработку, хранение, выгрузку и использование персональных данных, а также на передачу данных по оказанной государственной услуге в уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z171" w:id="130"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z168" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры в _____ часов "___" ____ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Данные из электронной цифровой подписи </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z170" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Извещение о принятии заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z171" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принято в _____ часов "____" _________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -13157,428 +12547,377 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование______________________</w:t>
-[...16 lines deleted...]
-              <w:t>___________________________________</w:t>
+              <w:t>Наименование___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адрес_______________________</w:t>
-[...16 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>Адрес_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z176" w:id="135"/>
-[...146 lines deleted...]
-        <w:t>Басшы немесе оның міндетін атқарушы адам</w:t>
+      <w:bookmarkStart w:name="z172" w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны/Телефон __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы/Адрес электронной почты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы/Исполнитель ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (бар болса) және тегі, қолы, телефоны/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы немесе оның міндетін атқарушы адам/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...101 lines deleted...]
-        <w:t>предпринимательства) ________________________________________________</w:t>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аты, әкесінің аты (бар болса) және тегі қолы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии) подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғаларды қоспағанда)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати (за исключением лиц, являющихся субъектами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">частного предпринимательства) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13640,962 +12979,862 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных на</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>безвозмездной основе</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Заявление на получение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидий на услуги по подаче</w:t>
+              <w:t>субсидий на услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>воды"</w:t>
+              <w:t>по подаче воды"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="136"/>
+    <w:bookmarkStart w:name="z174" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для  сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (индекс: форма № АКВА030000, периодичность: единовременно)</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (индекс: форма № АКВА030000, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z175" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z176" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z177" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z178" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается физическим лицом или руководителем юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z179" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z180" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z179" w:id="137"/>
+    <w:bookmarkStart w:name="z181" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z180" w:id="138"/>
-[...15 lines deleted...]
-      1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидий на услуги по подаче воды" (далее – Форма).</w:t>
+    <w:bookmarkStart w:name="z182" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В строке 1 Таблицы 1 указывается наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры (наименование, фамилия, имя, отчество (при его наличии)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z181" w:id="139"/>
-[...15 lines deleted...]
-      2. Форма заполняется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В строке 2 Таблицы 1 указываются адрес заявителя (город, район, область) согласно Национальному классификатору Республики Казахстан НК РК 11 "Классификатор административно-территориальных объектов", утвержденного приказом Председателя Комитета технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан от 16 января 2025 года № 2-НҚ "О некоторых вопросах стандартизации (далее - Классификатор административно-территориальных объектов).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z182" w:id="140"/>
-[...15 lines deleted...]
-      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В строке 3 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z183" w:id="141"/>
-[...15 lines deleted...]
-      4. Форма предоставляется субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В строке 4 Таблицы 1 указываются реквизиты заявителя: (для физических лиц (индивидуального предпринимателя) – ИИН, для юридических лиц – БИН, фамилия, имя, отчество (при его наличии) и ИИН первого руководителя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z184" w:id="142"/>
-[...15 lines deleted...]
-      5. Форма заполняется на казахском и русском языках.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В строке 5 Таблицы 1 указываются сведения о начале деятельности в качестве индивидуального предпринимателя или юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z185" w:id="143"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+    <w:bookmarkStart w:name="z187" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В строке 6 Таблицы 1 указывается категория субъекта предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z186" w:id="144"/>
-[...15 lines deleted...]
-      6. В строке 1 Таблицы 1 указывается наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры (наименование, фамилия, имя, отчество (при его наличии)).</w:t>
+    <w:bookmarkStart w:name="z188" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В строке 7 Таблицы 1 указывается четырехзначный код класса, согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности) и идентификационный код Национального каталога товаров согласно Классификатору административно-территориальных объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z187" w:id="145"/>
-[...15 lines deleted...]
-      7. В строке 2 Таблицы 1 указываются адрес заявителя (индекс, город, район, область, улица, дом, телефон).</w:t>
+    <w:bookmarkStart w:name="z189" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В строке 8 Таблицы 1 указываются контактные телефоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z188" w:id="146"/>
-[...15 lines deleted...]
-      8. В строке 3 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 1 Таблицы 2 заполняется нумерация в порядке очередности строк.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z189" w:id="147"/>
-[...15 lines deleted...]
-      9. В строке 4 Таблицы 1 указываются реквизиты заявителя: (для физических лиц (индивидуального предпринимателя) – ИИН, для юридических лиц – БИН, фамилия, имя, отчество (при его наличии) и ИИН первого руководителя).</w:t>
+    <w:bookmarkStart w:name="z191" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 2 Таблицы 2 указывается кадастровый номер земельного участка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z190" w:id="148"/>
-[...15 lines deleted...]
-      10. В строке 5 Таблицы 1 указываются сведения о начале деятельности в качестве индивидуального предпринимателя для физического лица.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 3 Таблицы 2 указывается площадь земельного участка всего (в гектарах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z191" w:id="149"/>
-[...15 lines deleted...]
-      11. В строке 6 Таблицы 1 указывается категория субъекта предпринимательства.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 4 Таблицы 2 указывается площадь земельного участка (в гектарах) занятого под аквакультуру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z192" w:id="150"/>
-[...15 lines deleted...]
-      12. В строке 7 Таблицы 1 указывается четырехзначный код класса, согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности).</w:t>
+    <w:bookmarkStart w:name="z194" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 5 Таблицы 2 указывается целевое назначение водоема.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z193" w:id="151"/>
-[...15 lines deleted...]
-      13. В строке 8 Таблицы 1 указываются контактные телефоны.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 6 Таблицы 2 указывается наименование собственника земельного участка или землепользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z194" w:id="152"/>
-[...15 lines deleted...]
-      14. В графе 1 Таблицы 2 заполняется нумерация в порядке очередности строк.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В строке 1 Таблицы 3 указывается наименование источника (река, родник, оросительная система, распределитель, водовыдел).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z195" w:id="153"/>
-[...15 lines deleted...]
-      15. В графе 2 Таблицы 2 указывается кадастровый номер земельного участка.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В строке 2 Таблицы 3 указывается тариф водопользователя (в тенге).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z196" w:id="154"/>
-[...15 lines deleted...]
-      16. В графе 3 Таблицы 2 указывается площадь земельного участка всего (в гектарах).</w:t>
+    <w:bookmarkStart w:name="z198" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В строке 3 Таблицы 3 указывается копия договора с водопользователем о представлении услуг по подаче воды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z197" w:id="155"/>
-[...15 lines deleted...]
-      17. В графе 4 Таблицы 2 указывается площадь земельного участка (в гектарах) занятого под аквакультуру.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В строке 4 Таблицы 3 наименование прибора учета либо измерительного прибора и установки, внесенного в реестр государственной системы обеспечения единства измерений, номер и дата акта ввода водосберегающих технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z198" w:id="156"/>
-[...15 lines deleted...]
-      18. В графе 5 Таблицы 2 указывается целевое назначение водоема.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В строке 5 Таблицы 3 первичные платежные документы на полученную воду (номер платежного документа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z199" w:id="157"/>
-[...15 lines deleted...]
-      19. В графе 6 Таблицы 2 указывается наименование собственника земельного участка или землепользователя.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В графе 1 Таблицы 4 указывается вид хозяйственной деятельности в области аквакультуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z200" w:id="158"/>
-[...15 lines deleted...]
-      20. В строке 1 Таблицы 3 указывается наименование источника (река, родник, оросительная система, распределитель, водовыдел).</w:t>
+    <w:bookmarkStart w:name="z202" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 2 Таблицы 4 указывается площадь, занятая под рыбоводные пруды (в гектарах) и (или) бассейны (в квадратных метрах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z201" w:id="159"/>
-[...15 lines deleted...]
-      21. В строке 2 Таблицы 3 указывается тариф водопользователя (в тенге).</w:t>
+    <w:bookmarkStart w:name="z203" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В графе 3 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного пруда (в метрах кубических).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z202" w:id="160"/>
-[...15 lines deleted...]
-      22. В строке 3 Таблицы 3 указывается копия договора с водопользователем о представлении услуг по подаче воды.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В графе 4 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного бассейна (в метрах кубических).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z203" w:id="161"/>
-[...15 lines deleted...]
-      23. В строке 4 Таблицы 3 наименование прибора учета либо измерительного прибора и установки, внесенного в реестр государственной системы обеспечения единства измерений, номер и дата акта ввода водосберегающих технологий.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В графе 5 Таблицы 4 указывается объем водопотребления (в метрах кубических).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z204" w:id="162"/>
-[...15 lines deleted...]
-      24. В строке 5 Таблицы 3 первичные платежные документы на полученную воду (номер платежного документа).</w:t>
+    <w:bookmarkStart w:name="z206" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В строке 1 Таблицы 5 указывается наименование банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z205" w:id="163"/>
-[...15 lines deleted...]
-      25. В графе 1 Таблицы 4 указывается вид хозяйственной деятельности в области аквакультуры.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В строке 2 Таблицы 5 указываются реквизиты банковского счета в банке второго уровня для получения субсидий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z206" w:id="164"/>
-[...15 lines deleted...]
-      26. В графе 2 Таблицы 4 указывается площадь, занятая под рыбоводные пруды (в гектарах) и (или) бассейны (в квадратных метрах).</w:t>
+    <w:bookmarkStart w:name="z208" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В строке 3 Таблицы 5 указывается банковский идентификационный код.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z207" w:id="165"/>
-[...15 lines deleted...]
-      27. В графе 3 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного пруда (в метрах кубических).</w:t>
+    <w:bookmarkStart w:name="z209" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В строке 4 Таблицы 5 указывается корреспондирующий счет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z208" w:id="166"/>
-[...15 lines deleted...]
-      28. В графе 4 Таблицы 4 указывается объем водопотребления максимальной емкости рыбоводного бассейна (в метрах кубических).</w:t>
+    <w:bookmarkStart w:name="z210" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В строке 5 Таблицы 5 указывается бизнес индентификационный номер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z209" w:id="167"/>
-[...15 lines deleted...]
-      29. В графе 5 Таблицы 4 указывается объем водопотребления (в метрах кубических).</w:t>
+    <w:bookmarkStart w:name="z211" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В строке 6 Таблицы 5 указывается код бенефициара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z210" w:id="168"/>
-[...218 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14629,90 +13868,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t>субсидирования стоимости</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стоимости услуг по подаче</w:t>
+              <w:t>услуг по подаче воды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>воды в области аквакультуры</w:t>
+              <w:t>в области аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14739,174 +13978,243 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="174"/>
+    <w:bookmarkStart w:name="z218" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о предоставлении субсидии</w:t>
-[...108 lines deleted...]
-        <w:t>в размере _______________ тенге счетом к оплате от "__" ___________ 20__ года.</w:t>
+        <w:t xml:space="preserve"> Извещение о предоставлении субсидии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z219" w:id="169"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уважаемый (ая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование субъекта аквакультуры или субъекта, обеспечивающего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>развитие аквакультуры)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>По Вашему заявлению №________ от "____" _______ 20__ года извещаем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о перечислении на расчетный счет водопользователя № __________ суммы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидий в размере _______________ тенге счетом к оплате</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "____" ___________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15065,271 +14373,157 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="177"/>
+    <w:bookmarkStart w:name="z223" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z224" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование субъекта аквакультуры/субъекта,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               обеспечивающего развитие аквакультуры)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z225" w:id="179"/>
+      <w:bookmarkStart w:name="z225" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По Вашему заявлению №__________ от "__" _________ 20___ года в предоставлении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>субсидий отказано по причине: ____________________________________________________</w:t>
-      </w:r>
-[...112 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15475,909 +14669,1009 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="180"/>
-[...25 lines deleted...]
-        <w:t>услугополучателем встречных обязательств в ____ году</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа и.о. Министра сельского хозяйства РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в области аквакультуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z288" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z289" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Информация об уровне выполнения субъектом аквакультуры (услугополучателем) встречных обязательств в ____ году"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z290" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № АКВА040000</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z291" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: годовая</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z292" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z293" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: с 20 января до конца текущего года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z294" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица. Информация об уровне выполнения субъектом аквакультуры (услугополучателем) встречных обязательств в ____ году</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование области, города республиканского значения и столицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный номер/индивидуальный идентификационный номер субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование субсидий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование встречных обязательств</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+Дата принятия встречных обязательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Процент выполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z303" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...356 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16442,366 +15736,860 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам субсидирования</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стоимости услуг по подаче</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>воды в области аквакультуры</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма, предназначенная для</w:t>
+              <w:t>"Информация об уровне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сбора административных данных</w:t>
+              <w:t>выполнения субъектом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на безвозмездной основе</w:t>
+              <w:t>аквакультуры</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(услугополучателем)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>встречных обязательств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в ____ году"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="181"/>
+    <w:bookmarkStart w:name="z320" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация об уровне выполнения субъектом аквакультуры (услугополучателем) встречных обязательств в ____ году" (индекс: форма № АКВА040000, периодичность: единовременная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z321" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z322" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация об уровне выполнения субъектом аквакультуры (услугополучателем) встречных обязательств в ____ году" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z323" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется структурными подразделениями местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области аквакультуры (далее – местный исполнительный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z324" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z325" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется местными исполнительными органами в уполномоченный орган в области аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z326" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z327" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z328" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Таблицы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z329" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Таблицы указывается наименование области, города республиканского значения и столицы согласно Национальному классификатору Республики Казахстан НК РК 11 "Классификатор административно-территориальных объектов", утвержденному приказом Председателя Комитета технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан от 16 января 2025 года № 2-НҚ "О некоторых вопросах интеграции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z330" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Таблицы указывается полное наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z331" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Таблицы указывается бизнес-идентификационный номер (для юридических лиц) или индивидуальный идентификационный номер субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z332" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Таблицы указывается наименование субсидий, получаемых субъектом аквакультуры или субъектом, обеспечивающим развитие аквакультуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z333" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Таблицы указывается дата принятие встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z334" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Таблицы указывается процент выполнения встречных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам субсидирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стоимости услуг по подаче</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воды в области аквакультуры</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма, предназначенная для</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сбора административных данных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на безвозмездной основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z230" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в уполномоченный орган в области аквакультуры и уполномоченный орган по исполнению бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z231" w:id="182"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z231" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z232" w:id="183"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z232" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z233" w:id="184"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z233" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z234" w:id="185"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z234" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № 7-аква</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z235" w:id="186"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z235" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежегодно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z236" w:id="187"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z236" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z237" w:id="188"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z237" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z238" w:id="189"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z238" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 31 декабря отчетного года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="190"/>
+          <w:bookmarkStart w:name="z239" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16817,59 +16605,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="191"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkStart w:name="z241" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -16894,70 +16682,70 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="192"/>
+    <w:bookmarkStart w:name="z242" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -17178,126 +16966,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование вида хозяйственной деятельности (прудовая хозяйственная деятельность, индустриальная хозяйственная деятельность, воспроизводственная хозяйственная деятельность, деятельность, связанная с производством кормов для объектов аквакультуры, селекционная и племенная работа в области рыбоводства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="193"/>
+          <w:bookmarkStart w:name="z243" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и объем бассейнов с установками замкнутого водоснабжения (кубический метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z244" w:id="194"/>
+          <w:bookmarkStart w:name="z244" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и площадь рыбоводных прудов и (или) рыбоводных бассейнов (гектар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20842,70 +20630,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="195"/>
+    <w:bookmarkStart w:name="z245" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20977,182 +20765,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер субсидий (тенге на кубический метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="196"/>
+          <w:bookmarkStart w:name="z246" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма выплаченных субсидий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге (10*11))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="197"/>
+          <w:bookmarkStart w:name="z247" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, утвержденная областным маслихатом</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="198"/>
+          <w:bookmarkStart w:name="z248" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отклонение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге (13-12))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22554,224 +22342,224 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="199"/>
+    <w:bookmarkStart w:name="z249" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z250" w:id="200"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z250" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z251" w:id="201"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z251" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z252" w:id="202"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z252" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z253" w:id="203"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z253" w:id="220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z254" w:id="204"/>
+      <w:bookmarkStart w:name="z254" w:id="221"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="205"/>
+    <w:bookmarkStart w:name="z255" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" указано в приложении к форме предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22889,518 +22677,518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидий на услуги по подаче</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>воды в области аквакультуры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="206"/>
+    <w:bookmarkStart w:name="z257" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора  административных данных на безвозмездной основе "Отчет об  использовании субсидий на услуги по подаче воды в области аквакультуры" (индекс: форма № 7-аква, периодичность: ежегодно)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="207"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" (индекс: форма № 7-аква, периодичность: ежегодно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z258" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z259" w:id="208"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z259" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет об использовании субсидий на услуги по подаче воды в области аквакультуры" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z260" w:id="209"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z260" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется местными исполнительными органами областей, городов республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z261" w:id="210"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z261" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z262" w:id="211"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z262" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма предоставляется местными исполнительными органами областей, городов республиканского значения и столицы в уполномоченный орган в области аквакультуры и уполномоченный орган по исполнению бюджета ежегодно не позднее 31 декабря отчетного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z263" w:id="212"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z263" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z264" w:id="213"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z264" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z265" w:id="214"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z265" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 Формы указывается наименование субъекта аквакультуры или субъекта, обеспечивающего развитие аквакультуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z266" w:id="215"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z266" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 Формы указывается индивидуальный идентификационный номер/бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z267" w:id="216"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z267" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 Формы указывается категория cубъекта предпринимательства (крупные, средние, малые).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z268" w:id="217"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z268" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 Формы указывается форма хозяйствующих субъектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z269" w:id="218"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z269" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 Формы указывается наименование вида хозяйственной деятельности (прудовая хозяйственная деятельность, индустриальная хозяйственная деятельность, воспроизводственная хозяйственная деятельность, деятельность, связанная с производством кормов для объектов аквакультуры, селекционная и племенная работа в области рыбоводства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z270" w:id="219"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z270" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 7 Формы указывается количество и объем бассейнов с установками замкнутого водообеспечения (в кубических метрах), количество и площадь рыбоводных прудов и (или) рыбоводных бассейнов (в гектарах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z271" w:id="220"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z271" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 8 Формы указывается лимит подачи воды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z272" w:id="221"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z272" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 9 Формы указывается способ подачи воды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z273" w:id="222"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z273" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 10 Формы указывается объем воды, оплаченный тысяч (в кубических метрах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z274" w:id="223"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z274" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 11 Формы указываются размеры субсидий (в тенге на кубический метр).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z275" w:id="224"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z275" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 12 Формы указывается сумма выплаченных субсидий (в тысячах тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z276" w:id="225"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z276" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 13 Формы указывается сумма, утвержденная областным маслихатом (в тысячах тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z277" w:id="226"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z277" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 14 Формы указывается отклонение (в тысячах тенге). Отклонением является разница между суммой, утвержденной областным маслихатом и выплаченными субсидиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>