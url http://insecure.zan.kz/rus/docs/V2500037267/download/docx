--- v0 (2025-11-06)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f59673" w14:textId="5f59673">
+    <w:p w14:paraId="95516f4" w14:textId="95516f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 29 октября 2025 года № 397. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 октября 2025 года № 37267</w:t>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 29 октября 2025 года № 397. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 октября 2025 года № 37267.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z10" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1481,568 +1481,1024 @@
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса для освоения земельных участков, предназначенных для строительства объектов, использования их в соответствующих целях с соблюдением земельного законодательства Республики Казахстан (далее – мониторинг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учет земельных участков осуществляется уполномоченным органом по земельным отношениям путем сбора информации о земельных участках, предназначенных для строительства объектов и является основой для проведения мониторинга, обеспечивая предоставление достоверных данных для анализа и контроля использования земельных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Источниками информации для мониторинга земель служат результаты систематических наблюдений, наземных съемок, обследований, инвентаризаций, материалы за использованием и охраной земель, архивные данные, данные дистанционного зондирования земель, сведения, полученные из государственных информационных систем и электронных информационных ресурсов.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра сельского хозяйства РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мониторинг осуществляется уполномоченным органом по земельным отношениям по результатам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвентаризации земель, проводимой по инициативе местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения (далее – местный исполнительный орган);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...15 lines deleted...]
-      7. Мониторинг осуществляется уполномоченным органом по земельным отношениям по результатам:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализа информации из государственного градостроительного кадастра о строящихся (намечаемых к строительству) объектах на выделенных под строительство земельных участках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мониторинга строящихся (намечаемых к строительству) объектов и комплексов, проведенного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 13 ноября 2014 года № 86 "Об утверждении Правил определения порядка ведения мониторинга строящихся (намечаемых к строительству) объектов и комплексов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9981); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) получения информации из информационной системы единого государственного кадастра недвижимости. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра сельского хозяйства РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При осуществлении мониторинга земельных участков уполномоченный орган по земельным отношениям направляет соответствующие запросы по земельным участкам, предоставленным для строительства объектов, сроки освоения которых истекли либо истекают до конца соответствующего квартала календарного года, в:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) структурное подразделение соответствующего местного исполнительного органа, осуществляющего функции в сфере архитектуры и градостроительства – для получения сведений из государственного градостроительного кадастра о строящихся (намечаемых к строительству) объектах на таких земельных участках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) структурное подразделение соответствующего местного исполнительного органа, осуществляющего функции государственного архитектурно-строительного контроля – для получения сведений по уведомлениям о начале производства строительно-монтажных работ (на начало строительства), а также результатам мониторинга строящихся (намечаемых к строительству) объектов и комплексов с указанием срока их строительства на таких земельных участках;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
-[...15 lines deleted...]
-      8. При осуществлении мониторинга земельных участков уполномоченный орган по земельным отношениям направляет соответствующие запросы по земельным участкам, предоставленным для строительства объектов, сроки освоения которых истекли либо истекают до конца соответствующего квартала календарного года, в:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Государственную корпорацию "Правительство для граждан" – для получения сведений из информационной системы единого государственного кадастра недвижимости по идентификационным характеристикам земельного участка (кадастровый номер, целевое назначение, площадь, а также сведения о правоустанавливающих документах на земельный участок), а также сведений о государственной регистрации прав на недвижимое имущество и обременениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...15 lines deleted...]
-      1) структурное подразделение соответствующего местного исполнительного органа, осуществляющего функции в сфере архитектуры и градостроительства – для получения сведений из государственного градостроительного кадастра о строящихся (намечаемых к строительству) объектах на таких земельных участках;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По итогам мониторинга:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) уполномоченный орган по земельным отношениям города республиканского значения, столицы формирует информацию о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан (далее – информация), по форме согласно приложению к настоящим Правилам и через систему электронного документооборота направляет ее в территориальное подразделение для проведения внеплановой проверки ежеквартально, в срок до двадцать пятого числа месяца, следующего за отчетным кварталом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) уполномоченный орган по земельным отношениям района, города областного значения формирует информацию и через систему электронного документооборота направляет ее в территориальное подразделение для проведения внеплановой проверки один раз в полугодие, не позднее пятнадцатого июня и пятнадцатого ноября соответствующего года. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. На основании информации территориальное подразделение принимают соответствующие меры за использованием и охраной земель собственников (землепользователей) в целях выявления земельных участков, предоставленных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подтверждения фактов неиспользования в соответствующих целях или использования с нарушением земельного законодательства Республики Казахстан земельных участков, предоставленных для строительства объектов, собственнику (землепользователю) такого земельного участка вручается предписание об устранении нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Территориальное подразделение по результатам принятия соответствующих мер направляет информацию по земельным участкам, собственникам (землепользователям) которых вручены предписания, в налоговый орган по месту нахождения земельных участков, предназначенных для строительства объектов, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан – ежегодно, в срок не позднее пятнадцатого числа второго месяца, следующего за отчетным годом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      10. На основании информации территориальное подразделение принимают соответствующие меры за использованием и охраной земель собственников (землепользователей) в целях выявления земельных участков, предоставленных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Выявление земельных участков сельскохозяйственного назначения, не используемых по назначению или используемых с нарушением законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Выявление земельных участков сельскохозяйственного назначения, не используемых по назначению или используемых с нарушением законодательства Республики Казахстан, производится путем: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учета собственников (землепользователей) земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства в соответствии с подпунктом 19) пункта 2 и подпунктом 12) пункта 3 статьи 14-1 Кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинга использования земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использования данных дистанционного зондирования Земли.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      1) учета собственников (землепользователей) земельных участков, предназначенных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства в соответствии с подпунктом 19) пункта 2 и подпунктом 12) пункта 3 статьи 14-1 Кодекса;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Учет земельных участков осуществляется уполномоченным органом по земельным отношениям путем сбора информации о земельных участках сельскохозяйственного назначения и является основой для проведения мониторинга, обеспечивая предоставление достоверных данных для анализа и контроля использования земельных участков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра сельского хозяйства РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Источниками информации для мониторинга земель служат результаты систематических наблюдений, наземных съемок, обследований, инвентаризаций, материалы за использованием и охраной земель, архивные данные, данные дистанционного зондирования земель, сведения, полученные из государственных информационных систем и электронных информационных ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Организация и проведение мониторинга использования земельных участков сельскохозяйственного назначения осуществляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и проведения мониторинга использования земель сельскохозяйственного назначения, предоставленных для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства, утвержденных приказом Министра сельского хозяйства Республики Казахстан от 3 июля 2019 года № 252 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18997).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2303,250 +2759,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в территориальные подразделения ведомства центрального уполномоченного органа по управлению земельными ресурсами</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № 1-ИЗУПСО</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная/один раз в полугодие</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
-[...15 lines deleted...]
-      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ____ квартал 20___ года/ не позднее 15 июня 20___года и не позднее 15 ноября 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
-[...15 lines deleted...]
-      Наименование административной формы: Информация о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: уполномоченный орган по земельным отношениям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № 1-ИЗУПСО</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
-[...15 lines deleted...]
-      Периодичность: ежеквартальная/один раз в полугодие</w:t>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уполномоченного органа по земельным отношениям города республиканского значения, столицы – ежеквартально, до 25 числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
-[...15 lines deleted...]
-      Отчетный период: ____ квартал 20___ года/ не позднее 15 июня 20___года и не позднее 15 ноября 20___ года</w:t>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уполномоченного органа по земельным отношениям района, города областного значения – один раз в полугодие, не позднее 15 июня и 15 ноября соответствующего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -2643,70 +3099,70 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -3721,247 +4177,247 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
-[...15 lines deleted...]
-      Адрес____________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="62"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
-[...15 lines deleted...]
-      Телефон__________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
-[...15 lines deleted...]
-      Адрес электронной почты __________________________________________</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
-[...15 lines deleted...]
-      Руководитель или лицо, исполняющее его обязанности</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан" приведено в приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4144,496 +4600,496 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>земельного законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан" (индекс: форма № 1-ИЗУПСО, периодичность: ежеквартальная/ один раз в полугодие)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о земельных участках, предназначенных для строительства объектов и не используемых в соответствующих целях или используемых с нарушением земельного законодательства Республики Казахстан" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется уполномоченным органом по земельным отношениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется в территориальные подразделения ведомства центрального уполномоченного органа по управлению земельными ресурсами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по земельным отношениям города республиканского значения, столицы – ежеквартально, до 25 числа месяца, следующего за отчетным кварталом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по земельным отношениям района, города областного значения – один раз в полугодие, не позднее 15 июня и 15 ноября соответствующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...79 lines deleted...]
-      4. Форма предоставляется в территориальные подразделения ведомства центрального уполномоченного органа по управлению земельными ресурсами:</w:t>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
-[...15 lines deleted...]
-      уполномоченным органом по земельным отношениям города республиканского значения, столицы – ежеквартально, до 25 числа месяца, следующего за отчетным кварталом;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
-[...15 lines deleted...]
-      уполномоченным органом по земельным отношениям района, города областного значения – один раз в полугодие, не позднее 15 июня и 15 ноября соответствующего года.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Формы указывается наименование юридического лица или фамилия, имя, отчество (при его наличии) физического лица (собственника земельного участка, землепользователя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В графе 3 Формы указывается индивидуальный идентификационный номер/бизнес-идентификационный номер собственника земельного участка, землепользователя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указываются кадастровый номер и местонахождение земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В графе 5 Формы указывается целевое назначение земельного участка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 6 Формы указывается общая площадь земельного участка в гектарах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В графах 7 Формы указываются условия и сроки освоения по правоустанавливающему документу на земельный участок. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В графах 8 Формы указывается наличие или отсутствие архитектурно-планировочного задания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В графах 9 Формы указывается наличие или отсутствие технических условий на строительства объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графах 10 Формы указывается наличие или отсутствие проекта строительства объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В графах 11 Формы указывается наличие или отсутствие уведомления о начале производства строительно-монтажных работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графах 12 Формы указывается информация о состоянии объекта и комплекса по результатам мониторинга о намечаемых и строящихся объектов и комплексов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4712,374 +5168,374 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2025 года № 397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16949).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 6 марта 2020 года № 80 "О внесении изменений и дополнений в приказ Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20100).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 28 апреля 2021 года № 143 "О внесении изменений в приказ Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22658).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 28 декабря 2021 года № 395 "О внесении изменений в приказ Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 26426). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 19 мая 2023 года № 188 "О внесении изменений в приказ Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32539). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 5 марта 2024 года № 86 "О внесении изменений в приказ Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 5 мая 2018 года № 194 "Об утверждении Правил выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34126).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5405,31 +5861,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>