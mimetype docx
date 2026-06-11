--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5ce7d9" w14:textId="a5ce7d9">
+    <w:p w14:paraId="89ae901" w14:textId="89ae901">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,161 +76,195 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении формы уведомления о расхождениях, выявленных органами государственных доходов по результатам камерального контроля</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>Об утверждении формы уведомления о расхождениях, выявленных по результатам камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра финансов Республики Казахстан от 28 октября 2025 года № 633. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 октября 2025 года № 37245.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок приказа – в редакции приказа Министра финансов РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,188 +299,233 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 82 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 137 Налогового кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить прилагаемую форму уведомления о расхождениях, выявленных органами государственных доходов по результатам камерального контроля.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+      1. Утвердить прилагаемую форму уведомления о расхождениях, выявленных по результатам камерального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра финансов РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие с 1 января 2026 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -462,58 +541,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр финансов</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр финансов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -555,68 +651,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Такиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -695,2097 +773,2306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 октября 2025 года № 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление о расхождениях, выявленных органами государственных доходов по результатам камерального контроля</w:t>
-[...110 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Уведомление о расхождениях, выявленных по результатам камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-             В соответствии с </w:t>
-[...1329 lines deleted...]
-        <w:t>к субъектам частного предпринимательства)</w:t>
+      Сноска. Форма – в редакции приказа Министра финансов РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление вручено налогоплательщику</w:t>
-[...18 lines deleted...]
-(налоговому агенту)</w:t>
+"_____" __________ 20 ___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="8"/>
-[...63 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________</w:t>
+№ ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование, код, адрес органа государственных доходов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пункта 1 статьи 82 Налогового кодекса </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан (далее – Налоговый кодекс) уведомляет Вас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)) или </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование налогоплательщика (налогового агента) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(индивидуальный идентификационный номер/бизнес-идентификационный номер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ИИН/БИН) о нарушениях, выявленных "__" __________20____года, по налоговой </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчетности______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование и налоговый период налоговой отчетности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 82 Налогового кодекса Вам необходимо исполнить </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящее уведомление в течение 30 (тридцати) рабочих дней со дня, следующего за днем </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его вручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пунктом 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 137 Налогового кодекса исполнением </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уведомления признается: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) в случае согласия с указанными в уведомлении расхождениями – устранение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налогоплательщиком (налоговым агентом) выявленных нарушений налогового </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательства Республики Казахстан путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       представления налоговой отчетности по уведомлению за налоговый период, к </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>которому относятся выявленные расхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       уплаты суммы налога на добавленную стоимость в бюджет, ранее возвращенной из </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бюджета по требованию налогоплательщика (налогового агента) о возврате налога на </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">добавленную стоимость, а также пеней за каждый день с даты перечисления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налогоплательщику (налоговому агенту) таких сумм до дня уплаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       отражения данных в специальном мобильном приложении и (или) уплаты налога и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">социальных платежей – для налогоплательщиков, применяющих специальный налоговый </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>режим для самозанятых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       совершения в целях перехода на соответствующий налоговый режим действий, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 716</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) в случае несогласия с указанными в уведомлении расхождениями –представление </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налогоплательщиком (налоговым агентом) в орган государственных доходов, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представивший уведомление, пояснения о причинах расхождений, не влекущих нарушения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налогового законодательства Республики Казахстан (далее – пояснение), за исключением </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">случаев, предусмотренных частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       При согласии с указанными в уведомлении расхождениями в части исполнения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">признается устранение налогоплательщиком (налоговым агентом) выявленных расхождений </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в части и представление пояснения отсутствия расхождений в оставшейся части.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса неисполнение в установленный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">срок настоящего уведомления влечет приостановление расходных операций по банковским </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">счетам налогоплательщика, приостановление выписки электронных счет-фактур и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ограничивается доступ к интернет-ресурсам и (или) интернет-площадке иностранной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">компании, осуществляющей деятельность посредством интернет-площадки на территории </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса орган государственных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">доходов вправе провести налоговую проверку по расхождениям, выявленным по результатам </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>камерального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса срок исполнения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уведомления приостанавливается при подаче жалобы в суд по подтверждению фактического </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приобретения (получения) товаров, работ, услуг в случаях, указанных в подпунктах 3) и 4) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Копия судебного акта о принятии жалобы к производству представляется </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">налогоплательщиком (налоговым агентом) в орган государственных доходов, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представивший уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       При этом приостановление действует на период со дня вынесения указанного в части </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 137 Налогового кодекса судебного акта до его вступления в законную </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приложение с описанием выявленных расхождений на _________листе (ах).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель (заместитель руководителя) органа государственных доходов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Уведомление получил</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) или </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование налогоплательщика (налогового агента), подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (за исключением юридических лиц, относящихся к субъектам частного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(фамилия, имя, отчество (если оно указано</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="9"/>
+Уведомление вручено</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>в документе, удостоверяющем личность)),</w:t>
+налогоплательщику (налоговому</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>должностного лица государственного органа,</w:t>
+агенту) ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество (если</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оно указано в документе,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+удостоверяющем личность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+должностного лица органа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+государственных доходов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вручившего уведомление,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подпись, дата)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="10"/>
-[...63 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление отправлено налогоплательщику</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="11"/>
+Фамилия, имя, отчество (если оно</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>(налоговому агенту)</w:t>
+указано в документе,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>________________________________________</w:t>
+удостоверяющем личность) или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>(документ, подтверждающий факт отправки</w:t>
+наименование налогоплательщика</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-и (или) получения)</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+(налогового агента):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес: ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уведомление отправлено</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+налогоплательщику (налоговому</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+агенту)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(документ, подтверждающий факт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отправки и (или) получения)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2806,55 +3093,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3180,31 +3467,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>