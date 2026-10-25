--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5fa41e9" w14:textId="5fa41e9">
+    <w:p w14:paraId="fbf26ad" w14:textId="fbf26ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении формы сведений, представляемых в орган государственных доходов лицами, осуществляющими пересылку, перевозку, доставку товаров при электронной торговле товарами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 28 октября 2025 года № 632. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 октября 2025 года № 37243</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 28 октября 2025 года № 632. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 октября 2025 года № 37243.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -949,376 +949,356 @@
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения, представляемые в орган государственных доходов лицами, осуществляющими пересылку, перевозку, доставку товаров при электронной торговле товарами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма – в редакции приказа и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 599</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в органы государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.kgd.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Сведения, представляемые в орган государственных доходов лицами, осуществляющими пересылку, перевозку, доставку товаров при электронной торговле товарами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: СД1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: по запросу органа государственных доходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчетный период: "___" ________20 ___г. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: лица, осуществлявшие пересылку, перевозку, доставку товаров при электронной торговле товарами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: в течение 10 (десяти) рабочих дней со дня получения запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индивидуальный идентификационный номер/бизнес идентификационный номер:</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+      Индивидуальный идентификационный номер/бизнес идентификационный номер: ______________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде и (или) бумажный.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Основание: по запросу органа государственных доходов _______________</w:t>
-[...26 lines deleted...]
-      <w:bookmarkStart w:name="z31" w:id="23"/>
+      Основание: по запросу органа государственных доходов _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование налогоплательщика (налогового агента) ________________</w:t>
-[...26 lines deleted...]
-      <w:bookmarkStart w:name="z32" w:id="24"/>
+      от "____"___________20__ года №_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индивидуальный идентификационный/бизнес идентификационный номер</w:t>
-[...17 lines deleted...]
-        <w:t>_______________________________________________________________</w:t>
+      Наименование налогоплательщика (налогового агента) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный/бизнес идентификационный номер__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -1415,123 +1395,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование поставщика</w:t>
+Наименова ние поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Индивидуальный идентификационный или бизнес-идентификационный номер поставщика </w:t>
+Индивидуальный идентификационный или бизнес-идентификацион ный номер поставщика </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Резидентство поставщика</w:t>
+Резидент ство поставщи ка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2320,70 +2300,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -2508,123 +2486,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость товара (тенге)</w:t>
+Стоимость товара (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая сумма товара (тенге)</w:t>
+Общая сумма товара (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Стоимость услуги (тенге) </w:t>
+Стоимость услуги (теңге) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3108,70 +3086,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      продолжение таблицы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3301,51 +3277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный идентификационный номер покупателя</w:t>
+Индивидуаль ный идентификац ионный номер покупателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3409,51 +3385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество</w:t>
+Количес тво</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4034,70 +4010,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      продолжение таблицы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4823,70 +4797,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      продолжение таблицы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4905,51 +4877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дополнительные сведения (погашение взаимных требований, товарообменные и иные безденежные операции, бартер, безвозмездная передача) за период с "___" ______ 20__ года по "___" ______ 20__ года</w:t>
+ Дополнительные сведения (погашение взаимных требований, товарообменные и иные безденежные операции, бартер, безвозмездная передача) за период с "___" ______ 20__ года по "___" ______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5162,87 +5134,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отражено в налоговой отчетности (Да/Нет)</w:t>
+Отражено в налоговой отчетнос ти (Да/Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отражено в декларации по налогу на добавленную стоимость (период)</w:t>
+Отражено в деклара ции по налогу на добавлен ную стоимость (период)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6023,70 +5995,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      продолжение таблицы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6675,292 +6645,245 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы сведений, представляемых в орган государственных доходов лицами, осуществляющими пересылку, перевозку, доставку товаров при электронной торговле товарами приведено в приложении к указанной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование _______________________________________________________</w:t>
-[...204 lines deleted...]
-        <w:t>предпринимательства).</w:t>
+      Наименование _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7035,985 +6958,943 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в орган государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>доходов лицами,</w:t>
+              <w:t xml:space="preserve">доходов лицами, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющими пересылку,</w:t>
+              <w:t>осуществляющими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перевозку, доставку товаров</w:t>
+              <w:t>пересылку, перевозку,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при электронной торговле товарами</w:t>
+              <w:t xml:space="preserve">доставку товаров при </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>торговле товарами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение к заполнению формы "Сведения, представляемые в орган государственных доходов лицами,</w:t>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+        <w:t xml:space="preserve"> Пояснение к заполнению формы "Сведения, представляемые в орган государственных доходов лицами, осуществляющими пересылку, перевозку, доставку товаров при электронной торговле товарами"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке наименование налогоплательщика (налогового агента) указывается полное налогоплательщика (налогового агента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В строке индивидуальный идентификационный/ бизнес-идентификационный номер указывается индивидуальный идентификационный/бизнес-идентификационный номер. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по доставленным товарам налогоплательщику, осуществляющему электронную торговлю товарами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 формы указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 формы указывается наименование поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 формы указывается индивидуальный идентификационный или бизнес-идентификационный номер поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 4 формы указывается резидентство поставщика;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+      в графе 4 формы указывается резидентсво поставщика;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 формы указывается номер договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 формы указывается дата договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 7 формы указывается наименование товара в соответствии с национальной справочной информации Республики Казахстан (НСИ);</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+      в графе 7 формы указывается наименование товара в соответствии с национальной справочной информацией Республики Казахстан (НСИ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 8 формы указывается единица измерения в соответствии с межгосударственным классификатором единиц измерения и счета (МКЕИ); </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 формы указывается количество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 формы указывается код валюты в соответствии с национальным классификатором Республики Казахстан НК РК 07 ISO 4217 "Коды для представления валют и фондов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 11 формы указывается стоимость товара;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+      в графе 11 формы указывается стоимость товара (теңге);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 12 формы указывается общая сумма товара;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+      в графе 12 формы указывается общая сумма товара (теңге);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 13 формы указывается стоимость услуги (тенге);</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+      в графе 13 формы указывается стоимость услуги (теңге);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 14 формы указывается дата доставки. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по доставленным товарам от налогоплательщика, осуществляющего электронную торговлю товарами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 формы указывается номер договора заключенного между лицом, осуществляющим доставку товара и продавцом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 16 формы указывается дата договора заключенного между лицом, осуществляющим доставку товара и продавцом; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 формы указывается индивидуальный идентификационный номер покупателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 формы указывается фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) покупателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 формы указывается дата доставки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 формы указывается количество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об оплате за выполненные работы, оказанные услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 формы указывается вид платежного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 формы указывается дата платежного документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 23 формы указывается номер платежного документа; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 формы указывается сумма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 формы указывается примечание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 формы указывается наименование операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 27 формы указывается содержание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 формы указывается номер документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 формы указывается дата документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 30 формы указывается сумма операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 31 формы указывается отражено в бухгалтерском учете (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 32 формы указывается отражено в налоговой отчетности (да/нет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в графе 33 формы указывается отражено в декларации по налогу на добавленную стоимость (период). </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по задолженности между получателем и поставщиком (кредиторская и дебиторская):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 34 формы указывается дата на начало налогового периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 35 формы указывается сумма задолженности на начало налогового периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 36 формы указывается дата на конец налогового периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 37 формы указывается сумма задолженности на конец налогового периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8393,31 +8274,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>