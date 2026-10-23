--- v0 (2025-11-07)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39fc2c1" w14:textId="39fc2c1">
+    <w:p w14:paraId="84b8f70" w14:textId="84b8f70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового устава фонда целевого капитала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 21 октября 2025 года № 576-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 октября 2025 года № 37235</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 21 октября 2025 года № 576-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 октября 2025 года № 37235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -700,204 +700,312 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой устав фонда целевого капитала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...15 lines deleted...]
-      1. Настоящий Устав Фонда целевого капитала (далее – Устав) (корпоративный/частный/общественный) ______________________________________</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Устав Фонда целевого капитала (далее – Устав) (корпоративный/частный/общественный)_________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование указывается в заявлении)</w:t>
-[...16 lines deleted...]
-        <w:t>определяет его наименование, местонахождение, порядок формирования и компетенцию его органов, условия реорганизации и прекращения его деятельности и другие положения, не противоречащие законодательным актам Республики Казахстан.</w:t>
+        <w:t>
+      (наименование указывается в заявлении) определяет его наименование, местонахождение, порядок формирования и компетенцию его органов, условия реорганизации и прекращения его деятельности и другие положения, не противоречащие законам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Фонд целевого капитала (далее – Фонд) в своей деятельности руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Конституцией</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О фондах целевого капитала и эндаумент-фондах (целевых капиталах)" (далее – Закон), иными законодательными актами Республики Казахстан, а также Уставом.</w:t>
+        <w:t>Конституцией Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О некоммерческих организациях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О фондах целевого капитала и эндаумент-фондах (целевых капиталах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)" (далее – Закон), иными законами Республики Казахстан, а также Уставом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Полное наименование Фонда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1253,54 +1361,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Фонд имеет печать, штампы и бланки с полным наименованием организации на государственном и русском языках, а также эмблему (символику), зарегистрированную в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Фонд имеет право открывать счета в банках в установленном законодательством порядке, иметь в собственности или в оперативном управлении обособленное имущество, а также самостоятельный баланс или смету. Приобретать и осуществлять имущественные и личные неимущественные права, нести ответственность в соответствии с законодательными актами Республики Казахстан, быть истцом и ответчиком в суде.</w:t>
+      12. Фонд имеет право открывать счета в банках в установленном законодательством порядке, иметь в собственности или в оперативном управлении обособленное имущество, а также самостоятельный баланс или смету. Приобретать и осуществлять имущественные и личные неимущественные права, нести ответственность в соответствии с законами Республики Казахстан, быть истцом и ответчиком в суде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2407,94 +2577,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) принимает решение о передаче в доверительное управление активов эндаумент-фонда (целевого капитала).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Попечительский совет формируется из числа учредителей Фонда (их представителей), вкладчиков (их представителей), граждан и представителей юридических лиц, имеющих заслуги перед обществом, авторитет и (или) достижения в области, соответствующей целям деятельности Фонда.</w:t>
+      21. Попечительский совет формируется из числа учредителей Фонда (их представителей), вкладчиков (их представителей), граждан Республики Казахстан и представителей юридических лиц, имеющих заслуги перед обществом, авторитет и (или) достижения в области, соответствующей целям деятельности Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав попечительского совета не могут входить два и более лица, являющихся представителями одного юридического лица или разных юридических лиц, являющихся аффилированными лицами Фонда. Данное ограничение не распространяется на представителей учредителей Фонда. Учредители Фонда или их представители могут составлять не более одной трети состава попечительского совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонд не вправе осуществлять выплату вознаграждения членам попечительского совета и членам консультативно-совещательных органов за выполнение возложенных на них функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первоначальный состав попечительского совета утверждается учредителями Фонда и не может быть менее семи членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4954,31 +5186,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>