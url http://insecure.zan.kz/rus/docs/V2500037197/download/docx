--- v1 (2025-12-25)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39d52b6" w14:textId="39d52b6">
+    <w:p w14:paraId="1cfc407" w14:textId="1cfc407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,51 +162,156 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -221,191 +326,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету рыбного хозяйства Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету рыбного хозяйства Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -537,206 +641,206 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство</w:t>
-[...16 lines deleted...]
-        <w:t>национальной экономики</w:t>
+        <w:t>Министерство искусственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>интеллекта и цифрового развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство экологии и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -866,87 +970,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 октября 2025 года № 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правила оказания государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных" (далее – Правила) разработаны в соответствии подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -961,947 +1170,1630 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" и определяют порядок оказания государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган в области рыбного хозяйства (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, а также в пределах своих полномочий межотраслевую координацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) веб-портал "электронного правительства" (далее − портал) − информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      2. В Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронная цифровая подпись (далее − ЭЦП) − набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      1) уполномоченный орган в области рыбного хозяйства (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, а также в пределах своих полномочий межотраслевую координацию;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      2) веб-портал "электронного правительства" (далее − портал) − информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается территориальными подразделениями ведомства уполномоченного органа (далее – услугодатель) физическим и (или) юридическим лицам (далее – услугополучатель) в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных" (далее – Перечень) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Прием заявления о выдаче разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных (далее – заявление) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам и документов, указанных в пункте 8 Перечня, и выдача результата оказания государственной услуги осуществляется через портал.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления услугополучателем неполного пакета документов согласно Перечню, и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Справка о государственной регистрации (перерегистрации) юридического лица, сведения о документах, удостоверяющих личность, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в личный кабинет направляется статус о принятии запроса оказания государственной услуги и уведомление с указанием даты и времени оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      В случаях представления услугополучателем неполного пакета документов согласно Перечню, и (или) документов с истекшим сроком действия, услугодатель отказывает в приеме заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник канцелярии услугодателя осуществляет прием, регистрацию документов, указанных в пункте 8 Перечня в информационную систему "Государственная база данных "Е-лицензирование" (далее – ГБД "Е-лицензирование") и передает их услугодателю, либо лицу, его замещающему в день приема документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При отсутствии оснований для отказа в оказании государственной услуги, работник услугодателя рассматривает представленные услугополучателем документы и формирует разрешение на производство интродукции, реинтродукции и гибридизации рыб и других водных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам в ГБД "Е-лицензирование".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания государственной услуги направляется и хранится в личном кабинете услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия разрешения не превышает одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При наличии оснований для отказа в оказании государственной услуги, услугополучателю направляется уведомление о предварительном решении об отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, где указывается время и место (способ) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о выдаче разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных, либо о мотивированном отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мотивированный отказ в оказании государственной услуги направляется посредством портала в личный кабинет услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При сбое информационной системы, услугодатель в течение 2 (двух) часов с момента обнаружения сбоя уведомляет работника структурного подразделения услугодателя, ответственного за информационно-коммуникационную инфраструктуру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный работник за информационно-коммуникационную инфраструктуру составляет протокол о технической проблеме и подписывает его услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу, в течение 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу, в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причины продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с пунктом 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2006,68 +2898,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реинтродукции и гибридизации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рыб и других водных животных"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматрвается в редакции приказа Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2857,70 +3845,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="50"/>
+          <w:bookmarkStart w:name="z58" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявки и выдача результата оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3038,90 +4026,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="51"/>
+          <w:bookmarkStart w:name="z60" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) заявление о выдаче разрешения на производство интродукции, реинтродукции и гибридизации рыб и других водных животных по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3219,70 +4207,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="52"/>
+          <w:bookmarkStart w:name="z62" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3400,70 +4388,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="53"/>
+          <w:bookmarkStart w:name="z64" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о стадии исполнения государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, и единого контакт-центра.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр справочных служб по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -3823,100 +4811,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бизнес-идентификационный номер,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   Заявление о выдаче разрешения на производство интродукции, реинтродукции и </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         гибридизации рыб и других водных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              Прошу выдать разрешение на производство интродукции, реинтродукции и </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>гибридизации рыб и других водных животных (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4337,127 +5325,127 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Разрешение на производство интродукции, реинтродукции и гибридизации рыб и других водных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="57"/>
+          <w:bookmarkStart w:name="z72" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реквизиты ведомства уполномоченного органа в области рыбного хозяйства на государственном языке</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4773,88 +5761,184 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматрвается исключить приказом Министра сельского хозяйства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о предварительном решении об отказе в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              Уважаемый (ая) __________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
@@ -5313,121 +6397,121 @@
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="60"/>
+          <w:bookmarkStart w:name="z83" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="61"/>
+          <w:bookmarkStart w:name="z84" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1892300" cy="1765300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -5480,443 +6564,443 @@
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="62"/>
+          <w:bookmarkStart w:name="z85" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkStart w:name="z86" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: [Дата выдачи]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Наименование услугополучателя]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место регистрации: Область:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Область] Район: [Район]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z91" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город/населенный пункт: [Город/населенный пункт]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z92" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [индивидуальный идентификационный номер/ бизнес-идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z93" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер] [БИН/ИИН]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z94" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата государственной регистрации от [Дата]</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
-[...15 lines deleted...]
-      Дата выдачи: [Дата выдачи]</w:t>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причина отказа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
-[...15 lines deleted...]
-      [Наименование услугополучателя]</w:t>
+    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Причина отказа] [Должность подписывающего]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
-[...15 lines deleted...]
-      Место регистрации: Область:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
-[...15 lines deleted...]
-      [Область] Район: [Район]</w:t>
+    <w:bookmarkStart w:name="z98" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ ___________________________________ _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
-[...15 lines deleted...]
-      Город/населенный пункт: [Город/населенный пункт]</w:t>
+    <w:bookmarkStart w:name="z99" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (фамилия, имя, отчество (при его наличии)) (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
-[...15 lines deleted...]
-      [индивидуальный идентификационный номер/ бизнес-идентификационный</w:t>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _____ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6242,31 +7326,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>