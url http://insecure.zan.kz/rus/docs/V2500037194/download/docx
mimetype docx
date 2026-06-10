--- v0 (2025-11-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb17d18" w14:textId="cb17d18">
+    <w:p w14:paraId="6f389c3" w14:textId="6f389c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,136 +93,113 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в приказ Уполномоченного по правам человека в Республике Казахстан от 20 января 2023 года № 3 "Об утверждении Правил рассмотрения жалоб"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Уполномоченного по правам человека от 20 октября 2025 года № 65. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 октября 2025 года № 37194</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Уполномоченного по правам человека от 20 октября 2025 года № 65. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 октября 2025 года № 37194.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уполномоченного по правам человека в Республике Казахстан от 20 января 2023 года № 3 "Об утверждении Правил рассмотрения жалоб" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31748) следующее изменение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -255,184 +232,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рассмотрения жалоб, утвержденные указанным приказом, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящем приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Национальному центру по правам человека в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Национального центрау по правам человека после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на Руководителя Национального центра по правам человека.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -448,58 +391,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Уполномоченный по правам человека</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уполномоченный по правам человека</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -541,68 +501,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Ластаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -693,86 +635,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 октября 2025 года № 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -847,2414 +753,2364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 января 2023 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила рассмотрения жалоб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила рассмотрения жалоб (далее – Правила) определяют порядок рассмотрения Уполномоченным по правам человека в Республике Казахстан (далее – Уполномоченный) и его представителями в области, городе республиканского значения, столице (далее – Представители) жалоб о нарушениях прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) способы и средства правовой защиты – предусмотренные национальным или международным законодательством механизмы и процедуры, позволяющие восстановить нарушенные права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявитель – граждане Республики Казахстан, иностранцы, лица без гражданства и их представители;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) представитель заявителя – физическое или юридическое лицо, включая общественное объединение в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Конституционного закона Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан" (далее – Конституционный закон), осуществляющее свои полномочия в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участник национального превентивного механизма – Уполномоченный, отбираемые Координационным советом при Уполномоченном члены общественных наблюдательных комиссий и общественных объединений, осуществляющих деятельность по защите прав, законных интересов граждан, юристы, социальные работники, врачи, действующие в рамках системы предупреждения пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жалоба – это письменное или устное обращение, содержащее требование о восстановлении или защите прав и свобод человека и гражданина, закрепленных в Конституции и законах Республики Казахстан, Всеобщей декларации прав человека, Международном пакте о гражданских и политических правах, Международном пакте об экономических, социальных и культурных правах и иных международных договорах в области прав и свобод человека и гражданина, ратифицированных Республикой Казахстан, нарушенных или нарушающих, по мнению заявителей, решением или действием (бездействием) государственных органов, органов местного государственного управления и самоуправления, иных организаций или должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) презумпция в пользу рассмотрения жалобы – превалирование существа жалобы о предполагаемом нарушении прав и свобод человека и гражданина над несоответствием требований к жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жалобы, связанные с решениями или действиями (бездействиями) центральных государственных органов, квазигосударственных, неправительственных организации и иных организаций, должностных лиц рассматриваются Уполномоченным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представители рассматривают жалобы в рамках своих функциональных обязанностей и в пределах соответствующей административно-территориальной единицы, а также по поручению Уполномоченного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Национальный центр по правам человека (далее – рабочий орган) оказывает содействие для осуществления деятельности Уполномоченного по рассмотрению жалоб в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Конституционного закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Порядок административных процедур, установленный Административным процедурно-процессуальным кодексом Республики Казахстан, не распространяется на отношения, регулируемые Конституционным законом и Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Материалы, полученные при рассмотрении жалобы, до вынесения окончательного решения разглашению не подлежат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о частной жизни заявителя и других лиц не подлежат разглашению без их письменного согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок рассмотрения жалобы не должен превышать 15 рабочих дней со дня регистрации жалобы. Этот срок продлевается мотивированным решением Уполномоченного на разумный срок, но не более чем до двух месяцев, о чем в течение трех рабочих дней уведомляются заявитель и соответствующие государственные органы, органы местного государственного управления и самоуправления, должностные лица, решения или действия (бездействие) которых обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Прием жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жалоба о нарушении прав и свобод человека и гражданина подается заявителем или через его представителя либо участником национального превентивного механизма, полученная при исполнении своих полномочий, на государственном языке или языке, которым владеет, в бумажном или электронном формате в отношении решений или действий (бездействий) государственных органов, органов местного государственного управления и самоуправления, иных организаций и должностных лиц, повлекших предполагаемое нарушение прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жалоба должна содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о фамилии, имени, отчестве (при наличии) и месте жительства или работы заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изложение существа решений или действий (бездействия) государственных органов, органов местного государственного управления и самоуправления, иных организаций или должностных лиц, нарушивших или нарушающих, по мнению заявителя, его права и свободы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К жалобе, поданной представителем заявителя, прилагается документ, подтверждающий согласие, полномочия лица, в интересах которого подана жалоба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К жалобе, которая подается близким родственником, супругом (супругой), согласие лица, в интересах которого подается жалоба, не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для удобства оформления и эффективного рассмотрения жалобы предусмотрен образец согласно приложению к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. К жалобе прилагаются (при наличии):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документы, подтверждающие доводы заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доказательства, подтверждающие обстоятельства жалобы, включая фото-, аудио- и видеоматериалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о предыдущих жалобах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При поступлении жалоба подлежит регистрации в день поступления в установленное рабочее время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если жалоба поступила в нерабочий день, то она регистрируется в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе регистрации фиксируются основные данные жалобы, и заявителю выдается подтверждение о получении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По поступившим жалобам Уполномоченный, Представители осуществляют одно из следующих действий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимают жалобу к рассмотрению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разъясняют способы и средства, которые заявитель может использовать для защиты своих прав и свобод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направляют в компетентные государственные органы или должностным лицам обращения о проведении проверки обстоятельств, подлежащих выяснению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказывают в принятии жалобы к рассмотрению, что должно быть мотивировано.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Личный прием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Заявитель может обращаться с запросом о личном приеме, который должен содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о фамилии, имени, отчестве (при наличии) и месте жительства или работы заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изложение существа решений или действий (бездействий) государственных органов, органов местного государственного управления и самоуправления, должностных лиц, нарушивших или нарушающих, по мнению заявителя, его права и свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о предыдущих жалобах по этому же вопросу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия данной информации, заявителю предоставляется время на устранение недостатков в порядке, предусмотренном пунктом 35 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если заявитель не привел жалобу в соответствие в установленный срок, Уполномоченный вправе отказать в личном приеме с указанием оснований. Заявитель имеет право повторно обратиться с жалобой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Личный прием осуществляется по предварительной записи согласно графику личного приема, который размещается на официальном интернет - ресурсе рабочего органа или его представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Если заявитель не владеет государственным или русским языком, на личном приеме он может выступать на родном языке или языке, которым владеет с использованием услуг переводчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уполномоченный, Представители при рассмотрении жалобы вправе организовывать оперативный прием заявителей, в том числе с приглашением представителей государственных органов, органов местного государственного управления и самоуправления, а также иных организаций (совместные приемы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае введения ограничительных мероприятий, в том числе карантина, или возникновения иных обстоятельств, в том числе связанных с обеспечением безопасности заявителей и лиц, осуществляющих личный прием, прием осуществляется с использованием технических средств связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Если в ходе личного приема вопрос, поднимаемый заявителем, не может быть разрешен Уполномоченным, Представителем, то заявитель может подать жалобу в письменной форме и с ним ведется работа как с письменной жалобой в порядке, предусмотренном Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок рассмотрения жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Принятие жалобы к рассмотрению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При решении вопроса о принятии жалобы к рассмотрению превалирует принцип презумпции в пользу рассмотрения жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Рассмотрение жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Рассмотрение жалобы проводится с целью определения наличия нарушения прав и свобод человека и гражданина в результате несоблюдения законов Республики Казахстан в области прав и свобод человека и гражданина или правовых обязательств государства в рамках ратифицированных международных договоров в области прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Уполномоченный, рабочий орган по поручению Уполномоченного, Представители вправе обратиться за содействием в выяснении обстоятельств, ставших предметом жалобы, в государственные органы, органы местного государственного управления и самоуправления и должностным лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уполномоченный, рабочий орган по поручению Уполномоченного, Представители вправе запрашивать и получать от государственных органов, органов местного государственного управления и самоуправления, иных организаций и должностных лиц необходимые материалы, документы и сведения для рассмотрения жалобы, получать доступ в установленном порядке к документам государственных организаций и общественных объединений, касающимся вопросов прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Запрошенные материалы, документы и сведения должны быть предоставлены в течение десяти рабочих дней с даты получения запроса, если в запросе не указан другой срок. Срок не может составлять менее двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление информации, составляющей государственную либо иную охраняемую законом тайну, осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Процедура рассмотрения жалобы включает в себя следующие обязательные действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выяснение обстоятельств путем истребования фактических данных от заявителя и государственных органов, сбора необходимых документов и иных материалов, относящихся к жалобе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставление возможности государственному органу, органу местного государственного управления и самоуправления или должностному лицу, чьи решения или действия (бездействия) обжалуются, дать свои объяснения по любым вопросам, подлежащим выяснению в процессе рассмотрения жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка доказательств путем анализа полученной информации на соответствие законам Республики Казахстан в области прав и свобод человека и гражданина, международным стандартам прав человека и гражданина в соответствии с принципами объективности и беспристрастности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. На основе предоставленных документов и информации со стороны заявителя и уполномоченных государственных органов, а также правового анализа устанавливается об усмотрении или отсутствии нарушения прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. По жалобам, в которых усмотрено нарушение прав человека, Уполномоченный:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет в государственные органы, органы местного государственного управления и самоуправления, должностным лицам, государственным служащим, действиями (бездействием) которых нарушены права и свободы заявителя, рекомендации относительно мер, которые надлежит принять для их восстановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается в уполномоченный государственный орган или к должностному лицу с ходатайством об осуществлении дисциплинарного или административного производства либо производства по уголовному правонарушению в отношении лица, нарушившего права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обращается в суд с исковым заявлением (иском) в защиту прав и свобод неограниченного круга лиц, нарушенных решениями или действиями (бездействием) государственных органов, органов местного государственного управления и самоуправления, должностных лиц, государственных служащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Рекомендации могут включать принятие мер по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведению объективного и беспристрастного разбирательства, привлечению виновных лиц к ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реализации обязательств государства в соответствии с ратифицированными международными договорами предоставить компенсацию за причиненный ущерб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятию мер по реабилитации, в том числе доступ к медицинской, социальной и психологической помощи, если это необходимо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) введению гарантии неповторения, включающей изменение политики, пересмотр процедур и обучение сотрудников соответствующих органов для предотвращения аналогичных нарушений в будущем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. По жалобам, в которых не усмотрено нарушение прав и свобод человека и гражданина, заявителю направляется ответ с указанием мотивированных причин такого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Разъяснение способов и средств защиты прав и свобод</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Разъясняются способы и средства защиты прав и свобод по жалобам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по которым не исчерпаны средства правовой защиты (не обжалованы решения и действия (бездействия) государственного органа, органа местного государственного управления и самоуправления или должностного лица, нарушившего права и свободы заявителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об оспаривании судебных актов и решений уполномоченных органов по уголовным и административным делам, если они связаны с вопросами справедливости и оценки доказательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) находящиеся на стадии рассмотрения в государственных органах или судах, за исключением случаев о произвольном задержании, либо о затягивании судебного разбирательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) связанные с вопросами качества предоставления государственных услуг, за исключением случаев, когда действия государственного органа основаны на дискриминации по признакам происхождения, социального, должностного или имущественного положения, пола, расы, национальности, языка, отношения к религии, убеждений, места жительства или иным обстоятельствам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) касающиеся действий или бездействия физических либо юридических лиц, связанные с гражданскими спорами, включая вопросы права собственности, исполнения договорных обязательств и другие частноправовые отношения, не вытекающие из международных обязательств государства в рамках ратифицированных международных договоров в области прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении разъяснения о способах и средствах, которые заявитель может использовать для защиты своих прав и свобод, копия жалобы может быть направлена в адрес государственного органа или должностного лица, в компетенцию которого входит рассмотрение указанного в жалобе вопроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При направлении копии жалобы указываются полномочия государственного органа, в компетенцию которого входит рассмотрение приведенного в жалобе вопроса, и разъясняются обязательства государства по уважению, защите и соблюдению конкретного права человека и гражданина, о нарушении которого заявляется в жалобе, а также обязательства по обеспечению заявителя доступными и эффективными средствами правовой защиты в соответствии с требованиями ратифицированных международных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Направление жалобы в государственные органы или должностным лицам для проведения проверки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жалобы направляются в государственные органы или должностным лицам для проверки, если в жалобе содержатся сведения о конкретном нарушении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жалобы, содержащие сообщения о пытках или жестоком бесчеловечном, унижающем достоинство обращении и наказании, или иных преступлениях и административных правонарушениях, в том числе полученные при исполнении своих полномочий участниками национального превентивного механизма, а также анонимные, если в них содержатся сведения о готовящихся или совершенных уголовных правонарушениях либо об угрозе государственной или общественной безопасности, подлежат немедленному направлению в государственные органы или должностным лицам в соответствии с их компетенцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Жалобы направляются в государственные органы или должностным лицам, если заявителю отказано в рассмотрении жалобы, но усматриваются нарушения прав и свобод заявителя, которые требуют проведения проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При направлении государственным органам или должностным лицам для проведения проверки указывается о предполагаемом, по мнению заявителя, правонарушении, а также полномочиях государственного органа (должностного лица), в компетенцию которого входит проведение проверки и принятие решения по таким правонарушениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный, рабочий орган по поручению Уполномоченного, Представители вправе запрашивать информацию о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Отказ в принятии жалобы к рассмотрению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В случае несоответствия жалобы требованиям, установленным в пункте 8 Правил, за исключением пункта 32 Правил, либо если текст жалобы является неразборчивым или нечитабельным, создавая сомнения в точности его понимания, заявителю направляется уведомление с указанием необходимости устранения выявленных недостатков в срок не более пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если заявитель не привел жалобу в соответствие в установленный срок, Уполномоченный выносит решение об отказе в принятии жалобы к рассмотрению с указанием оснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель после устранения указанных недостатков имеет право повторно обратиться с жалобой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Заявитель вправе отозвать жалобу до принятия по ней окончательного решения. При этом жалоба оставляется без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы продолжается, несмотря на ее отзыв, если это необходимо для защиты прав и интересов заявителя или общественных интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Анонимные жалобы, за исключением указанных в пункте 32 Правил, а также жалобы, содержащие нецензурные выражения, уничижительные или дискриминационные формулировки в отношении личности или группы по признаку религиозной, этнической, половой или иной идентичности, и иные формы злоупотребления правом на обращение, не подлежат рассмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Отказ в принятии жалобы к рассмотрению доводится до сведения заявителя с указанием мотивированных причин такого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Повторные жалобы, в которых не приводятся новые доводы или вновь открывшиеся обстоятельства, а в материалах предыдущих жалоб имеются материалы проверок и заявителю в установленном порядке давались ответы, не подлежат рассмотрению и приобщаются к ранее поступившим жалобам с уведомлением об этом заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Решение об отказе в принятии жалобы не подлежит обжалованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Рассмотрение случаев нарушений прав человека и гражданина при отсутствии индивидуальной жалобы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Уполномоченный вправе по собственной инициативе рассматривать вопросы, касающиеся нарушения прав и свобод человека и гражданина, если имеются сведения об их массовом нарушении, затрагивающие неопределенный круг лиц, либо такое нарушение имеет общественное значение или это связано с необходимостью защиты интересов лиц, которые не могут самостоятельно воспользоваться правовыми средствами защиты своих прав и свобод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение может быть инициировано на основании сведений, полученных из открытых источников, от государственных, негосударственных или международных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости проведения проверки на региональном уровне Уполномоченный направляет поручение соответствующему Представителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок рассмотрения и принятия мер осуществляются в соответствии с Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Принимаемые меры по результатам обобщения итогов рассмотрения жалоб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Обобщение итогов рассмотрения жалоб проводится рабочим органом и Представителями в сроки, предусмотренные регламентом рабочего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. По результатам обобщения итогов рассмотрения жалоб Уполномоченный:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет в государственные органы, органы местного государственного управления и самоуправления, а также должностным лицам свои замечания и предложения общего характера, относящиеся к обеспечению прав и свобод человека и гражданина, совершенствованию административных процедур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается к субъектам, принявшим (издавшим) правовые акты, с предложениями о внесении в них изменений и дополнений, если Уполномоченный полагает, что решения или действия (бездействия) государственных органов, органов местного государственного управления и самоуправления или должностных лиц, нарушающие права и свободы человека и гражданина, совершаются в силу их несовершенства или существующих в них пробелов либо противоречия законодательства Республики Казахстан международным договорам или иным обязательствам Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. В случаях, имеющих особое общественное значение либо связанных с массовым нарушением прав и свобод человека и гражданина, гарантированных Конституцией Республики Казахстан, Уполномоченный принимает следующие меры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет обращение непосредственно Президенту Республики Казахстан, Палатам Парламента Республики Казахстан или Правительству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращается в Верховный Суд Республики Казахстан с предложением дать разъяснения по вопросам судебной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные меры в соответствии с Конституционным законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Мониторинг исполнения рекомендаций по вопросам защиты прав и свобод человека и гражданина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Рабочий орган и Представители ведут учет и проводят мониторинг исполнения рекомендаций в соответствии с регламентом рабочего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Результаты учета и мониторинга исполнения рекомендаций отражаются в ежегодном докладе Уполномоченного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3376,106 +3232,83 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Образец</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Жалоба</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Данные заявителя (имя, фамилия, отчество (при наличии), дата рождения, гражданство,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальный идентификационный номер): _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3974,55 +3807,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4348,31 +4181,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>