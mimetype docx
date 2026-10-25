--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a82631" w14:textId="7a82631">
+    <w:p w14:paraId="3569b05" w14:textId="3569b05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оценки эффективности предоставляемых инвестиционных преференций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра национальной экономики Республики Казахстан от 15 октября 2025 года № 106. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 октября 2025 года № 37140</w:t>
+        <w:t>Приказ и.о. Министра национальной экономики Республики Казахстан от 15 октября 2025 года № 106. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 октября 2025 года № 37140.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2788,50 +2788,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционных преференций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Заместителя Премьер-Министра – и.о. Министра национальной экономики РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2900,217 +2956,230 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Министерство иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkStart w:name="z573" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkStart w:name="z574" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения для оценки эффективности предоставляемых инвестиционных преференций"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkStart w:name="z575" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ОЭ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkStart w:name="z576" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkStart w:name="z577" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkStart w:name="z578" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридическое лицо Республики Казахстан, реализующее инвестиционный проект</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkStart w:name="z579" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 15 марта следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkStart w:name="z580" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z581" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6096000" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -3131,1885 +3200,1852 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z582" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора – в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z583" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения для оценки эффективности предоставляемых инвестиционных преференций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование заявителя, получившего меру стимулирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование инвестиционного проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регион (согласно национальному Классификатору административно-территориальных объектов (КАТО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость продукции на экспорт, тысяч долларов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость продукции, замещающей импорт, тысяч долларов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма условных потерь бюджета, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продолжение таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...88 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма уплаченных налогов, тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество созданных рабочих мест, человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фонд оплаты труда, миллион теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использование возобновляемых источников энергии, мегаватт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z584" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции в научно-исследовательские и опытно-конструкторские работы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...19 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+миллион теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок действия проекта, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
-            </w:r>
-[...34 lines deleted...]
-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkStart w:name="z585" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...186 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z586" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z587" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ___________________________ подпись ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z588" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z589" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z590" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________ подпись _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z591" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z592" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z593" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснение по заполнению формы, предназначенной для сбора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z594" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административных данных "Сведения для оценки эффективности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z595" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставляемых иностранных инвестиций" приведено в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5114,456 +5150,424 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эффективности предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционных преференций"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkStart w:name="z598" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения для оценки эффективности предоставляемых преференций" (1-ОЭ, годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z599" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Сведения для оценки эффективности предоставляемых преференций" (1-ОЭ, годовая)</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z600" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Сведения для оценки эффективности предоставления инвестиционных преференций" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z601" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z602" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z603" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z604" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графе 1 Формы указывается наименование заявителя, получившего меру стимулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z605" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 2 Формы указывается наименование инвестиционного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z606" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 3 Формы указывается регион (согласно национальному Классификатору административно-территориальных объектов (КАТО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z607" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В графе 4 Формы указывается вид деятельности по Общему классификатору видов экономической деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z608" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 5 Формы указывается стоимость продукции, вывезенной на экспорт за истекший год, на основании данных таможенной статистики и экспортных деклараций, тысяч долларов США.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z609" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 6 Формы указывается стоимость продукции, замещающей аналогичную импортную продукцию, тысяч долларов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z610" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 7 Формы указывается сумма условных потерь бюджета, тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z611" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 8 Формы указывается cумма уплаченных налогов, тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z612" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 9 Формы указывается количество созданных рабочих мест, человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z613" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. В графе 5 Формы указывается стоимость произведенной за истекший год продукции, тысяч тенге. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+      10. В графе 10 Формы указывается размер фонда оплаты труда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z614" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В графе 11 Формы указывается объем потребленной электроэнергии за счет возобновляемых источников энергии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z615" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 Формы указывается стоимость продукции, вывезенной на экспорт за истекший год, на основании данных таможенной статистики и экспортных деклараций, тысяч долларов США.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+      12. В графе 12 Формы указываются инвестиции в научно-исследовательские и опытно-конструкторские работы, миллион теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z616" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В графе 7 Формы указывается стоимость продукции, замещающей аналогичную импортную продукцию, тысяч долларов.</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      13. В графе 13 Формы указывается количество лет эксплуатации проекта с момента официального ввода в эксплуатацию, подтвержденного актами приемки или регистрацией в уполномоченном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5641,50 +5645,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционных преференций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Заместителя Премьер-Министра – и.о. Министра национальной экономики РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5733,237 +5793,250 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Министерство иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z621" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z622" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения для оценки эффективности предоставляемых инвестиционных преференций"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z623" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 2-ОЭ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z624" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z625" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z626" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: центральные и местные исполнительные органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z627" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: не позднее 15 марта следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z628" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z629" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6096000" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -5984,91 +6057,105 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z630" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z631" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения для оценки эффективности предоставляемых инвестиционных преференций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6870,51 +6957,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма условных потерь бюджета, миллион тенге</w:t>
+Сумма условных потерь бюджета, тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6978,51 +7065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оценочная стоимость налоговых, таможенных и натурных преференций по проекту, миллион тенге</w:t>
+Оценочная стоимость налоговых, таможенных и натурных преференций по проекту, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7584,249 +7671,224 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z133" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...184 lines deleted...]
-        <w:t>в приложении к настоящей форме.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ___________________________ подпись ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________ подпись _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения для оценки эффективности предоставляемых инвестиционных преференций" приведено в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7933,464 +7995,464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эффективности предоставления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционных преференций"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkStart w:name="z645" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения для оценки эффективности предоставляемых инвестиционных преференций" (2-ОЭ, годовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z646" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z647" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Сведения для оценки эффективности предоставления инвестиционных преференций" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z648" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z649" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z650" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z651" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графе 1 Формы указывается наименование заявителя, получившего меру стимулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z652" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 2 Формы указывается наименование инвестиционного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z653" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 3 Формы указывается регион (согласно национальному Классификатору административно-территориальных объектов (КАТО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z654" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В графе 4 Формы указывается вид деятельности по Общему классификатору видов экономической деятельности. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+       4. В графе 4 Формы указывается вид деятельности по Общему классификатору видов экономической деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z655" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 5 Формы указывается доля иностранного капитала по проекту в суммарном притоке прямых иностранных инвестиций в регион (для местных исполнительных органов)/отрасль (для центральных государственных органов), %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z656" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве единого источника данных используется официальная статистика Национального Банка Республики Казахстан по притоку прямых иностранных инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z657" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. В графе 6 Формы указывается средний темп роста производства (выпуска продукции) и экспорта (при наличии) по проекту, в % за 1 год, 3, 5 лет раздельно. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+       6. В графе 6 Формы указывается средний темп роста производства (выпуска продукции) и экспорта (при наличии) по проекту, в % за 1 год, 3, 5 лет раздельно. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z658" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 7 Формы указывается доля затрат на импорт в совокупной стоимости проекта, %, до ввода в эксплуатацию и после.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z659" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В графе 8 Формы указывается сумма условных потерь бюджета, тысяч тенге.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+      8. В графе 8 Формы указывается сумма условных потерь бюджета, тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z660" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 9 Формы указывается средний темп роста налоговых поступлений по проекту, % за 1, 3, 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z661" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 10 Формы указывается средний темп роста числа занятых по проекту, % за 1, 3, 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z662" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. В графе 11 Формы указывается оценочная стоимость налоговых, таможенных и натурных преференций по проекту, предоставленная государством инвестору, миллион тенге.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+      11. В графе 11 Формы указывается оценочная стоимость налоговых, таможенных и натурных преференций по проекту, предоставленная государством инвестору, миллион теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z663" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 12 Формы указывается доля возобновляемых источников энергии в затратах на электроэнергию при производстве продукции по проекту, %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z664" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В графе 13 Формы указывается доля научно-исследовательских и опытно-конструкторских работ в совокупной стоимости проекта, %. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z665" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 14 Формы указывается количество лет эксплуатации проекта с момента официального ввода в эксплуатацию, подтвержденного актами приемки или регистрацией в уполномоченном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8469,68 +8531,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционных преференций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шкала распределения значений показателей в рамках критерий оценки эффективности инвестиционных преференций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Заместителя Премьер-Министра – и.о. Министра национальной экономики РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8766,52 +8866,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Экономическая эффективность </w:t>
+              <w:t>
+Экономическая эффективность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8838,52 +8938,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – рост свыше 20% в год; </w:t>
+              <w:t>
+2 – рост свыше 20% в год;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 – рост от 5% до 20% в год;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9050,52 +9150,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 – объемы экспорта свыше 10 миллионов долларов в год;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1 – объем экспорта до 10 миллионов долларов в год; </w:t>
+              <w:t>
+1 – объем экспорта до 10 миллионов долларов в год;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 – без экспорта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -9226,52 +9326,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – замещает импорт на 5 миллионов долларов и выше; </w:t>
+              <w:t>
+2 – замещает импорт на 5 миллионов долларов и выше;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 – замещает импорт до 5 миллионов долларов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9420,52 +9520,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – рост налогов; </w:t>
+              <w:t>
+2 – рост налогов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 – небольшой рост;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9615,87 +9715,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 – очень эффективное использование преференций: на 1 тенге льгот привлекли &gt;10 000 тенге инвестиций;</w:t>
-[...35 lines deleted...]
-0 – неэффективно: на 1 тенге льгот – менее 1 000 тенге инвестиций.</w:t>
+2 – очень эффективное использование преференций: на 1 теңге льгот привлекли &gt;10 000 теңге инвестиций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1– умеренная эффективность: на 1 теңге льгот –1 000-10 000 теңге инвестиций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 – неэффективно: на 1 теңге льгот – менее 1 000 теңге инвестиций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9808,52 +9908,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – приоритетная; </w:t>
+              <w:t>
+2 – приоритетная;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1– нейтральная;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9991,87 +10091,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Созданные рабочие места: количество рабочих мест на 1 миллиард тенге льгот</w:t>
+Созданные рабочие места: количество рабочих мест на 1 миллиард теңге льгот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 – высокая эффективность: каждый 1 миллиард тенге льгот ≥ 50 рабочих мест;</w:t>
+2 – высокая эффективность: каждый 1 миллиард теңге льгот ≥ 50 рабочих мест;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 – средняя эффективность 20-50 мест;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10410,52 +10510,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – слаборазвитый регион; </w:t>
+              <w:t>
+2 – слаборазвитый регион;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1– обычный;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10604,52 +10704,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 – работает 3+ лет; </w:t>
+              <w:t>
+2 – работает 3+ лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 – на паузе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11111,115 +11211,122 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z182" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...50 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z694" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ВИЭ – возобновляемые источники энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z695" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НИОКР – научно-исследовательские и опытно-конструкторские работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z696" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРП – месячный расчетный показатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11363,68 +11470,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="144"/>
+    <w:bookmarkStart w:name="z185" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индексы эффективности инвестиционных преференций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12699,68 +12806,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:bookmarkStart w:name="z188" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма подсчета баллов на основе соотношения плана и факта в разрезе критериев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -14331,31 +14438,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>