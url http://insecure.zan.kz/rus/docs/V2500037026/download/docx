--- v0 (2025-11-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ede2754" w14:textId="ede2754">
+    <w:p w14:paraId="60d7c41" w14:textId="60d7c41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам банковской и микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 сентября 2025 года № 64. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 октября 2025 года № 37026</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 сентября 2025 года № 64. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 октября 2025 года № 37026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -669,78 +669,118 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нормативных правовых актов Республики Казахстан по вопросам банковской и микрофинансовой деятельности, в которые вносятся изменения и дополнение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 137 "Об утверждении Правил исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7663) следующие изменения:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 ноября 2019 года № 208 "Об утверждении Правил расчета годовой эффективной ставки вознаграждения по предоставляемым микрокредитам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19677) следующие изменения и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -753,150 +793,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z42" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 7</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 39 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О микрофинансовой деятельности" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z43" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> расчета годовой эффективной ставки вознаграждения по предоставляемым микрокредитам, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -916,1921 +956,1285 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункты 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...35 lines deleted...]
-      1) при распространении информации о величинах вознаграждения по услугам, в том числе ее публикации;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Микрофинансовые организации указывают годовую эффективную ставку вознаграждения в цифровом выражении, в одинаковой по размеру и стилю оформления шрифтов (курсив, полужирный, выделение цветом) форме с другими ставками вознаграждения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      2) в договоре о предоставлении услуг, заключаемом с клиентами;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при распространении информации о величинах вознаграждения по микрокредитам, в том числе ее публикации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      3) в личном кабинете на интернет-ресурсе, в мобильном приложении при оказании банками электронных банковских услуг.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в договоре о предоставлении микрокредита, заключаемом с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в личном кабинете на интернет-ресурсе, в мобильном приложении при предоставлении микрокредитов электронным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В договоре о предоставлении услуг, заключаемом с клиентами, годовая эффективная ставка вознаграждения печатается при помощи устройств компьютерной техники в одном предложении с другими ставками вознаграждения. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+      В договоре о предоставлении микрокредита, заключаемом с клиентами, годовая эффективная ставка вознаграждения печатается при помощи устройств компьютерной техники в одном предложении с другими ставками вознаграждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если общие условия отражаются в договоре о предоставлении микрокредита в виде таблицы, годовая эффективная ставка вознаграждения указывается в отдельной строке (столбце), следующей после указания других ставок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовые организации размещают на своем интернет-ресурсе (при их наличии) средство автоматизированного расчета (калькулятор) годовой эффективной ставки вознаграждения, предназначенное для расчета заемщиками годовой эффективной ставки вознаграждения с учетом всех платежей, связанных с микрокредитом, и отображения ее итогового значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Расчет годовой эффективной ставки вознаграждения производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на дату заключения договора о предоставлении микрокредита, дополнительных соглашений к договору о предоставлении микрокредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по устному или письменному требованию заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае внесения изменений и дополнений в договор о предоставлении микрокредита, которые влекут изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае осуществления заемщиком в период обслуживания микрокредита платежей, указанных в пункте 8-1 настоящих Правил, и не включенных в расчет годовой эффективной ставки вознаграждения на дату заключения договора о предоставлении микрокредита, заемщик уведомляется об изменении значения годовой эффективной ставки вознаграждения в порядке, предусмотренном договором о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В расчет годовой эффективной ставки вознаграждения по микрокредиту включаются все платежи заемщика по основному долгу и вознаграждению, в том числе иные платежи заемщика в пользу третьих лиц, указанные в пункте 8-1 Правил, за исключением платежей (пени, штрафа) заемщика, возникших в связи с несоблюдением им условий договора о предоставлении микрокредита по уплате основного долга и (или) вознаграждения."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 8-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. В расчет годовой эффективной ставки вознаграждения по микрокредиту включаются иные платежи заемщиков в пользу третьих лиц, которые известны на дату заключения договора о предоставлении микрокредита:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) платежи заемщика в пользу страховой (перестраховочной) организации, в том числе за счҰт суммы микрокредита, осуществляемые в рамках договоров добровольного страхования при предоставлении микрокредита, заключение которых оказывает влияние на условия предоставления (изменения) микрокредита либо вытекает из условий микрокредита, включая договоры страхования предмета залога, находящегося в пользовании залогодателя и обеспечивающего обязательства заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) платежи заемщика гаранту (поручителю) за получение гарантии (поручительства), оценщику за оценку передаваемого в залог имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если при расчете годовой эффективной ставки вознаграждения по микрокредиту, отсутствует возможность определения размеров платежей, указанных в настоящего пункте, на весь срок микрокредитования, то в расчет годовой эффективной ставки вознаграждения по микрокредиту включаются платежи за весь срок микрокредитования, исходя из тарифов данных лиц, определенных на день заключения с ними договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Если общие условия отражаются в договоре о предоставлении услуг в виде таблицы, годовая эффективная ставка вознаграждения указывается в отдельной строке (столбце), следующей после указания других ставок. </w:t>
-[...279 lines deleted...]
-      2) платежи клиента, связанные с несоблюдением им условий договора банковского займа, включая неустойку и иные виды штрафных санкций, в том числе за превышение лимита овердрафта, установленного клиенту.".</w:t>
+      Платежи, указанные в настоящем пункте, факт взимания которых неизвестен на дату заключения договора о предоставлении микрокредита, в случае перерасчета учитываются в расчете годовой эффективной ставки вознаграждения после фактического платежа.". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 218 "Об утверждении Перечня комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19702) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О микрофинансовой деятельности" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 39 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"</w:t>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> расчета годовой эффективной ставки вознаграждения по предоставляемым микрокредитам, утвержденных указанным постановлением:</w:t>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 2</w:t>
-[...39 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      "2. Микрофинансовые организации указывают годовую эффективную ставку вознаграждения в цифровом выражении, в одинаковой по размеру и стилю оформления шрифтов (курсив, полужирный, выделение цветом) форме с другими ставками вознаграждения:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. К комиссиям и иным платежам, связанным с выдачей и обслуживанием займа, выданного (выдаваемого) физическому лицу, относятся следующие комиссии и иные платежи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      1) при распространении информации о величинах вознаграждения по микрокредитам, в том числе ее публикации;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) за рассмотрение заявления и документов на получение займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      2) в договоре о предоставлении микрокредита, заключаемом с клиентами;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) за организацию займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      3) в личном кабинете на интернет-ресурсе, в мобильном приложении при предоставлении микрокредитов электронным способом.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) комиссии за изменение условий предоставленного займа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      В договоре о предоставлении микрокредита, заключаемом с клиентами, годовая эффективная ставка вознаграждения печатается при помощи устройств компьютерной техники в одном предложении с другими ставками вознаграждения. </w:t>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графика погашения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      Если общие условия отражаются в договоре о предоставлении микрокредита в виде таблицы, годовая эффективная ставка вознаграждения указывается в отдельной строке (столбце), следующей после указания других ставок.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      валюты займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      Микрофинансовые организации размещают на своем интернет-ресурсе (при их наличии) средство автоматизированного расчета (калькулятор) годовой эффективной ставки вознаграждения, предназначенное для расчета заемщиками годовой эффективной ставки вознаграждения с учетом всех платежей, связанных с микрокредитом, и отображения ее итогового значения.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ставки вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      3. Расчет годовой эффективной ставки вознаграждения производится:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методов погашения займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      1) на дату заключения договора о предоставлении микрокредита, дополнительных соглашений к договору о предоставлении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комиссии за рассмотрение вопросов по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      2) по устному или письменному требованию заемщика;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменению условий, связанных с заемщиком (созаемщиком), гарантом (поручителем) по инициативе заемщика (созаемщика), гаранта (поручителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      3) в случае внесения изменений и дополнений в договор о предоставлении микрокредита, которые влекут изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменению условий обременения предмета залога по займу, а также при замене предмета залога;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      4) в случае осуществления заемщиком в период обслуживания микрокредита платежей, указанных в пункте 8-1 настоящих Правил, и не включенных в расчет годовой эффективной ставки вознаграждения на дату заключения договора о предоставлении микрокредита, заемщик уведомляется об изменении значения годовой эффективной ставки вознаграждения в порядке, предусмотренном договором о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      замене залогодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      8. В расчет годовой эффективной ставки вознаграждения по микрокредиту включаются все платежи заемщика по основному долгу и вознаграждению, в том числе иные платежи заемщика в пользу третьих лиц, указанные в пункте 8-1 Правил, за исключением платежей (пени, штрафа) заемщика, возникших в связи с несоблюдением им условий договора о предоставлении микрокредита по уплате основного долга и (или) вознаграждения."</w:t>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче по заявлению клиента правоустанавливающих документов на предмет залога, содержащихся в кредитном досье клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      дополнить пунктом 8-1 следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче по заявлению клиента справки о согласии на регистрацию (снятие с регистрации) по месту жительства физического лица, на узаконение перепланировок, построек, пристроек, произведенных на территории залогового обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      "8-1. В расчет годовой эффективной ставки вознаграждения по микрокредиту включаются иные платежи заемщиков в пользу третьих лиц, которые известны на дату заключения договора о предоставлении микрокредита:</w:t>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказанию услуг по оформлению права собственности и (или) права залога на имущество, введенное в эксплуатацию при смене залогодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      1) платежи заемщика в пользу страховой (перестраховочной) организации, в том числе за счҰт суммы микрокредита, осуществляемые в рамках договоров добровольного страхования при предоставлении микрокредита, заключение которых оказывает влияние на условия предоставления (изменения) микрокредита либо вытекает из условий микрокредита, включая договоры страхования предмета залога, находящегося в пользовании залогодателя и обеспечивающего обязательства заемщика;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказанию услуг по изменению целевого назначения недвижимого имущества, разделению земельных участков на доли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      2) платежи заемщика гаранту (поручителю) за получение гарантии (поручительства), оценщику за оценку передаваемого в залог имущества.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдаче по заявлению клиента справки о разрешении на замену регистрационного номера транспортного средства, являющегося залоговым обеспечением, на переоформление свидетельства о регистрации транспортного средства, на восстановление утерянных документов по транспортному средству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      Если при расчете годовой эффективной ставки вознаграждения по микрокредиту, отсутствует возможность определения размеров платежей, указанных в настоящего пункте, на весь срок микрокредитования, то в расчет годовой эффективной ставки вознаграждения по микрокредиту включаются платежи за весь срок микрокредитования, исходя из тарифов данных лиц, определенных на день заключения с ними договоров.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) платежи клиента в пользу страховой (перестраховочной) организации, в том числе за счҰт суммы банковского займа, осуществляемые в рамках договоров добровольного страхования при предоставлении банковского займа, заключение которых оказывает влияние на условия предоставления (изменения) банковского займа либо вытекает из условий банковского займа, включая договоры страхования предмета залога, находящегося в пользовании залогодателя и обеспечивающего обязательства клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      Платежи, указанные в настоящем пункте, факт взимания которых неизвестен на дату заключения договора о предоставлении микрокредита, в случае перерасчета учитываются в расчете годовой эффективной ставки вознаграждения после фактического платежа.". </w:t>
+    <w:bookmarkStart w:name="z87" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) платежи клиента гаранту (поручителю) за получение гарантии (поручительства), оценщику за оценку передаваемого в залог имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...631 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) платежи клиента в пользу организаций (посредников), оказывающих услуги банку второго уровня, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций (далее - банк) по привлечению клиентов, осуществлению проверки документов, предоставляемых клиентами, на соответствие условиям выдачи займа, передаче документов клиентов банку, приему платежей и переводов от клиентов банка в счет погашения займов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z89" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) комиссии и платежи клиента в пользу банка и (или) иных организаций в рамках договоров банковского счета и (или) договоров банковского обслуживания, договоров страхования (перестрахования), связанные с получением займа, обслуживанием займа, не связанные с подпунктами 5), 6) и 7) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z90" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) за выдачу по заявлению клиента справки о ссудной задолженности по займу.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3156,31 +2560,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>