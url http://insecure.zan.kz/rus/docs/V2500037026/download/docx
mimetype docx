--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60d7c41" w14:textId="60d7c41">
+    <w:p w14:paraId="c009ba0" w14:textId="c009ba0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>