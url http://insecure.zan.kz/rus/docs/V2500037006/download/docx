--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4508fe8" w14:textId="4508fe8">
+    <w:p w14:paraId="23fe4e6" w14:textId="23fe4e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении Перечня видов спорта высших достижений и порядка их финансирования за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра туризма и спорта Республики Казахстан от 30 сентября 2025 года № 185. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 октября 2025 года № 37006</w:t>
+        <w:t>Приказ и.о. Министра туризма и спорта Республики Казахстан от 30 сентября 2025 года № 185. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 октября 2025 года № 37006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -595,50 +595,88 @@
               </w:rPr>
               <w:t>Приложение 1 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень видов спорта высших достижений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень - в редакции приказа Министра туризма и спорта РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 84 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6633,70 +6671,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гребные виды спорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 World Rowing</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Fédération Internationale des Sociétés d'Aviron (FISA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17227,582 +17263,347 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...286 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды спорта, вошедшие в программы Азиатских и Параазиатских игр</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...203 lines deleted...]
-Танцевальный спорт</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борьба на поясах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+World Alysh Federation (WAF)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Belt Wrestling Association (IBWA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борьба на поясах (алыш)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17831,255 +17632,255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...203 lines deleted...]
-Бильярд</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Танцевальный спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+World dance sport federation (WDSF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Танцевальный спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18108,255 +17909,255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...203 lines deleted...]
-Бодибилдинг</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бильярд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Piramid Confederation (IPC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бильярд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18385,330 +18186,565 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...203 lines deleted...]
-Брейкинг</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бодибилдинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Fitness and BodyBuilding Federation (IFBB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бодибилдинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брейкинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+World dance sport federation (WDSF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брейкинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -20129,219 +20165,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Муайтай</w:t>
-[...167 lines deleted...]
-Муайтай</w:t>
+Кураш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Kurash Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кураш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20406,219 +20442,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пара армрестлинг</w:t>
-[...167 lines deleted...]
-Пара армрестлинг</w:t>
+Муайтай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Federation of Muaythai Associations (IFMA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муайтай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20683,2101 +20719,2101 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пенчак силат</w:t>
-[...167 lines deleted...]
-Пенчак силат</w:t>
+Падел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Padel Federation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Падел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...198 lines deleted...]
-Спортивное самбо</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пара армрестлинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+WAF world armrestling federation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пара армрестлинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-Боевое самбо</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенчак силат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Pencak Silat Federation (IPSF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пенчак силат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-Пляжное самбо</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самбо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Sambo Federation (FIAS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спортивное самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...233 lines deleted...]
-Ушу (саньда, таолу)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боевое самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...237 lines deleted...]
-Шахматы, шахматы (непаралимпийский)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляжное самбо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ушу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+International Wushu Federation (IWUF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ушу (саньда, таолу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...236 lines deleted...]
-            </w:r>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Federation Internationale des Echecs (FIDE), The International Chess Committee of the Deaf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахматы, шахматы (непаралимпийский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...265 lines deleted...]
-Асық ату</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальные виды спорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22810,251 +22846,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бәйге</w:t>
-[...199 lines deleted...]
-Бәйге</w:t>
+Аударыспақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ОЮЛ "World Federation of Horseback Wrestling" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аударыспақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23087,251 +23123,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәстүрлі садақ ату</w:t>
-[...199 lines deleted...]
-Дәстүрлі садақ ату</w:t>
+Асық ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОЮЛ "Ассоциация международная федерация спорта Кочевников Асык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асық ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23364,251 +23400,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбы ату</w:t>
-[...199 lines deleted...]
-Жамбы ату</w:t>
+Бәйге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23641,1315 +23677,1315 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жекпе-жек</w:t>
-[...199 lines deleted...]
-Жекпе-жек</w:t>
+Дәстүрлі садақ ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"World Tradicional Archery federation" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәстүрлі садақ ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...229 lines deleted...]
-Жаппай көкпар</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбы ату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"International horseback archery alliance" (IHAA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбы ату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...219 lines deleted...]
-Көкпар</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекпе-жек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жекпе-жек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...264 lines deleted...]
-Қазақ күресі</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОЮЛ "Международная федерация спорта жаппай көкпар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаппай көкпар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...265 lines deleted...]
-Құсбегілік</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОЮЛ "Всемирная ассоциация кокпар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24982,251 +25018,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Теңге ілу</w:t>
-[...199 lines deleted...]
-Теңге ілу</w:t>
+Қазақ күресі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОЮЛ Ассоциация "QAZAQ KURESI"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақ күресі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25259,50 +25295,604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Құсбегілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"INTERNATIONAL QUSBEGILIK FEDERATION"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құсбегілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңге ілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОЮЛ Ассоциация "Международная федерация конного спорта Теңге ілу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңге ілу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Тоғызқұмалақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25465,153 +26055,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоғызқұмалақ, тоғызқұмалақ (непаралимпийский)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>расшифровка аббревиатур:</w:t>
+        <w:t>
+      1. ММА – Миксд Мартиал Артс (Мixed Martial Arts);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. ММА – Миксд Мартиал Артс (Мixed Martial Arts);</w:t>
+        <w:t>
+      2. WKF – Уолд каратэ Федерейшн (World Karate Federation);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. WKF – Уолд каратэ Федерейшн (World Karate Federation);</w:t>
+        <w:t>
+      3. WT – Уолд таеквондо (World taekwondo);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. WT – Уолд таеквондо (World taekwondo);</w:t>
-[...16 lines deleted...]
-        <w:t>4. BMX – Байкл мотокросс (Bicycle Motocross).</w:t>
+        <w:t>
+      4. BMX – Байкл мотокросс (Bicycle Motocross).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27296,55 +27893,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>