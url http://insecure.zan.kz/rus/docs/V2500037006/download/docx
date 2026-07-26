--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23fe4e6" w14:textId="23fe4e6">
+    <w:p w14:paraId="082b77c" w14:textId="082b77c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -27893,55 +27893,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28267,31 +28267,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>