--- v0 (2025-11-26)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0cadd7" w14:textId="e0cadd7">
+    <w:p w14:paraId="ed811f0" w14:textId="ed811f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил определения рыночного курса обмена валюты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Совместные постановление Правления Национального Банка Республики Казахстан от 26 сентября 2025 года № 56 и приказ Министра финансов Республики Казахстан от 29 сентября 2025 года № 544. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 сентября 2025 года № 36983</w:t>
+        <w:t>Совместные постановление Правления Национального Банка Республики Казахстан от 26 сентября 2025 года № 56 и приказ Министра финансов Республики Казахстан от 29 сентября 2025 года № 544. Зарегистрировано в Министерстве юстиции Республики Казахстан 30 сентября 2025 года № 36983.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -987,170 +987,212 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения рыночного курса обмена валюты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рыночный курс обмена валют определяется ежедневно в рабочие дни, в которые акционерное общество "Казахстанская фондовая биржа" (далее – биржа) проводит торги по иностранным валютам, в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по доллару Соединенных Штатов Америки (далее – США) рыночный курс обмена валюты определяется как средневзвешенный биржевой курс тенге к доллару США, сложившийся по состоянию на 15-30 часов времени города Астана;</w:t>
+      1) по доллару Соединенных Штатов Америки (далее – США) рыночный курс обмена валюты определяется как средневзвешенный биржевой курс теңге к доллару США, сложившийся по состоянию на 15-30 часов времени города Астана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по другим иностранным валютам рыночный курс обмена валют по отношению к тенге определяется как кросс-курс, рассчитанный с использованием рыночного курса доллара США по отношению к тенге и курсов данных валют к доллару США, сложившихся по состоянию на 16-00 часов времени города Астана.</w:t>
+      2) по другим иностранным валютам рыночный курс обмена валют по отношению к теңге определяется как кросс-курс, рассчитанный с использованием рыночного курса доллара США по отношению к теңге и курсов данных валют к доллару США, сложившихся по состоянию на 16-00 часов времени города Астана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Национальный Банк Республики Казахстан в день проведения торгов на бирже фиксирует курсы иностранных валют по отношению к тенге, определенные в установленном настоящим пунктом порядке, для иностранных валют, указанных в приложении к </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> установления официального курса национальной валюты Республики Казахстан к иностранным валютам, утвержденным постановлением Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 242 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7977, далее – Правила по официальным курсам).</w:t>
+      Национальный Банк Республики Казахстан в день проведения торгов на бирже фиксирует курсы иностранных валют по отношению к теңге, определенные в установленном настоящим пунктом порядке, для иностранных валют, указанных в приложении к Правилам установления официального курса национальной валюты Республики Казахстан к иностранным валютам, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 242 "Об утверждении Правил установления официального курса национальной валюты Республики Казахстан к иностранным валютам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7977) (далее – Правила по официальным курсам).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам по официальным курсам, определяются организациями самостоятельно в порядке, установленном настоящим пунктом. Допускается использование курса иностранной валюты к доллару США, опубликованного в газете Файнэншл Таймс (Financial Times) или на его интернет-ресурсе, а также на информационных порталах Блумберг (Bloomberg) либо Рефинитив (Refinitiv), в день установления рыночного курса доллара США по отношению к тенге.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рыночные курсы по обменным валютам, не указанным в приложении к Правилам по официальным курсам, определяются организациями самостоятельно в порядке, установленном настоящим пунктом. Допускается использование курса иностранной валюты к доллару США, опубликованного в газете Файнэншл Таймс (Financial Times) или на его интернет-ресурсе, а также на информационных порталах Блумберг (Bloomberg) либо Рефинитив (Refinitiv), в день установления рыночного курса доллара США по отношению к теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции совместного постановления Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и приказ Министра финансов РК от 28.07.2026 № 508 (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Рыночный курс обмена валют, определенный в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1183,51 +1225,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В нерабочие дни действуют курсы, определенные в рабочий день, предшествующий нерабочему дню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Финансовые организации (за исключением юридических лиц, исключительным видом деятельности которых является организация обменных операций с иностранной валютой), филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан и филиалы страховых брокеров – нерезидентов Республики Казахстан, акционерное общество "Банк Развития Казахстана", акционерные инвестиционные фонды, специальные финансовые компании, исламские специальные финансовые компании, а также Национальный Банк Республики Казахстан и юридические лица, пятьдесят и более процентов акций (долей участия в уставном капитале) или контрольный пакет акций которых принадлежат Национальному Банку Республики Казахстан, в целях ведения бухгалтерского учета, формирования финансовой отчетности и отчетности по данным бухгалтерского учета осуществляют пересчет активов и обязательств, подлежащих пересчету в соответствии с международными стандартами финансовой отчетности, в конце дня, в котором проводились торги на бирже, с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
+      4. Финансовые организации (за исключением юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой), филиалы банков - нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций - нерезидентов Республики Казахстан и филиалы страховых брокеров - нерезидентов Республики Казахстан, акционерное общество "Банк Развития Казахстана", акционерные инвестиционные фонды, специальные финансовые компании, исламские специальные финансовые компании, а также Национальный Банк Республики Казахстан и юридические лица, пятьдесят и более процентов акций (долей участия в уставном капитале) или контрольный пакет акций которых принадлежат Национальному Банку Республики Казахстан, в целях ведения бухгалтерского учета, формирования финансовой отчетности и отчетности по данным бухгалтерского учета осуществляют пересчет активов и обязательств, подлежащих пересчету в соответствии с международными стандартами финансовой отчетности, в конце дня, в котором проводились торги на бирже, с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
@@ -1247,130 +1289,234 @@
         <w:t xml:space="preserve">
       Остальные организации в целях формирования финансовой отчетности осуществляют пересчет активов и обязательств, подлежащих пересчету в соответствии с международными стандартами финансовой отчетности и требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности, на отчетную дату с использованием в качестве курса закрытия рыночного курса обмена валют, определенного на дату последнего дня отчетного периода, в котором проводились торги в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным совместным постановлением Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и приказ Министра финансов РК от 28.07.2026 № 508 (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Финансовые организации (за исключением юридических лиц, исключительным видом деятельности которых является организация обменных операций с иностранной валютой), филиалы банков – нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций – нерезидентов Республики Казахстан и филиалы страховых брокеров – нерезидентов Республики Казахстан, акционерное общество "Банк Развития Казахстана", акционерные инвестиционные фонды, специальные финансовые компании, исламские специальные финансовые компании, а также Национальный Банк Республики Казахстан и юридические лица, пятьдесят и более процентов акций (долей участия в уставном капитале) или контрольный пакет акций которых принадлежат Национальному Банку Республики Казахстан, при наличии автоматизированной информационной системы, позволяющей осуществлять ведение бухгалтерского учета с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
+      5. Финансовые организации (за исключением юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой), филиалы банков - нерезидентов Республики Казахстан, филиалы страховых (перестраховочных) организаций - нерезидентов Республики Казахстан и филиалы страховых брокеров - нерезидентов Республики Казахстан, акционерное общество "Банк Развития Казахстана", акционерные инвестиционные фонды, специальные финансовые компании, исламские специальные финансовые компании, а также Национальный Банк Республики Казахстан и юридические лица, пятьдесят и более процентов акций (долей участия в уставном капитале) или контрольный пакет акций которых принадлежат Национальному Банку Республики Казахстан, при наличии цифровой системы, позволяющей осуществлять ведение бухгалтерского учета с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правил, для целей ведения бухгалтерского учета используют рыночный курс обмена валют, определенный в порядке, установленном </w:t>
+        <w:t xml:space="preserve"> Правил, для целей ведения бухгалтерского учета используют рыночный курс обмена валют, определенный в порядке, установленном пунктом 2 Правил, в день проведения торгов на бирже и последующие нерабочие дни без осуществления пересчета в конце дня, либо осуществляют пересчет активов и обязательств, подлежащих пересчету в соответствии с международными стандартами финансовой отчетности, в конце дня, в котором проводились торги на бирже, с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правил, в день проведения торгов на бирже и последующие нерабочие дни без осуществления пересчета в конце дня, либо осуществляют пересчет активов и обязательств, подлежащих пересчету в соответствии с международными стандартами финансовой отчетности, в конце дня, в котором проводились торги на бирже, с использованием рыночного курса обмена валют, определенного в порядке, установленном </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции совместного постановления Правления Национального Банка РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и приказ Министра финансов РК от 28.07.2026 № 508 (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2260,31 +2406,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>