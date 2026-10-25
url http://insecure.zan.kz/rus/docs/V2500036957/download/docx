--- v1 (2026-03-16)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1735749" w14:textId="1735749">
+    <w:p w14:paraId="95db8e1" w14:textId="95db8e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -797,1109 +797,1111 @@
         <w:t>
       2. Размер ставок за совершение нотариальных действий и иных услуг, а также за выдачу копий (дубликатов) нотариально удостоверенных документов и осуществление консультирования частными нотариусами, устанавливается в следующих размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за удостоверение договоров об отчуждении недвижимого имущества (земельных участков, жилищ, дач, гаражей, сооружений и иного недвижимого имущества), расположенного в городской местности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z78" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если одной из сторон является юридическое лицо, – 17 месячных расчетных показателей (далее – МРП);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkStart w:name="z79" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимостью до 30 МРП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, супругу, родителям, родным братьям и сестрам, внукам – 3 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z81" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим лицам – 8 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z82" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимостью свыше 30 МРП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z83" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, супругу, родителям, родным братьям и сестрам, внукам – 7 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим лицам – 12 МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z85" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если сделка совершается в целях приобретения недвижимого имущества за счет средств, получаемых по ипотечному жилищному займу, – 4 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за удостоверение договоров об отчуждении недвижимого имущества (земельных участков, жилищ, дач, гаражей, сооружений и иного недвижимого имущества), расположенного в сельской местности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если одной из сторон является юридическое лицо, – 3 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, супругу, родителям, родным братьям и сестрам, внукам – 1,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим лицам – 2,7 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) за удостоверение договоров отчуждения автомобильных транспортных средств, тракторов и изготовленных на их базе самоходных шасси и механизмов, прицепов к ним, включая прицепы со смонтированным специальным оборудованием, самоходных сельскохозяйственных, мелиоративных и дорожно-строительных машин и механизмов, специальных машин повышенной проходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если одной из сторон является юридическое лицо, – 12 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       детям, супругу, родителям, родным братьям и сестрам, внукам – 4 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим лицам – 10 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) за удостоверение договоров аренды, займа (за исключением договоров ипотечного жилищного займа), задатка, лизинга, подряда, брачных контрактов, раздела имущества, находящегося в общей собственности, раздела наследственного имущества, соглашений по уплате алиментов, учредительных договоров – 10 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) за удостоверение договоров поручительства и гарантии – 1,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) за удостоверение договоров ипотечного жилищного займа – 4 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) за удостоверение договоров залога недвижимости по ипотечным жилищным займам – 4 МРП; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) за удостоверение иных договоров залога – 10 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) за удостоверение завещаний – 3 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) за выдачу свидетельств о праве на наследство – 4 МРП за каждое выданное свидетельство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) за выдачу свидетельств о праве собственности на долю в общем имуществе супругов и иных лиц, имеющих имущество на праве общей совместной собственности, – 5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) за принятие мер по охране наследственного имущества – 8 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) за удостоверение доверенностей на право пользования и управления автомобильными транспортными средствами, тракторами и изготовленных на их базе самоходными шасси и механизмами, прицепами к ним, включая прицепы со смонтированным специальным оборудованием, самоходными сельскохозяйственными, мелиоративными и дорожно-строительными машинами и механизмами, специальными машинами повышенной проходимости без права продажи – 2 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) за удостоверение доверенностей на право пользования и распоряжения имуществом – 2,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) за удостоверение прочих доверенностей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 1,1 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ля юридических лиц – 2,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) за удостоверение согласий, для которых законодательством Республики Казахстан предусмотрено обязательное нотариальное удостоверение, – 1,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) за совершение морского протеста – 5,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) за свидетельствование верности копий документов и выписок из документов (за страницу):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 0,1 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц – 0,17 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) за свидетельствование подлинности подписи на документах, а также верности перевода документов с одного языка на другой (за каждый документ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 0,53 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц – 1,1 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) при удостоверении равнозначности электронного документа, изготовленного нотариусом, документу на бумажном носителе (за страницу):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 0,3 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц – 0,4 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) при удостоверении равнозначности документа, изготовленного нотариусом на бумажном носителе, электронному документу (за страницу):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 0,3 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц – 0,4 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) за передачу заявлений физических и юридических лиц другим физическим и юридическим лицам – 0,7 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) за выдачу нотариально засвидетельствованных копий документов – 0,7 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) за выдачу дубликата – 3 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) за совершение протеста векселя и за удостоверение неоплаты чека – 1,5 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) за совершение исполнительной надписи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц – 0,2 процента от взыскиваемой суммы или рыночной стоимости истребуемого иного движимого имущества, но не менее 1 МРП и не более 50 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц – 1 процент от взыскиваемой суммы или рыночной стоимости истребуемого иного движимого имущества, но не менее 1,5 МРП и не более 100 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом за совершение исполнительной надписи по требованию, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 92-1 Закона – 0,5 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нижний предел оплаты за совершение исполнительной надписи по требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1914,197 +1916,217 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 92-1 Закона, составляет 1 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) за хранение документов и ценных бумаг – 0,6 МРП за каждый месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) при вскрытии конверта с секретным завещанием и оглашении секретного завещания – 1,2 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) при выдаче свидетельства о принятии секретного завещания – 1,2 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) за совершение других нотариальных действий, предусмотренных иными законами Республики Казахстан – 7,2 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) за осуществление консультирования – 1 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра юстиции РК от 26.02.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра юстиции РК от 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 881</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 08.09.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2224,55 +2246,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2598,31 +2620,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>