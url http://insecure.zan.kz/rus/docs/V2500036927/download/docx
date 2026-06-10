--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="341052d" w14:textId="341052d">
+    <w:p w14:paraId="f35f825" w14:textId="f35f825">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -401,130 +401,224 @@
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Установить, что часть первая </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил с 1 января 2027 года действует в следующей редакции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. В течение 3 (трех) рабочих дней со дня утверждения список размещается в открытом доступе посредством информационной системы аквакультуры, интернет-ресурсов уполномоченного органа и местных исполнительных органов областей, городов республиканского значения и столицы.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      "8. В течение 3 (трех) рабочих дней со дня утверждения список размещается в открытом доступе посредством информационной системы аквакультуры, интернет-ресурсов уполномоченного органа и местных исполнительных органов областей, городов республиканского значения и столицы.".</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -656,243 +750,243 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство финансов</w:t>
+        <w:t xml:space="preserve">Министерство водных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресурсов и ирригации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="12"/>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Министерство водных </w:t>
-[...16 lines deleted...]
-        <w:t>ресурсов и ирригации</w:t>
+        <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:bookmarkStart w:name="z20" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1022,607 +1116,889 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 сентября 2025 года № 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "Об аквакультуре" (далее – Закон) и определяют порядок проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) текущая цена – цена предмета конкурса, складывающаяся в ходе второго этапа конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      1) текущая цена – цена предмета конкурса, складывающаяся в ходе второго этапа конкурса;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аукционный зал – раздел веб-портала реестра государственного имущества (далее – веб-портал), обеспечивающий возможность ввода, хранения и обработки информации, необходимой для проведения второго этапа конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      2) аукционный зал – раздел веб-портала реестра государственного имущества (далее – веб-портал), обеспечивающий возможность ввода, хранения и обработки информации, необходимой для проведения второго этапа конкурса;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган в области аквакультуры (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области аквакультуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      3) уполномоченный орган в области аквакультуры (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области аквакультуры;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) закрепление рыбохозяйственного водоема и (или) участка – предоставление права ведения озерно-товарной и (или) садковой хозяйственной деятельности на водоеме и (или) его части, отнесенных к рыбохозяйственному водоему и (или) участку, без права пользования всем водоемом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      4) закрепление рыбохозяйственного водоема и (или) участка – предоставление права ведения озерно-товарной и (или) садковой хозяйственной деятельности на водоеме и (или) его части, отнесенных к рыбохозяйственному водоему и (или) участку, без права пользования всем водоемом;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) субъекты аквакультуры – физические и (или) юридические лица, осуществляющие деятельность, связанную с разведением и (или) содержанием, выращиванием объектов аквакультуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) геоинформационный сервис – сервис автоматизированной информационной системы, предназначенный для размещения информации в графическом и текстовом виде на электронной карте по проведенной паспортизации рыбохозяйственных водоемов и (или) участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) победитель – участник конкурса, предложивший наиболее высокую цену за предмет конкурса; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) гарантийный взнос – денежная сумма, вносимая участником для участия в конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) озерно-товарная хозяйственная деятельность – деятельность, связанная с разведением и (или) содержанием, выращиванием рыб в обособленных рыбохозяйственных водоемах путем полной или частичной замены их ихтиофауны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      8) гарантийный взнос – денежная сумма, вносимая участником для участия в конкурсе;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) номер участника конкурса – уникальный номер, присваиваемый веб-порталом участнику для участия в конкурсе при наличии электронной цифровой подписи, выданной национальным удостоверяющим центром Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) участник – физическое или юридическое лицо Республики Казахстан, зарегистрированное в установленном порядке для участия в конкурсе и представившее заявку через веб-портал; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) реестр государственного имущества – единая информационная автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо с участием государства в уставном капитале, определенное по решению Правительства Республики Казахстан, на которое возложены задачи по реализации единой технической политики в сфере организации и учета государственного имущества, а также функции по управлению и эксплуатации активами территориальных подразделений уполномоченного органа по государственному имуществу согласно перечню, утверждаемому уполномоченным органом по государственному имуществу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) объект – рыбохозяйственный водоем и (или) участок;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      12) реестр государственного имущества – единая информационная автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронный паспорт объекта (далее – электронный паспорт) – электронный документ, включающий полную информацию об объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      13) единый оператор в сфере учета государственного имущества (далее – единый оператор) – юридическое лицо с участием государства в уставном капитале, определенное по решению Правительства Республики Казахстан, на которое возложены задачи по реализации единой технической политики в сфере организации и учета государственного имущества, а также функции по управлению и эксплуатации активами территориальных подразделений уполномоченного органа по государственному имуществу согласно перечню, утверждаемому уполномоченным органом по государственному имуществу;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) садковая хозяйственная деятельность – деятельность, связанная с разведением и (или) содержанием, выращиванием рыб в полувольных контролируемых условиях в специальных устройствах (садках), расположенных на акватории рыбохозяйственных водоемов и (или) участков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      14) объект – рыбохозяйственный водоем и (или) участок;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) окончательная цена – цена предмета конкурса, установленная в результате завершения второго этапа конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Закрепление рыбохозяйственных водоемов и (или) участков международного и республиканского значения осуществляется решением ведомства уполномоченного органа (далее – ведомство) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Закрепление рыбохозяйственных водоемов и (или) участков местного значения осуществляется решением территориального подразделения ведомства уполномоченного органа (далее – территориальное подразделение) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Срок закрепления рыбохозяйственных водоемов и (или) участков для осуществления озерно-товарной и (или) садковой хозяйственной деятельности составляет от десяти до сорока девяти лет, который определяется на основании паспортизации водоемов и (или) участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Список резервных рыбохозяйственных водоемов и (или) участков, выставляемых на конкурс для ведения озерно-товарной и (или) садковой хозяйственной деятельности (далее – конкурс), по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1637,2779 +2013,2873 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – список) формируется ведомством/территориальным подразделением ежегодно, не позднее 1 апреля, на основании перечня рыбохозяйственных водоемов и (или) участков, утверждаемого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона (далее – перечень), и паспортов рыбохозяйственных водоемов и (или) участков для осуществления озерно-товарной и (или) садковой хозяйственной деятельности (далее – паспорт), и в течение 3 (трех) рабочих дней со дня формирования направляется для согласования в бассейновую водную инспекцию по охране и регулированию использования водных ресурсов (далее – бассейновая водная инспекция).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бассейновая водная инспекция рассматривает список в течение 10 (десяти) рабочих дней со дня поступления и согласовывает, либо отказывает в согласовании с указанием причин отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления бассейновой водной инспекцией ответа в срок указанный в части первой настоящего пункта, список считается согласованным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В течение 10 (десяти) рабочих дней со дня получения согласования бассейновой водной инспекции список утверждается решением руководителя ведомства/территориального подразделения, либо лицом, его заменяющим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 8 предусмотрена в редакции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В течение 3 (трех) рабочих дней со дня утверждения список размещается в открытом доступе на интернет-ресурсе уполномоченного органа и местных исполнительных органов областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений в список уполномоченный орган и местные исполнительные органы областей, городов республиканского значения и столицы обеспечивают его актуализацию на своих интернет-ресурсах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      6. Бассейновая водная инспекция рассматривает список в течение 10 (десяти) рабочих дней со дня поступления и согласовывает, либо отказывает в согласовании с указанием причин отказа.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае включения в перечень новых рыбохозяйственных водоемов и (или) участков или утверждения новых паспортов, допускается внесение изменений в список по согласованию с бассейновой водной инспекцией в порядке, предусмотренном пунктами 5, 6, 7 и 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      В случае непредставления бассейновой водной инспекцией ответа в срок указанный в части первой настоящего пункта, список считается согласованным.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      7. В течение 10 (десяти) рабочих дней со дня получения согласования бассейновой водной инспекции список утверждается решением руководителя ведомства/территориального подразделения, либо лицом, его заменяющим.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок закрепления рыбохозяйственных водоемов и (или) участков местного значения, расположенных на земельных участках, находящихся в частной собственности и (или) во временном землепользовании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...129 lines deleted...]
-      При внесении изменений в список уполномоченный орган и местные исполнительные органы областей, городов республиканского значения и столицы обеспечивают его актуализацию на своих интернет-ресурсах.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рыбохозяйственные водоемы и (или) участки местного значения, полностью расположенные на земельных участках, находящихся в частной собственности и (или) во временном землепользовании физических и (или) негосударственных юридических лиц, включенные в список, закрепляются за ними без проведения конкурса решением территориального подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      9. В случае включения в перечень новых рыбохозяйственных водоемов и (или) участков или утверждения новых паспортов, допускается внесение изменений в список по согласованию с бассейновой водной инспекцией в порядке, предусмотренном пунктами 5, 6, 7 и 8 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рыбохозяйственные водоемы и (или) участки местного значения, расположенные на земельных участках, находящихся в частной собственности и (или) во временном землепользовании у двух и более физических и (или) негосударственных юридических лиц, включенные в список, закрепляются за одним из них без проведения конкурса решением территориального подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае, указанном в пункте 10 настоящих Правил, физическое и (или) негосударственное юридическое лицо подает в территориальное подразделение заявку по форме 1 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, указанном в пункте 11 настоящих Правил, физическое и (или) негосударственное юридическое лицо подает в территориальное подразделение заявку по форме 2 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) документы, подтверждающие соответствие квалификационным требованиям, предъявляемым к участникам конкурса, утвержденным уполномоченным органом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу (далее – квалификационные требования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии правоустанавливающего и идентификационного документов на земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае наличия двух и более собственников и (или) землепользователей – нотариально удостоверенный письменный отказ других собственников и (или) землепользователей от права осуществления озерно-товарной и (или) садковой хозяйственной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Территориальное подразделение в день поступления документов осуществляет их прием и регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальное подразделение в течение 10 (десяти) рабочих дней со дня регистрации документов рассматривает и проверяет представленные документы на предмет полноты и соответствия требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      2) копии правоустанавливающего и идентификационного документов на земельный участок;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решение о закреплении рыбохозяйственного водоема и (или) участка местного значения принимается территориальным подразделением при установлении полноты представленных документов и их соответствия требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В течение 5 (пяти) рабочих дней со дня принятия решения о закреплении рыбохозяйственного водоема и (или) участка местного значения физическое и (или) негосударственное юридическое лицо вносит в местный бюджет начальную цену на право ведения озерно-товарной и (или) садковой хозяйственной деятельности, установленную в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Между территориальным подразделением и физическим и (или) негосударственным юридическим лицом в течение 5 (пяти) рабочих дней со дня внесения начальной цены на право ведения озерно-товарной и (или) садковой хозяйственной деятельности заключается договор на осуществление озерно-товарной и (или) садковой хозяйственной деятельности (далее – договор) по типовой форме, утверждаемой уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае установления неполноты представленных документов и (или) их несоответствия требованиям настоящих Правил, территориальное подразделение направляет соответствующему физическому и (или) негосударственному юридическому лицу уведомление о предварительном решении об отказе в закреплении рыбохозяйственного водоема и (или) участка местного значения, а также времени и месте (способе) проведения заслушивания для предоставления физическому и (или) негосударственному юридическому лицу возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания территориальное подразделение принимает решение о закреплении рыбохозяйственного водоема и (или) участка местного значения либо об отказе в закреплении рыбохозяйственного водоема и (или) участка местного значения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Территориальное подразделение посредством информационной системы единого государственного кадастра недвижимости, либо путем направления письменного запроса в территориальное подразделение ведомства центрального уполномоченного органа по земельным отношениям, устанавливает достоверность представленной информации о собственниках и (или) землепользователях земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Физическим и (или) негосударственным юридическим лицом сервитут для осуществления озерно-товарной и (или) садковой хозяйственной деятельности на закрепленных рыбохозяйственных водоемах и (или) участках предоставляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Конкурс проводится территориальным подразделением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При подготовке и проведении конкурса территориальное подразделение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет сроки проведения конкурса и его условия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет начальную цену предмета конкурса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Порядок проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) публикует извещение о проведении конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      20. Конкурс проводится территориальным подразделением.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на веб-портале рассматривает заявки и документы участников конкурса и допускает участников ко второму этапу конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      21. При подготовке и проведении конкурса территориальное подразделение:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет иные полномочия, предусмотренные настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Территориальное подразделение до проведения конкурса размещает в геоинформационном сервисе полную информацию по паспортизации рыбохозяйственных водоемов и (или) участков, в том числе: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координаты и обрисовки границ всего рыбохозяйственного водоема и каждого участка (ов) в отдельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронный паспорт всего рыбохозяйственного водоема и каждого участка (ов) в отдельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронный паспорт рыбохозяйственного водоема и (или) участка включает в себя уникальный идентификационный номер водоема и (или) участка и полную информацию, определенную на основании паспортизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Начальная цена на право ведения озерно-товарной и (или) садковой хозяйственной деятельности определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N= 10 МРП * К1,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      координаты и обрисовки границ всего рыбохозяйственного водоема и каждого участка (ов) в отдельности;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      электронный паспорт всего рыбохозяйственного водоема и каждого участка (ов) в отдельности.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N – начальная цена на право ведения озерно-товарной и (или) садковой хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      Электронный паспорт рыбохозяйственного водоема и (или) участка включает в себя уникальный идентификационный номер водоема и (или) участка и полную информацию, определенную на основании паспортизации.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МРП – размер месячного расчетного показателя на текущий год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      23. Начальная цена на право ведения озерно-товарной и (или) садковой хозяйственной деятельности определяется по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К1 – коэффициент, учитывающий площадь водоема;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      N= 10 МРП * К1,</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для водоемов площадью до 100 гектар К1=1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для водоемов площадью от 100 гектар и выше К1=3,0.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      N – начальная цена на право ведения озерно-товарной и (или) садковой хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Конкурс на веб-портале назначается территориальным подразделением со вторника по пятницу, за исключением выходных и праздничных дней, предусмотренных трудовым законодательством Республики Казахстан, и проводится не менее одного раза в квартал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Территориальное подразделение по согласованию с ведомством не позднее, чем за пятнадцать календарных дней до проведения конкурса размещает извещение о проведении конкурса, на веб-портале на государственном и русском языках, где содержатся следующие сведения: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата и время проведения конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полное наименование территориального подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения об объекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сроки приема заявок на участие в конкурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сроки закрепления объекта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      1) дата и время проведения конкурса;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок проведения конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) размер гарантийного взноса по объекту и банковские реквизиты для его внесения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) начальная цена предмета конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. После публикации извещения территориальное подразделение обеспечивает свободный доступ к объекту всем потенциальным участникам конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для участия в конкурсе необходимо предварительно зарегистрироваться на веб-портале с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для физических лиц: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуального идентификационного номера, фамилии, имени и отчества (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактных данных (адреса регистрации, телефона, электронного адреса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) для юридических лиц: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-идентификационного номера, полного наименования юридического лица, фамилии, имени и отчества (при его наличии) первого руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реквизитов расчетного счета в банке второго уровня для возврата гарантийного взноса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контактных данных (юридического адреса, телефона, факса, электронного адреса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении вышеуказанных данных участник до регистрации заявки изменяет данные, внесенные на веб-портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Регистрация участников производится со дня публикации извещения о проведении конкурса и заканчивается за пять минут до начала конкурса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
-[...15 lines deleted...]
-      бизнес-идентификационного номера, полного наименования юридического лица, фамилии, имени и отчества (при его наличии) первого руководителя;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Единый оператор обеспечивает функционирование веб-портала, а также принимает гарантийные взносы участников конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Участники конкурса подают посредством веб-портала заявку на участие в конкурсе по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанную ЭЦП участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявке дополнительно прилагаются документы, указанные в квалификационных требованиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Заявки хранятся в базе данных реестра государственного имущества и не доступны для загрузки и просмотра до времени и даты, указанных в извещении о проведении конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. После регистрации заявки веб-порталом в течение трех минут производится автоматическая проверка на наличие в базе данных реестра государственного имущества сведений о поступлении гарантийного взноса по объекту, на который подана заявка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Гарантийный взнос вносится участником либо от имени участника любым физическим или юридическим лицом в размере и в сроки, указанные в извещении о проведении конкурса, на счет единого оператора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Гарантийный взнос для участия в конкурсе составляет 100 (сто) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В случае наличия в базе данных реестра государственного имущества сведений о поступлении гарантийного взноса на счет единого оператора, веб-портал осуществляет принятие заявки и блокировку суммы гарантийного взноса до определения результатов конкурса. При отсутствии в базе данных реестра государственного имущества сведений о поступлении гарантийного взноса на счет единого оператора веб-портал отклоняет заявку участника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Гарантийный взнос участника, победившего по результатам конкурса и заключившего договор, относится в счет окончательной цены, установленной по результатам конкурса и указываемой в договоре и направляется единым оператором в соответствующий бюджет после подписания территориальным подразделением на веб-портале заявления на перечисление гарантийного взноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Гарантийный взнос не возвращается победителю в случае неподписания протокола о результатах конкурса или договора со стороны победителя. В данном случае гарантийный взнос победителя конкурса направляется единым оператором в соответствующий бюджет после подписания территориальным подразделением на веб-портале акта об отмене результатов конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Во всех остальных случаях гарантийные взносы возвращаются единым оператором в течение трех рабочих дней с даты проведения конкурса на реквизиты, указываемые участниками конкурса в заявлениях на возврат гарантийных взносов, подписанных участниками с использованием ЭЦП на веб-портале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. По результатам автоматической проверки веб-портал направляет на электронный адрес участника, указанный на веб-портале, электронное уведомление о принятии заявки либо мотивированный отказ в принятии заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Основанием для отказа веб-порталом в принятии заявки является непоступление на счет единого оператора гарантийного взноса, указанного в извещении о проведении конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Вскрытие заявок производится посредством веб-портала автоматически по наступлению даты и времени конкурса, указанных в извещении о проведении конкурса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Если на момент окончания срока приема заявок на первый конкурс зарегистрирована одна заявка, такой конкурс признается несостоявшимся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Второй и последующие конкурсы признается состоявшимся при наличии на момент окончания срока приема заявок не менее одной зарегистрированной заявки, соответствующей квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении второго и последующих конкурсов, в случае допуска ко второму этапу конкурса единственного участника, такой участник признается победителем конкурса, при условии оплаты таким лицом начальной цены объекта и заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Если конкурс объявляется несостоявшимся, вскрытие заявок не производится и территориальным подразделением в день проведения конкурса подписывается с использованием ЭЦП акт о несостоявшемся конкурсе, формируемый веб-порталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Конкурс проводится в два этапа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На первом этапе заявки участников рассматриваются территориальным подразделением на веб-портале в целях определения участников, соответствующих квалификационным требованиям и условиям конкурса, и допущенных к участию во втором этапе конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Территориальным подразделением в течение трех рабочих дней со дня вскрытия заявок формирует на веб-портале протокол допуска участников конкурса ко второму этапу конкурса (далее – протокол допуска) для подписания с использованием ЭЦП руководителем территориального подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Протокол допуска становится доступным участникам конкурса на веб-портале с момента его подписания руководителем территориального подразделения с использованием ЭЦП, с автоматическим уведомлением по электронной почте всех участников, подавших заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Протокол допуска содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) список номеров участников, недопущенных к участию во втором этапе конкурса, с указанием причины;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
-[...15 lines deleted...]
-      На первом этапе заявки участников рассматриваются территориальным подразделением на веб-портале в целях определения участников, соответствующих квалификационным требованиям и условиям конкурса, и допущенных к участию во втором этапе конкурса.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) список номеров участников, допущенных к участию во втором этапе конкурса, с указанием даты и времени проведения второго этапа конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...15 lines deleted...]
-      44. Территориальным подразделением в течение трех рабочих дней со дня вскрытия заявок формирует на веб-портале протокол допуска участников конкурса ко второму этапу конкурса (далее – протокол допуска) для подписания с использованием ЭЦП руководителем территориального подразделения.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Дата и время проведения второго этапа конкурса автоматически назначается веб-порталом на первый рабочий день со дня публикации на веб-портале протокола допуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-      45. Протокол допуска становится доступным участникам конкурса на веб-портале с момента его подписания руководителем территориального подразделения с использованием ЭЦП, с автоматическим уведомлением по электронной почте всех участников, подавших заявки.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Участники конкурса, допущенные ко второму этапу конкурса, в течение одного часа до его начала заходят в аукционный зал, используя ЭЦП и аукционный номер, присваиваемый веб-порталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-      46. Протокол допуска содержит следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Второй этап конкурса начинается в назначенное веб-порталом время и проводится следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      1) список номеров участников, недопущенных к участию во втором этапе конкурса, с указанием причины;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на момент начала второго этапа в аукционном зале отображаются ценовые предложения участников конкурса за предмет конкурса, которые являются формой выражения их согласия приобрести предмет конкурса с соблюдением условий и формируется стартовая цена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      2) список номеров участников, допущенных к участию во втором этапе конкурса, с указанием даты и времени проведения второго этапа конкурса.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с момента начала второго этапа конкурса участнику предоставляется возможность увеличить максимальную текущую цену другого участника на шаг, установленный согласно пункту 51 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...15 lines deleted...]
-      47. Дата и время проведения второго этапа конкурса автоматически назначается веб-порталом на первый рабочий день со дня публикации на веб-портале протокола допуска.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если в течение десяти минут с начала второго этапа конкурса ни один из участников не увеличит максимальную текущую цену, то победителем признается участник, предложивший ее, а конкурс по данному предмету конкурса признается состоявшимся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
-[...15 lines deleted...]
-      48. Участники конкурса, допущенные ко второму этапу конкурса, в течение одного часа до его начала заходят в аукционный зал, используя ЭЦП и аукционный номер, присваиваемый веб-порталом.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если в течение десяти минут с начала второго этапа конкурса в аукционном зале один из участников подтвердит свое желание приобрести предмет конкурса путем увеличения максимальной текущей цены другого участника на шаг, установленный согласно пункту 51 настоящих Правил, то текущая цена увеличивается на установленный шаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
-[...15 lines deleted...]
-      49. Второй этап конкурса начинается в назначенное веб-порталом время и проводится следующим образом:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) если в течение десяти минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести предмет конкурса путем увеличения текущей цены, то победителем признается участник, последний подтвердивший свое желание приобрести предмет конкурса, а конкурс признается состоявшимся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
-[...15 lines deleted...]
-      1) на момент начала второго этапа в аукционном зале отображаются ценовые предложения участников конкурса за предмет конкурса, которые являются формой выражения их согласия приобрести предмет конкурса с соблюдением условий и формируется стартовая цена;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) если на момент завершения второго этапа конкурса в 17:00 часов победитель не определен, то победителем признается участник, последний подтвердивший свое желание приобрести предмет конкурса, а конкурс по данному предмету конкурса признается состоявшимся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
-[...15 lines deleted...]
-      2) с момента начала второго этапа конкурса участнику предоставляется возможность увеличить максимальную текущую цену другого участника на шаг, установленный согласно пункту 51 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случае, если на момент начала второго этапа конкурса ценовые предложения двух и более участников содержат одинаковую наивысшую цену за предмет конкурса, и данная текущая цена не будет увеличена в течение десяти минут, то победителем конкурса среди данных участников признается участник, заявка которого была принята ранее других заявок участников, чьи предложения содержат одинаковую наивысшую цену.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
-[...15 lines deleted...]
-      3) если в течение десяти минут с начала второго этапа конкурса ни один из участников не увеличит максимальную текущую цену, то победителем признается участник, предложивший ее, а конкурс по данному предмету конкурса признается состоявшимся;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Во время второго этапа конкурса шаг изменения цены устанавливается следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
-[...15 lines deleted...]
-      4) если в течение десяти минут с начала второго этапа конкурса в аукционном зале один из участников подтвердит свое желание приобрести предмет конкурса путем увеличения максимальной текущей цены другого участника на шаг, установленный согласно пункту 51 настоящих Правил, то текущая цена увеличивается на установленный шаг;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при текущей цене в размере до 20-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 20 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
-[...15 lines deleted...]
-      5) если в течение десяти минут после увеличения текущей цены ни один из участников не подтвердит свое желание приобрести предмет конкурса путем увеличения текущей цены, то победителем признается участник, последний подтвердивший свое желание приобрести предмет конкурса, а конкурс признается состоявшимся;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при текущей цене в размере от 20-кратного до 100-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 30 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
-[...15 lines deleted...]
-      6) если на момент завершения второго этапа конкурса в 17:00 часов победитель не определен, то победителем признается участник, последний подтвердивший свое желание приобрести предмет конкурса, а конкурс по данному предмету конкурса признается состоявшимся.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при текущей цене в размере от 100-кратного до 250-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 15 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
-[...15 lines deleted...]
-      50. В случае, если на момент начала второго этапа конкурса ценовые предложения двух и более участников содержат одинаковую наивысшую цену за предмет конкурса, и данная текущая цена не будет увеличена в течение десяти минут, то победителем конкурса среди данных участников признается участник, заявка которого была принята ранее других заявок участников, чьи предложения содержат одинаковую наивысшую цену.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при текущей цене в размере от 250-кратного до 500-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 10 процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
-[...15 lines deleted...]
-      51. Во время второго этапа конкурса шаг изменения цены устанавливается следующим образом:</w:t>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при текущей цене в размере от 500-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается в размере 5 процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
-[...15 lines deleted...]
-      1) при текущей цене в размере до 20-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 20 процентов;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Протокол о результатах конкурса формируется веб-порталом и подписывается с использованием ЭЦП руководителем территориального подразделения и победителем в день его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
-[...15 lines deleted...]
-      2) при текущей цене в размере от 20-кратного до 100-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 30 процентов;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В протоколе о результатах конкурса содержатся следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...15 lines deleted...]
-      3) при текущей цене в размере от 100-кратного до 250-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 15 процентов;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условия конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-      4) при текущей цене в размере от 250-кратного до 500-кратного размера месячного расчетного показателя шаг изменения устанавливается в размере 10 процентов;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения об объекте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
-[...15 lines deleted...]
-      5) при текущей цене в размере от 500-кратного размера месячного расчетного показателя и выше шаг изменения устанавливается в размере 5 процентов.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о победителе конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
-[...15 lines deleted...]
-      52. Протокол о результатах конкурса формируется веб-порталом и подписывается с использованием ЭЦП руководителем территориального подразделения и победителем в день его проведения.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обязательства сторон по подписанию договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
-[...15 lines deleted...]
-      53. В протоколе о результатах конкурса содержатся следующие данные:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ведомством/территориальным подразделением в течение десяти рабочих дней со дня оплаты окончательной цены принимается решение о закреплении объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...15 lines deleted...]
-      1) условия конкурса;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. На основании решения ведомства/территориального подразделения о закреплении объектов, в течение трех рабочих дней после его принятия заключается договор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
-[...15 lines deleted...]
-      2) сведения об объекте;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор формируется и подписывается на веб-портале территориальным подразделением и победителем с использованием ЭЦП. В договоре указываются ссылки на протокол о результатах конкурса и решение о закреплении объектов, как оснований для его заключения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
-[...15 lines deleted...]
-      3) сведения о победителе конкурса;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Окончательная цена вносится на расчетный счет единого оператора не позднее десяти рабочих дней со дня подписания протокола о результатах конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
-[...15 lines deleted...]
-      4) обязательства сторон по подписанию договора.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательная цена перечисляется единым оператором в течение трех рабочих дней с даты внесения территориальным подразделением на веб-портале сведений об оплате победителем окончательной цены:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
-[...15 lines deleted...]
-      54. Ведомством/территориальным подразделением в течение десяти рабочих дней со дня оплаты окончательной цены принимается решение о закреплении объектов.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по рыбохозяйственным водоемам и (или) участкам международного и республиканского значения в доход республиканского бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
-[...15 lines deleted...]
-      55. На основании решения ведомства/территориального подразделения о закреплении объектов, в течение трех рабочих дней после его принятия заключается договор.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по рыбохозяйственным водоемам и (или) участкам местного значения в доход местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
-[...15 lines deleted...]
-      Договор формируется и подписывается на веб-портале территориальным подразделением и победителем с использованием ЭЦП. В договоре указываются ссылки на протокол о результатах конкурса и решение о закреплении объектов, как оснований для его заключения.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. В случае неподписания победителем в установленные сроки протокола о результатах конкурса, договора, или нарушения срока оплаты окончательной цены, территориальным подразделением подписывается акт об отмене результатов конкурса, формируемый на веб-портале, и по данному предмету конкурса вновь проводится конкурс с условиями отмененного конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Обжалование решений, действий (бездействия) ведомства/территориального подразделения по вопросам закрепления рыбохозяйственного водоема и (или) участка осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4592,68 +5062,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список резервных рыбохозяйственных водоемов и (или) участков, выставляемых на конкурс для ведения озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5499,88 +5969,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z177" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Рассмотрев опубликованный список резервных рыбохозяйственных водоемов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и (или) участков, выставляемых на конкурс для ведения озерно-товарной и (или) садковой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6190,61 +6660,148 @@
         </w:rPr>
         <w:t>использование сведений, составляющих охраняемую законом тайну, а также на сбор,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обработку, хранение, выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">       5. Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6643,88 +7200,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z180" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              1. Рассмотрев опубликованный список резервных рыбохозяйственных водоемов и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(или) участков, выставляемых на конкурс для ведения озерно-товарной и (или) садковой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7351,61 +7908,148 @@
         </w:rPr>
         <w:t>права осуществления озерно-товарной и (или) садковой хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       5. Подтверждаю достоверность представленной информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">       6. Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7960,100 +8604,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на участие в конкурсе по закреплению рыбохозяйственных водоемов и (или) участков</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для осуществления озерно-товарной и (или) садковой хозяйственной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z184" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              1. Рассмотрев опубликованное извещение о проведении конкурса по закреплению </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">рыбохозяйственного водоема и (или) участка для осуществления озерно-товарной и (или) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9173,61 +9817,148 @@
         </w:rPr>
         <w:t xml:space="preserve">использование сведений, составляющих охраняемую законом тайну, а также на сбор, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обработку, хранение, выгрузку и использование персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">       10. Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра сельского хозяйства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10124,262 +10855,262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 сентября 2025 года № 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к участникам конкурса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z187" w:id="171"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Квалификационные требования, предъявляемые к участникам конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z188" w:id="172"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие налоговой задолженности и задолженности по социальным платежам, за исключением случаев, когда срок уплаты отсрочен в соответствии с законодательством Республики Казахстан на дату рассмотрения полученных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отсутствие в реестре недобросовестных субъектов аквакультуры, осуществляющих озерно-товарную и (или) садковую хозяйственную деятельность (далее – реестр недобросовестных субъектов аквакультуры), формируемого согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "Об аквакультуре";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z190" w:id="174"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствие среди руководителей и учредителей юридического лица лиц, связанных с управлением, учреждением, участием в уставном капитале юридических лиц, находящихся в реестре недобросовестных субъектов аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z191" w:id="175"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отсутствие неисполненных договорных обязательств за последние пять лет (для лиц, за которыми закреплены, либо ранее были закреплены рыбохозяйственные водоемы и (или) участки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z192" w:id="176"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие в штате не менее одного работника, имеющего специальность в области аквакультуры или рыбного хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10705,31 +11436,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>