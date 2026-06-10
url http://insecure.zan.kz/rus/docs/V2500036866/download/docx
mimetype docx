--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bbb5a71" w14:textId="bbb5a71">
+    <w:p w14:paraId="24392a2" w14:textId="24392a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 15 сентября 2025 года № 367. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 сентября 2025 года № 36866</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 15 сентября 2025 года № 367. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 сентября 2025 года № 36866.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1203,3926 +1231,4210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с перечнем основных требований к оказанию государственной услуги, которое содержит "Аттестация экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      2. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 февраля 2015 года № 151 "Об утверждении Правил аккредитации экспертных организаций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10640) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Государственная услуга оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аккредитации экспертных организаций, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...259 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 7</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункты 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12. Государственная услуга оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Юридическое лицо (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) при получении свидетельства об аккредитации для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии направляет заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при получении свидетельства об аккредитации экспертных организации особой индустриальной зоны для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны направляет заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) при переоформлении свидетельства направляет заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация юридических лиц, претендующих на проведение комплексной вневедомственной экспертизы проектов строительства объектов" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечню основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, о государственной регистрации (перерегистрации) юридического лица предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 23-21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункты 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>
+      4. Государственная услуга "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+        <w:t>
+      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, о государственной регистрации (перерегистрации) юридического лица предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...39 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
+      "17. Для прохождения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих техническое обследование надежности и устойчивости зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+        <w:t>
+      иметь в своем составе на постоянной основе не менее одного аттестованного эксперта, осуществляющего экспертизу проектов по специализации конструктивная часть;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      иметь в своем составе на постоянной основе не менее одного инженера-геодезиста (с опытом работы не менее трех лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения документов, о государственной регистрации (перерегистрации) юридического лица предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+        <w:t xml:space="preserve">
+      иметь административно-бытовые помещения на праве собственности или аренды на срок более одного года (с государственной регистрацией в правовом кадастре), удовлетворяющие требованиям Санитарных правил "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 16 июня 2022 года № ҚР ДСМ-52 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28525);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь нормативно-техническую и методологическую литературу, необходимую для выполнения возложенных обязанностей и функций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      иметь административно-бытовые помещения на праве собственности или аренды на срок более одного года (с государственной регистрацией в правовом кадастре), удовлетворяющие требованиям Санитарных правил "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденных </w:t>
-[...39 lines deleted...]
-      иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов;</w:t>
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702) следующие изменения:</w:t>
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 23-24)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункты 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>
+      4. Государственная услуга "Аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+        <w:t>
+      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, о государственной регистрации (перерегистрации) юридического лица предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства" (далее – государственная услуга) согласно </w:t>
-[...79 lines deleted...]
-      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 23-20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункты 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>
+      4. Государственная услуга "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее - государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+        <w:t>
+      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
+        <w:t>приложение 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 5</w:t>
+        <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 4</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на изыскательскую деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на изыскательскую деятельность" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 3</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на изыскательскую деятельность" (далее – государственная услуга) согласно </w:t>
-[...79 lines deleted...]
-      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на проектную деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на проектную деятельность" (далее – государственная услуга) согласно приложению 1 к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 3</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...100 lines deleted...]
-      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z105" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на строительно-монтажные работы" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z110" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z111" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит Выдача лицензии на строительно-монтажные работы" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z112" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z113" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z114" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 3</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "3. Государственная услуга "Выдача лицензии на строительно-монтажные работы" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z110" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 7 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z111" w:id="82"/>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит Выдача лицензии на строительно-монтажные работы" (далее – государственная услуга) согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 31 июля 2024 года № 283 "Об утверждении Правил ведения, приостановления, прекращения действия (отзыва) разрешений в автоматизированном реестре разрешений в сфере строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34852) следующие изменение и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения, приостановления, прекращения действия (отзыва) разрешений в автоматизированном реестре разрешений в сфере строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:bookmarkStart w:name="z120" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 31 июля 2024 года № 283 "Об утверждении Правил ведения, приостановления, прекращения действия (отзыва) разрешений в автоматизированном реестре разрешений в сфере строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34852) следующие изменение и дополнения:</w:t>
+        <w:t>
+      "19. Приостановление, прекращение действия (отзыв) разрешений в автоматизированном реестре осуществляется Системой в автоматическом режиме либо разрешительными органами, на основании решения суда либо в иных случаях, предусмотренных законами Республики Казахстан посредствам внесения сведений о приостановлении прекращение действия (отзыв) разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:bookmarkStart w:name="z121" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ведения, приостановления, прекращения действия (отзыва) разрешений в автоматизированном реестре разрешений в сфере строительства, утвержденных указанным приказом:</w:t>
+        <w:t>
+      Уведомление об устранении выявленных нарушений, по форме согласно приложения 1 к настоящим Правилам и постановление о применении мер оперативного реагирования, по форме согласно приложения 2 к настоящим Правилам, в автоматическом режиме формируются посредством автоматизированного реестра и направляются в личные кабинеты пользователя на веб-портале "электронного правительства" и информационной системы в сфере строительства, архитектуры и градостроительства.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...38 lines deleted...]
-      "19. Приостановление, прекращение действия (отзыв) разрешений в автоматизированном реестре осуществляется Системой в автоматическом режиме либо разрешительными органами, на основании решения суда либо в иных случаях, предусмотренных законами Республики Казахстан посредствам внесения сведений о приостановлении прекращение действия (отзыв) разрешения.</w:t>
+      дополнить приложениями 1 и 2 согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14176,68 +14488,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="92"/>
+    <w:bookmarkStart w:name="z213" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования к аттестационным центрам по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21581,248 +21893,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестре разрешений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="93"/>
+    <w:bookmarkStart w:name="z341" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ ОБ УСТРАНЕНИИ НАРУШЕНИЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z342" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z342" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование региона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z343" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z343" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z344" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z344" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место составления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z345" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z345" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       время</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z346" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z346" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименовние органа контроля и надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z347" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z347" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2. Наименование проверяемого субъекта, объекта (наименование юридического лица или его филиала и (или) представительства, фамилия, имя, отчество (при его наличии) физического лица, в отношении которого назначено проведение проверки, его местонахождение, участок территории, индивидуальный идентификационный номер/бизнес-идентификационный номер (ИИН/БИН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z348" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z348" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование проверяемого объекта/Адрес месторасположения объекта/субъекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z349" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z349" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. За нарушение законодательства и других нормативных правовых актов Республики Казахстан (с учетом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 31-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан) предписываю выполнить следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22228,90 +22540,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="102"/>
+    <w:bookmarkStart w:name="z350" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения об ознакомлении с уведомлением представителя субъекта контроля и надзора (руководителя юридического лица либо его уполномоченного лица, физического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z351" w:id="103"/>
+      <w:bookmarkStart w:name="z351" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уведомление внес (ФИО (при его наличии) должностного лица уполномоченного органа, подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___"_____________20___г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -22563,557 +22875,557 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="104"/>
+    <w:bookmarkStart w:name="z355" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт государственных инспекторов о приостановлении, прекращении действия (отзыва) разрешений в сфере строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z356" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z356" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Вид меры оперативного реагирования: ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z357" w:id="104"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Дата, время и место составления акта: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Наименование государственного органа: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Дата, время и место составления акта: _________________________________</w:t>
+      4) Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t>и должность лица, составляющего акт: ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z358" w:id="107"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z360" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Наименование государственного органа: _______________________________</w:t>
+      5) Наименование или фамилия, имя, отчество (если оно указано в документе,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t>удостоверяющем личность) субъекта контроля и надзора, фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z359" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(если оно указано в документе, удостоверяющем личность) его руководителя, а также</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность представителя субъекта контроля и надзора, присутствовавшего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при оформлении акта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z361" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      6) Основание применения меры оперативного реагирования: ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и должность лица, составляющего акт: ___________________________________</w:t>
+        <w:t>____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      <w:bookmarkStart w:name="z360" w:id="109"/>
+      <w:bookmarkStart w:name="z362" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Наименование или фамилия, имя, отчество (если оно указано в документе,</w:t>
+      7) Срок действия меры оперативного реагирования (при необходимости): _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>удостоверяющем личность) субъекта контроля и надзора, фамилия, имя, отчество</w:t>
+        <w:t>____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...84 lines deleted...]
-      <w:bookmarkStart w:name="z361" w:id="110"/>
+      <w:bookmarkStart w:name="z363" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Основание применения меры оперативного реагирования: ________________</w:t>
+      8) Сведения о получении или отказе от получения акта (дата и подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t>руководителя субъекта контроля и надзора или представителя субъекта контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z362" w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и надзора): ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z364" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Срок действия меры оперативного реагирования (при необходимости): _____</w:t>
+      9) Подпись должностного лица, оформившего акт: _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t>_____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z363" w:id="112"/>
+      <w:bookmarkStart w:name="z365" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Сведения о получении или отказе от получения акта (дата и подпись</w:t>
+      10) должность, фамилия, имя, отчество (если оно указано в документе,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...106 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>удостоверяющем личность) и подпись руководителя органа контроля и надзора:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23170,55 +23482,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>