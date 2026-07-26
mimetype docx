--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24392a2" w14:textId="24392a2">
+    <w:p w14:paraId="0c6a31c" w14:textId="0c6a31c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -823,425 +823,509 @@
               </w:rPr>
               <w:t>от 15 сентября 2025 года № 367</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...156 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Государственная услуга "Аттестация экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Физические лица (далее - услугополучатель) для получения государственной услуги направляют заявление с документами в соответствии с Перечнем основных требований к оказанию государственной услуги, согласно приложения 1 к настоящим Правилам (далее – Перечень основных требований) в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с перечнем основных требований к оказанию государственной услуги, которое содержит "Аттестация экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1266,793 +1350,1153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 246</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
+        <w:t>№ 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 февраля 2015 года № 151 "Об утверждении Правил аккредитации экспертных организаций" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10640) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 23-21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> аккредитации экспертных организаций, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 12</w:t>
+        <w:t>пункты 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Государственная услуга оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
+      4. Государственная услуга "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Юридическое лицо (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) при получении свидетельства об аккредитации для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии направляет заявление по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      6. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Сведения документов, о государственной регистрации (перерегистрации) юридического лица предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечню основных требований.</w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 7</w:t>
+        <w:t>пункт 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Для прохождения аккредитации заявители соответствуют следующим разрешительным требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь в своем составе на постоянной основе не менее трех аттестованных экспертов, осуществляющих техническое обследование надежности и устойчивости зданий и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь в своем составе на постоянной основе не менее одного аттестованного эксперта, осуществляющего экспертизу проектов по специализации конструктивная часть;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь в своем составе на постоянной основе не менее одного инженера-геодезиста (с опытом работы не менее трех лет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь на праве собственности или привлеченную (на основании договора) аккредитованную лабораторию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      иметь административно-бытовые помещения на праве собственности или аренды на срок более одного года (с государственной регистрацией в правовом кадастре), удовлетворяющие требованиям Санитарных правил "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 16 июня 2022 года № ҚР ДСМ-52 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28525);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь материально-техническую оснащенность, в том числе средства измерений и контроля, необходимых для выполнения возложенных обязанностей и функций, а также компьютеры, оснащенные лицензионными программными обеспечениями необходимыми для выполнения расчетов, составления и оформления графических и иных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь нормативно-техническую и методологическую литературу, необходимую для выполнения возложенных обязанностей и функций.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
+        <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 250</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2067,77 +2511,77 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z76" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 23-21)</w:t>
+        <w:t>подпунктом 23-20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2146,91 +2590,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z77" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2240,605 +2684,345 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункты 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
+      4. Государственная услуга "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее - государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) согласно </w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее – государственная услуга) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
+        <w:t>приложение 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 3</w:t>
+        <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2851,2590 +3035,1268 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z87" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на изыскательскую деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на изыскательскую деятельность" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z95" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
+    <w:bookmarkStart w:name="z97" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Государственная услуга "Аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z67" w:id="47"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:bookmarkStart w:name="z99" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на проектную деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z100" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z101" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на проектную деятельность" (далее – государственная услуга) согласно приложению 1 к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z102" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:bookmarkStart w:name="z107" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с </w:t>
-[...59 lines deleted...]
-        <w:t>";</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z77" w:id="55"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkStart w:name="z109" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее - государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
+      "3. Государственная услуга "Выдача лицензии на строительно-монтажные работы" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z110" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z111" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее – государственная услуга) согласно </w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит Выдача лицензии на строительно-монтажные работы" (далее – государственная услуга) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z112" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z113" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z114" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z115" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 3</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. Утратил силу приказом и.о. Министра промышленности и строительства РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...976 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7451,50 +6313,126 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -7511,77 +6449,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
-[...25 lines deleted...]
-              <w:t>экспертных организаций</w:t>
+              <w:t>Приложение 3 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7602,51 +6514,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам и разрешительным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям по аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, осуществляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инжиниринговые услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому надзору</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и экспертные работы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по техническому обследованию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>надежности и устойчивости</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зданий и сооружений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на технически и технологически</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сложных объектах первого</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и второго уровней ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -7664,88 +6732,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Аккредитации экспертных организаций особых индустриальных зон для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны;</w:t>
+              <w:t xml:space="preserve">
+Перечень основных требований к оказанию государственной услуги "Аккредитация юридических лиц осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности": </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккредитация организаций, осуществляющих инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккредитации организаций, осуществляющих экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8153,51 +7221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8301,92 +7369,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+              <w:t>
+Выдача либо переоформление свидетельства об аккредитации по форме согласно приложениям 4 и 8 к настоящим Правилам и разрешительным требованиям.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8623,72 +7651,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Кодексу Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8757,123 +7765,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при получении свидетельства об аккредитации для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии: заявление по форме согласно приложению 4 к настоящим Правилам;</w:t>
-[...71 lines deleted...]
-3) при переоформлении свидетельства: заявление по форме согласно приложению 6 к настоящим Правилам.</w:t>
+1) при получении свидетельства об аккредитации по осуществлению инжиниринговых услуг по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление по форме согласно приложению 2 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений, для прохождения аккредитации организацией осуществляющего инжиниринговые услуги по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности, согласно приложению 3 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при получении свидетельства об аккредитации по осуществлению экспертных работ по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление по форме согласно приложению 6 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений, для прохождения аккредитации организации, осуществляющей экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, согласно приложению 7 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия диплома инженер-геодезиста;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) при переоформлении свидетельства об аккредитации:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление по форме согласно приложению 10 к настоящим Правилам и разрешительным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9055,51 +8135,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства и услугодателя: www.gov.kz.</w:t>
+Услугополучатель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства и услугодателя: www.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -9156,51 +8254,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Перечню</w:t>
+              <w:t>Приложение 4 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9260,168 +8479,116 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям по аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций, осуществляющих</w:t>
+              <w:t>негосударственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инжиниринговые услуги</w:t>
+              <w:t>аттестационных центров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по техническому надзору</w:t>
+              <w:t>по аттестации инженерно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и экспертные работы</w:t>
+              <w:t>технических работников,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по техническому обследованию</w:t>
+              <w:t>участвующих в процессе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>надежности и устойчивости</w:t>
-[...51 lines deleted...]
-              <w:t>и второго уровней ответственности</w:t>
+              <w:t>проектирования и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -9439,106 +8606,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-Переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица.</w:t>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9851,51 +8964,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача, переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица – 20-40 минут</w:t>
+1) выдача свидетельства - 10 (десять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица – 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10077,51 +9208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача либо переоформление свидетельства об аккредитации по форме согласно приложениям 4 и 8 к настоящим Правилам и разрешительным требованиям.</w:t>
+Выдача или переоформление свидетельства об аккредитации либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10436,231 +9567,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Перечень документов и сведений необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при получении свидетельства об аккредитации по осуществлению инжиниринговых услуг по техническому надзору на технически и технологически сложных объектах первого и второго уровней ответственности:</w:t>
-[...143 lines deleted...]
-заявление по форме согласно приложению 10 к настоящим Правилам и разрешительным требованиям.</w:t>
+1) на портал при выдаче свидетельства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление по установленной форме согласно приложению 3 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения и документы в соответствии с разрешительными требованиями согласно приложению 4 к настоящим Правилам и разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) на портал при переоформлении свидетельства:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление по форме согласно приложению 7 к настоящим Правилам и разрешительным требованиям.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10693,87 +9752,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствуют</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги разрешительным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10961,51 +10074,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Перечню</w:t>
+              <w:t>Приложение 6 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11026,116 +10139,1241 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по аккредитации организаций</w:t>
+              <w:t>к Правилам и разрешительным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по управлению проектами</w:t>
+              <w:t>требованиям по аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в области архитектуры,</w:t>
+              <w:t>негосударственных аттестационных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>градостроительства</w:t>
+              <w:t>центров по аттестации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>инженерно-технических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников, участвующих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в процессе проектирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>и строительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z213" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Разрешительные требования к аттестационным центрам по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разрешительным требования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие соответствие разрешительным требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие не менее одного преподавателя, ответственного за проведение повышения квалификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений согласно приложению 5 к настоящим Правилам и разрешительным требованиям, копии дипломов, копии документов, подтверждающих наличие стажа работы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае наличия информация о дипломах, трудовых отношениях и стаже работы получается из информационных систем государственных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие не менее одного технического работника, ответственного за проведение аттестации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений согласно приложения 5 к настоящим Правилам и разрешительным требованиям, копии документов подтверждающих трудовые отношения с заявителем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае наличия информация о трудовых отношениях получается из информационных систем государственных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие административно-бытовых помещений на праве собственности или аренды на срок не менее одного года (с государственной регистрацией в правовом кадастре), удовлетворяющих санитарным требованиям для проведения обучения и аттестации, площадью не менее 100 (ста) квадратных метров, при этом помещения для проведения тестирования и обучения составляли не менее 45 (сорока пяти) квадратных метров.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При этом, помещения для проведения тестирования и обучения могут быть совмещены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений согласно приложению 5 к настоящим Правилам и разрешительным требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При наличии административно-бытовых помещений: копия технического паспорта. При ином законном основании: копия договора аренды, копия технического паспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае наличия информация о владельце объекта недвижимости, об аренде административно-бытовых помещений получается из информационных систем государственных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7 к Перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача лицензии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на изыскательскую деятельность"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -11153,52 +11391,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень основных требований к оказанию государственной услуги "Аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства": </w:t>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача лицензии на изыскательскую деятельность"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерно-геодезические работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инженерно-геологические и инженерно-гидрогеологические работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформление лицензии при реорганизации юридического лица-лицензиата в форме выделения и разделения и при переоформлении лицензии с присвоением категории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформление лицензии при перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, переоформления лицензии при изменении наименования и (или) места нахождения юридического лица-лицензиата, переоформлении лицензии при изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11511,51 +11821,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача, переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица – 20-40 минут</w:t>
+1) выдача, переоформление лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в форме выделения и разделения и при переоформлении лицензии с присвоением категории – 5 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) переоформление лицензии по причинам изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата, перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, изменения наименования и (или) места нахождения юридического лица-лицензиата, реорганизации юридического лица-лицензиата в форме слияния, реорганизации юридического лица-лицензиата в форме преобразования, реорганизации в форме присоединения юридического лица-лицензиата к другому юридическому лицу – 3 рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11588,51 +11916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11737,51 +12065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача либо переоформление свидетельства об аккредитации по форме согласно приложению 5 к настоящим Правилам.</w:t>
+Выдача лицензии и переоформление лицензии и (или) приложения к лицензии на изыскательскую деятельность, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11832,87 +12160,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно</w:t>
+1) за выдачу лицензии – 10 месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) за переоформление лицензии – 10 % от ставки при выдаче лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата лицензионного сбора осуществляется в безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подачи электронного запроса на получение лицензии, переоформление лицензии на изыскательскую деятельность, оплата осуществляется через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12096,159 +12478,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при получении свидетельства:</w:t>
-[...71 lines deleted...]
-заявление по форме согласно приложению 6 к настоящим Правилам.</w:t>
+1) при получении лицензии и (или) приложения к лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 3 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам с документальным подтверждением наличия в штате инженерно-технического работника, входящих в состав запрашиваемого подвида лицензируемого вида деятельности и наличия минимальной материально-технической оснащенности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при переоформлении лицензии по причинам изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата, перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, изменения наименования и (или) места нахождения юридического лица-лицензиата, реорганизации юридического лица-лицензиата в форме слияния, реорганизации юридического лица-лицензиата в форме преобразования, реорганизации в форме присоединения юридического лица-лицензиата к другому юридическому лицу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) при переоформлении лицензии по причинам реорганизации юридического лица-лицензиата в форме выделения, реорганизации юридического лица-лицензиата в форме разделения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12317,51 +12825,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствуют</w:t>
+1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заявитель не соответствует Квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) судом на основании представления судебного исполнителя временно запрещено выдавать заявителю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12549,51 +13147,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Перечню</w:t>
+              <w:t>Приложение 8 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12627,142 +13225,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам и разрешительным</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>требованиям по аккредитации</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негосударственных</w:t>
+              <w:t>"Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестационных центров</w:t>
-[...51 lines deleted...]
-              <w:t>проектирования и строительства</w:t>
+              <w:t>на проектную деятельность"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -12781,51 +13327,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства"</w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача лицензии на проектную деятельность"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Градостроительное проектирование (с правом проектирования для градостроительной реабилитации районов исторической застройки, за исключением научно-реставрационных работ на памятниках истории и культуры) и планирование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архитектурное проектирование для зданий и сооружений (с правом проектирования для архитектурно- реставрационных работ, за исключением научно-реставрационных работ на памятниках истории и культуры), в том числе генеральных планов объектов, инженерной подготовки территории, благоустройства и организации рельефа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительное проектирование (с правом проектирования для капитального ремонта и (или) реконструкции зданий и сооружений, а также усиления конструкций для каждого из указанных ниже работ) и конструирование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектирование инженерных систем и сетей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологическое проектирование (разработка технологической части проектов строительства) зданий и сооружений жилищно-гражданского назначения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологическое проектирование (разработка технологической части проектов строительства) объектов производственного назначения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологическое проектирование (разработка технологической части проектов строительства) объектов инфраструктуры транспорта, связи и коммуникаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологическое проектирование (разработка технологической части проектов транспортного строительства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технологическое проектирование (разработка технологической части проектов) строительства объектов сельского хозяйства, за исключением предприятий перерабатывающей промышленности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача и переоформление лицензии при реорганизации юридического лица-лицензиата в форме выделения и разделения и при переоформлении лицензии с присвоением категории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформление лицензии при перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, переоформления лицензии при изменении наименования и (или) места нахождения юридического лица-лицензиата, переоформлении лицензии при изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12894,51 +13638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан</w:t>
+Местные исполнительные органы областей, городов Астана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13138,69 +13882,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) выдача свидетельства - 10 (десять) рабочих дней;</w:t>
-[...17 lines deleted...]
-2) переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица – 3 (три) рабочих дня.</w:t>
+1) выдача, переоформление лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в форме выделения и разделения и при переоформлении лицензии с присвоением категории – 5 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) переоформление лицензии по причинам изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата, перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, изменения наименования и (или) места нахождения юридического лица-лицензиата, реорганизации юридического лица-лицензиата в форме слияния, реорганизации юридического лица-лицензиата в форме преобразования, реорганизации в форме присоединения юридического лица-лицензиата к другому юридическому лицу – 3 рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13382,51 +14126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача или переоформление свидетельства об аккредитации либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
+Выдача лицензии и переоформление лицензии и (или) приложения к лицензии на проектную деятельность, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13477,87 +14221,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно</w:t>
+1) за выдачу лицензии – 10 месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) за переоформление лицензии – 10 % от ставки при выдаче лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата лицензионного сбора осуществляется в безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подачи электронного запроса на получение лицензии, переоформление лицензии на проектную деятельность, оплата осуществляется через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13741,159 +14539,483 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений необходимых для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) на портал при выдаче свидетельства:</w:t>
-[...71 lines deleted...]
-заявление по форме согласно приложению 7 к настоящим Правилам и разрешительным требованиям.</w:t>
+1) при получении лицензии и (или) приложения к лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 3 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам с документальным подтверждением наличия в штате инженерно-технического работника, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, наличия программного обеспечения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае обращения лицензиата или иностранного лица для получения лицензии І или ІІ категории – документальное подтверждение о реализованных объектах в соответствии с Квалификационными требованиями, которая в форме электронной копии прикрепляется к электронному запросу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае обращения иностранного лица для получения лицензии І или ІІ категории – копия лицензии или соответствующего разрешительного документа иностранного государства, имеющего соответствующее заверение для иностранных лиц на проектную деятельность, которая в форме электронной копии прикрепляется к электронному запросу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при переоформлении лицензии по причинам изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата, перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, изменения наименования и (или) места нахождения юридического лица-лицензиата, реорганизации юридического лица-лицензиата в форме слияния, реорганизации юридического лица-лицензиата в форме преобразования, реорганизации в форме присоединения юридического лица-лицензиата к другому юридическому лицу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) при переоформлении лицензии по причине присвоения категории:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия лицензии и приложения к лицензии (в случае отсутствия сведений о лицензии в государственных информационных системах);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) при переоформлении лицензии по причинам реорганизации юридического лица-лицензиата в форме выделения, реорганизации юридического лица-лицензиата в форме разделения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения документов, удостоверяющих личность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения о лицензии, о лицензионном сборе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13926,141 +15048,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...53 lines deleted...]
-4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заявитель не соответствует Квалификационным требованиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) судом на основании представления судебного исполнителя временно запрещено выдавать заявителю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) установлена недостоверность документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14248,51 +15406,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6 к Перечню</w:t>
+              <w:t>Приложение 9 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -14313,1241 +15471,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам и разрешительным</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>требованиям по аккредитации</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негосударственных аттестационных</w:t>
+              <w:t>"Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>центров по аттестации</w:t>
+              <w:t>на строительно-монтажные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инженерно-технических</w:t>
-[...1124 lines deleted...]
-              <w:t>на изыскательскую деятельность"</w:t>
+              <w:t>работы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -15566,123 +15599,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Выдача лицензии на изыскательскую деятельность"</w:t>
-[...35 lines deleted...]
-Инженерно-геологические и инженерно-гидрогеологические работы;</w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача лицензии на строительно-монтажные работы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные работы в грунтах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возведение несущих и (или) ограждающих конструкций зданий и сооружений (в том числе мостов, транспортных эстакад, тоннелей и путепроводов, иных искусственных строений), включающее капитальный ремонт и реконструкцию объектов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные строительные и монтажные работы по прокладке линейных сооружений, включающие капитальный ремонт и реконструкцию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Устройство инженерных сетей и систем, включающее капитальный ремонт и реконструкцию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительство автомобильных и железных дорог, включающее капитальный ремонт и реконструкцию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтаж технологического оборудования, пусконаладочные работы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переоформление лицензии при реорганизации юридического лица-лицензиата в форме выделения и разделения и при переоформлении лицензии с присвоением категории;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Переоформление лицензии при перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, переоформления лицензии при изменении наименования и (или) места нахождения юридического лица-лицензиата, переоформлении лицензии при изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата</w:t>
+Переоформление лицензии при перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, переоформления лицензии при изменении наименования и (или) места нахождения юридического лица-лицензиата, переоформлении лицензии при изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15864,51 +15969,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства": www.egov.kz.</w:t>
+Веб-портал "электронного правительства": www.egov.kz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16090,51 +16195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16239,51 +16344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача лицензии и переоформление лицензии и (или) приложения к лицензии на изыскательскую деятельность, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+Выдача лицензии и переоформление лицензии и (или) приложения к лицензии на строительно-монтажные работы, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16424,51 +16529,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата лицензионного сбора осуществляется в безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При подачи электронного запроса на получение лицензии, переоформление лицензии на изыскательскую деятельность, оплата осуществляется через платежный шлюз "электронного правительства".</w:t>
+При подачи электронного запроса на получение лицензии, переоформление лицензии на строительно-монтажные работы, оплата осуществляется через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16742,51 +16847,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 3 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам с документальным подтверждением наличия в штате инженерно-технического работника, входящих в состав запрашиваемого подвида лицензируемого вида деятельности и наличия минимальной материально-технической оснащенности;</w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам с документальным подтверждением наличия в штате инженерно-технического работника, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, наличия минимальной материально-технической оснащенности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае обращения лицензиата или иностранного лица для получения лицензии І или ІІ категории – документальное подтверждение о реализованных объектах в соответствии с Квалификационными требованиями, которая в форме электронной копии прикрепляется к электронному запросу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае обращения иностранного лица для получения лицензии І или ІІ категории – копия лицензии или соответствующего разрешительного документа иностранного государства, имеющего соответствующее заверение для иностранных лиц на строительно-монтажные работы, которая в форме электронной копии прикрепляется к электронному запросу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) при переоформлении лицензии по причинам изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата, перерегистрации индивидуального предпринимателя-лицензиата, изменении его наименования или юридического адреса, изменения наименования и (или) места нахождения юридического лица-лицензиата, реорганизации юридического лица-лицензиата в форме слияния, реорганизации юридического лица-лицензиата в форме преобразования, реорганизации в форме присоединения юридического лица-лицензиата к другому юридическому лицу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16814,51 +16955,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) при переоформлении лицензии по причинам реорганизации юридического лица-лицензиата в форме выделения, реорганизации юридического лица-лицензиата в форме разделения:</w:t>
+3) при переоформлении лицензии по причине присвоения категории:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для физического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридического лица – заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия лицензии и приложения к лицензии (в случае отсутствия сведений о лицензии в государственных информационных системах);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) на портал при переоформлении лицензии по причинам реорганизации юридического лица-лицензиата в форме выделения, реорганизации юридического лица-лицензиата в форме разделения:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заявление в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согласно приложению 6 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16868,51 +17099,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений о соответствии Квалификационным требованиям согласно приложению 4 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения.</w:t>
+электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17321,5324 +17570,92 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8 к Перечню</w:t>
-[...116 lines deleted...]
-              <w:t>на проектную деятельность"</w:t>
+              <w:t>Приложение 10 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...4466 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...139 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. За нарушение законодательства и других нормативных правовых актов Республики Казахстан (с учетом </w:t>
-[...526 lines deleted...]
-        <w:t>"___"_____________20___г.</w:t>
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22679,802 +17696,87 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 11 к Перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="102"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...524 lines deleted...]
-        <w:t>____________________________________________________________________.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -23482,55 +17784,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23856,31 +18158,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>