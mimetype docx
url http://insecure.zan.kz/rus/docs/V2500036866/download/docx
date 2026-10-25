--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c6a31c" w14:textId="0c6a31c">
+    <w:p w14:paraId="baa7274" w14:textId="baa7274">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1424,147 +1424,255 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">3. Сноска. Утратил силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 250</w:t>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1579,77 +1687,77 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:bookmarkStart w:name="z76" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 23-21)</w:t>
+        <w:t>подпунктом 23-20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1659,87 +1767,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:bookmarkStart w:name="z77" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1752,1433 +1860,1225 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункты 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:bookmarkStart w:name="z79" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
+      4. Государственная услуга "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее - государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:bookmarkStart w:name="z80" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Юридические лица (далее – услугополучатель) для получения государственной услуги направляет заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:bookmarkStart w:name="z81" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация юридических лиц, осуществляющих технический надзор и техническое обследование по объектам первого и второго уровней ответственности" (далее – государственная услуга) согласно </w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее – государственная услуга) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z47" w:id="19"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="23"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
+        <w:t>приложение 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 3</w:t>
+        <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...130 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752) следующие изменения:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="31"/>
+    <w:bookmarkStart w:name="z89" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t>";</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на изыскательскую деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z77" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z90" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z91" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на изыскательскую деятельность" (далее – государственная услуга) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z92" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z93" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 4</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:bookmarkStart w:name="z97" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Государственная услуга "Аккредитация негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (далее - государственная услуга) оказывается Комитетом по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (далее – услугодатель) согласно настоящим Правилам и разрешительным требованиям.</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>пункты 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
+        <w:t>
+      "3. Государственная услуга "Выдача лицензии на проектную деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z100" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года №175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267) следующие изменения:</w:t>
+        <w:t>
+      4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на проектную деятельность" (далее – государственная услуга) согласно приложению 1 к настоящим Правилам (далее – Перечень основных требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z102" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z103" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z104" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z105" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:bookmarkStart w:name="z107" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии со </w:t>
-[...39 lines deleted...]
-        <w:t>";</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z87" w:id="38"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3231,934 +3131,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Государственная услуга "Выдача лицензии на изыскательскую деятельность" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
+      "3. Государственная услуга "Выдача лицензии на строительно-монтажные работы" (далее - государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкента (далее - услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z110" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Физические и юридические лица (далее – услугополучатель) для получения государственной услуги направляют заявление с документами в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугодателю через веб-портал "электронного правительства" www.egov.kz (далее - портал) или объект информатизации "информационная система в сфере архитектуры, градостроительства и строительства e-Qurylys.kz" (www.equrylys.kz) (далее – информационная система).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z111" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит "Выдача лицензии на изыскательскую деятельность" (далее – государственная услуга) согласно </w:t>
+      приложение с перечнем основных требований к оказанию государственной услуги, которое содержит Выдача лицензии на строительно-монтажные работы" (далее – государственная услуга) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z92" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z112" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень документов необходимых для оказания государственной услуги определены пунктом 8 Перечня основных требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z93" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z113" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения документов, удостоверяющих личность; о государственной регистрации (перерегистрации) юридического лица; о государственной регистрации индивидуального предпринимателя; сведения о лицензии и (или) приложения к лицензии, о лицензионном сборе; предоставляются услугодателю из информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z94" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z114" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z95" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z115" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателю в "личный кабинет" направляется статус о принятии заявления для оказания государственной услуги с указанием даты и времени получения результата государственной услуги.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...723 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10314,68 +9490,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="62"/>
+    <w:bookmarkStart w:name="z213" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Разрешительные требования к аттестационным центрам по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17784,55 +16960,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18158,31 +17334,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>