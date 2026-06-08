--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d600c9" w14:textId="4d600c9">
+    <w:p w14:paraId="9fd33c4" w14:textId="9fd33c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра энергетики Республики Казахстан от 17 сентября 2025 года № 355-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 сентября 2025 года № 36862</w:t>
+        <w:t>Приказ Министра энергетики Республики Казахстан от 17 сентября 2025 года № 355-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 сентября 2025 года № 36862.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -799,87 +799,265 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 сентября 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355-н/қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В правила предусматриваются изменения приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -894,2196 +1072,2196 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об электроэнергетике" (далее – Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21-1 Закона Республики Казахстан "О теплоэнергетике".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пользователь Информационной системы – уполномоченный орган, иные государственные органы Республики Казахстан, субъекты топливно-энергетического комплекса (далее - ТЭК), индивидуальные предприниматели и юридические лица, участвующие в информационном взаимодействии посредством Информационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      1) пользователь Информационной системы – уполномоченный орган, иные государственные органы Республики Казахстан, субъекты топливно-энергетического комплекса (далее - ТЭК), индивидуальные предприниматели и юридические лица, участвующие в информационном взаимодействии посредством Информационной системы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аналитика данных – процесс обработки данных с целью получения информации и выводов для принятия решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) аналитика данных – процесс обработки данных с целью получения информации и выводов для принятия решения;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТЭК – комплекс, объединяющий отрасли, связанные с добычей и производством первичных энергетических ресурсов, их переработкой в другие виды топлива и преобразованием в другие виды энергии, а также транспортировкой и распределением по потребителям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) ТЭК – комплекс, объединяющий отрасли, связанные с добычей и производством первичных энергетических ресурсов, их переработкой в другие виды топлива и преобразованием в другие виды энергии, а также транспортировкой и распределением по потребителям;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) единая государственная система управления ТЭК (далее - Информационная система) – информационная система уполномоченного органа, предназначенная для сбора, обработки, мониторинга и анализа данных топливно-энергетического комплекса в сфере теплоэнергетики и электроэнергетики посредством информационного взаимодействия физических и юридических лиц, субъектов теплоснабжения с уполномоченным органом и иными государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      4) единая государственная система управления ТЭК (далее - Информационная система) – информационная система уполномоченного органа, предназначенная для сбора, обработки, мониторинга и анализа данных топливно-энергетического комплекса в сфере теплоэнергетики и электроэнергетики посредством информационного взаимодействия физических и юридических лиц, субъектов теплоснабжения с уполномоченным органом и иными государственными органами;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информационно-коммуникационная инфраструктура в сфере ТЭК – совокупность технических средств, программного обеспечения, каналов связи, средств измерений, автоматизированных систем управления и учета, а также связанных с ними цифровых компонентов, обеспечивающих сбор, обработку, хранение, передачу и защиту информации в целях функционирования Информационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      5) информационно-коммуникационная инфраструктура в сфере ТЭК – совокупность технических средств, программного обеспечения, каналов связи, средств измерений, автоматизированных систем управления и учета, а также связанных с ними цифровых компонентов, обеспечивающих сбор, обработку, хранение, передачу и защиту информации в целях функционирования Информационной системы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субъекты в сфере ТЭК – индивидуальные предприниматели и юридические лица, предоставляющие информацию для включения в единую государственную систему управления топливно-энергетическим комплексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      6) субъекты в сфере ТЭК – индивидуальные предприниматели и юридические лица, предоставляющие информацию для включения в единую государственную систему управления топливно-энергетическим комплексом;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технические требования к субъектам ТЭК – требования к объектам информационно-коммуникационной инфраструктуры субъектов ТЭК в целях сбора, обработки и передачи данных в Информационную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      7) технические требования к субъектам ТЭК – требования к объектам информационно-коммуникационной инфраструктуры субъектов ТЭК в целях сбора, обработки и передачи данных в Информационную систему;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кабинет пользователя – компонент Информационной системы, предназначенный для официального информационного взаимодействия индивидуальных предпринимателей и юридических лиц в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      8) кабинет пользователя – компонент Информационной системы, предназначенный для официального информационного взаимодействия индивидуальных предпринимателей и юридических лиц в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган – центральный исполнительный орган Республики Казахстан, осуществляющий формирование и реализацию государственной политики, координацию процесса управления в сферах нефтегазовой, нефтегазохимической промышленности, транспортировки углеводородов, в области недропользования в части углеводородов, государственного регулирования производства нефтепродуктов, газа и газоснабжения, магистрального трубопровода, теплоэнергетики и электроэнергетики, теплоснабжения в части теплоэлектроцентралей и котельных, осуществляющих производство тепловой энергии в зоне централизованного теплоснабжения (за исключением автономных котельных), развития возобновляемых источников энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      9) уполномоченный орган – центральный исполнительный орган Республики Казахстан, осуществляющий формирование и реализацию государственной политики, координацию процесса управления в сферах нефтегазовой, нефтегазохимической промышленности, транспортировки углеводородов, в области недропользования в части углеводородов, государственного регулирования производства нефтепродуктов, газа и газоснабжения, магистрального трубопровода, теплоэнергетики и электроэнергетики, теплоснабжения в части теплоэлектроцентралей и котельных, осуществляющих производство тепловой энергии в зоне централизованного теплоснабжения (за исключением автономных котельных), развития возобновляемых источников энергии;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      10) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иные термины и определения, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан в областях теплоэнергетики и электроэнергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Иные термины и определения, используемые в настоящих Правилах, применяются в соответствии с законодательством Республики Казахстан в областях теплоэнергетики и электроэнергетики.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Назначение и структура Информационной системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящие Правила определяют основы цифровой трансформации ТЭК для эффективного взаимодействия уполномоченного органа и субъектов ТЭК посредством Информационной системы, обеспечения централизованного управления ТЭК, формирования соответствующей информации о состоянии и прогнозе развития ТЭК, а также определения минимальных требований к объектам информационно-коммуникационной инфраструктуры субъектов ТЭК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Назначением Информационной системы является:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор, обработка, информации от субъектов ТЭК в целях включения в Информационную систему, хранение такой информации, обеспечение доступа к ней, ее предоставление и распространение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение мониторинга и формирования аналитической информации о состоянии ТЭК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прогнозирование и моделирование ТЭК на основе собранных данных от субъектов ТЭК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение качества осуществляемых государственных функций и доступности государственных услуг, оказываемых уполномоченным органом посредством Информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение надежности и безопасности функционирования и взаимодействия субъектов ТЭК с Информационной системой на основе определенных минимальных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Структура Информационной системы состоит из следующих элементов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационная система "Информационная государственная система управления топливно-энергетическим комплексом Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подсистемы, обеспечивающие функционирование Информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пользователи Информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Назначение и структура Информационной системы</w:t>
-[...219 lines deleted...]
-      3) пользователи Информационной системы.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок функционирования Информационной системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок функционирования Информационной системы</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Функционирование Информационной системы осуществляется путем интеграции данных и информации, централизованного управления, автоматизации процессов, стандартизации процедур, а также регулярного мониторинга и контроля. Информационная система также включает сбор и анализ обратной связи для обеспечения постоянного улучшения ее функциональности и эффективности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Оператором информационно-коммуникационной инфраструктуры в сфере ТЭК (далее – Оператор ИКИ) является юридическое лицо, определенное в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, осуществляющее обеспечение функционирования сбора информации и (или) оперативной информации в отраслях ТЭК, системный мониторинг и осуществление функций диспетчерской службы в сфере ТЭК, а также сбор данных с механизмом контроля исполнения, обработку данных, прогнозирование, моделирование и предоставление аналитической отчетности по отраслям ТЭК.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Создание, развитие и эксплуатация Информационной системы осуществляются на основе следующих требований:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      8. Создание, развитие и эксплуатация Информационной системы осуществляются на основе следующих требований:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полнота, достоверность, своевременность предоставления информации для включения в Информационную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      1) полнота, достоверность, своевременность предоставления информации для включения в Информационную систему;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) непрерывность сбора, обработки информации для включения в Информационную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      2) непрерывность сбора, обработки информации для включения в Информационную систему;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взаимодействие Информационной системы и иных информационных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      3) взаимодействие Информационной системы и иных информационных систем;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение энергетической безопасности Республики Казахстан при создании, развитии и эксплуатации Информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Создание, развитие и эксплуатация Информационной системы осуществляется уполномоченным органом в соответствии с требованиями, установленными Правилами создания, развития, эксплуатации, приобретения объектов информатизации "электронного правительства", а также информационно-коммуникационных услуг, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 января 2016 года № 129 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13282).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Информационная безопасность Информационной системы обеспечивается в соответствии с Едиными требованиями в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее – Единые требования) и стандартами в области информационной безопасности, действующими на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок взаимодействия и координации рабочих процессов между пользователями</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Информационное взаимодействие пользователей Информационной системы осуществляется в соответствии с Правилами информационного взаимодействия информационной системы мониторинга оказания государственных услуг с информационными системами, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2015 года № 1277 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12968).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Информационное взаимодействие пользователей Информационной системы обеспечивает исключение (минимизацию) бумажного документооборота при осуществлении уполномоченным органом сбора, обработки, хранения и мониторинга информации, а также оказания государственных услуг, при котором предоставляется минимальное число документов, подтверждающих юридически значимые факты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      12. Информационное взаимодействие пользователей Информационной системы обеспечивает исключение (минимизацию) бумажного документооборота при осуществлении уполномоченным органом сбора, обработки, хранения и мониторинга информации, а также оказания государственных услуг, при котором предоставляется минимальное число документов, подтверждающих юридически значимые факты.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Используемые в процессе информационного взаимодействия сведения равнозначны сведениям из документов на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Включение информации в Информационную систему осуществляется пользователями Информационной системы на основании информации, предоставляемой субъектами ТЭК, в том числе в рамках взаимодействия Информационной системы и иных информационных систем, а также иной обрабатываемой пользователями Информационной системы, осуществляющими использование Информационной системы, в соответствии с настоящими Правилами и Перечнем информационных инструментов, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 декабря 2018 года № 107 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18117).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Субъекты ТЭК обеспечивают полноту и достоверность информации, предоставляемой в обязательном порядке для включения в Информационную систему.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      15. Субъекты ТЭК обеспечивают полноту и достоверность информации, предоставляемой в обязательном порядке для включения в Информационную систему.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Информация для включения в Информационную систему предоставляется пользователями Информационной системы посредством информационно-коммуникационных технологий в форме электронных документов, подписанных посредством ЭЦП, которые направляются в уполномоченный орган с использованием Информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Доступ к информации, содержащейся в Информационной системе, обеспечивается уполномоченным органом в порядке, установленном пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации", законодательством Республики Казахстан в области государственной, коммерческой тайны и иной охраняемой законом тайны, с учетом положений настоящих Правил и иными законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Данные, содержащиеся в Информационной системе, являются информацией ограниченного доступа, за исключением информации, недопустимость ограничения доступа к которой установлена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "О доступе к информации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Правом доступа к информации, включая информацию ограниченного доступа, содержащейся в Информационной системе, с возможностью ее обработки обладает уполномоченный орган, обеспечивающий использование Информационной системы в соответствии с его назначением, включающее мероприятия по проведению корректировки, модификации и устранению дефектов программного обеспечения. Иные пользователи Информационной системы получают доступ к информации, содержащейся в Информационной системе, без возможности ее обработки с учетом ограничений доступа к информации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" и настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Доступ пользователей Информационной системы к общедоступной информации, содержащейся в Информационной системе, обеспечивается уполномоченным органом путем размещения указанной информации на интернет-портале открытых данных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      20. Доступ пользователей Информационной системы к общедоступной информации, содержащейся в Информационной системе, обеспечивается уполномоченным органом путем размещения указанной информации на интернет-портале открытых данных.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченным органом обеспечивается доступ к информации, содержащейся в Информационной системе, с использованием технических (программно-технических) средств Информационной системы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      21. Уполномоченным органом обеспечивается доступ к информации, содержащейся в Информационной системе, с использованием технических (программно-технических) средств Информационной системы:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъектам ТЭК, в отношении предоставленной ими информации и общедоступной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      1) субъектам ТЭК, в отношении предоставленной ими информации и общедоступной информации;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пользователям Информационной системы в отношении информации, которая содержится в Информационной системе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) пользователям Информационной системы в отношении информации, которая содержится в Информационной системе;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иным пользователям Информационной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. При необходимости получения государственным органам информации о деятельности субъектов предпринимательства, подлежащей в соответствии с настоящими Правилами, предоставленной в Информационной системе, указанные органы в рамках своей компетенции запрашивают эту информацию у уполномоченного органа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О доступе к информации".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Доступ к информации, содержащейся в Информационной системе, обеспечивается посредством организационно-технических и других условий, необходимых для обеспечения доступа к информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Интеграция с объектами информатизации "электронного правительства", государственными или иными базами данных и (или) информационными системами осуществляется в соответствии с Правилами интеграции объектов информатизации "электронного правительства", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок сбора, обработки, мониторинга и анализа данных</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Порядок сбора, обработки, мониторинга и анализа данных</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Система обеспечивает сбор и передачу данных об учете производства, передачи и распределения, потребления электрической энергии, а также мониторинг состояния объектов теплоэнергетики и электроэнергетики в реальном времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      25. Система обеспечивает сбор и передачу данных об учете производства, передачи и распределения, потребления электрической энергии, а также мониторинг состояния объектов теплоэнергетики и электроэнергетики в реальном времени.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Процесс сбора данных организовывается с использованием автоматизированных систем, устройств измерения и других технологий, в соответствии с требованиями главы 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      26. Процесс сбора данных организовывается с использованием автоматизированных систем, устройств измерения и других технологий, в соответствии с требованиями главы 9 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Все собранные данные подлежат обязательной обработке, в том числе анализу для определения эффективности использования энергетических ресурсов и оценки рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Обработка данных осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Сбор данных</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Данные для Информационной системы предоставляются индивидуальными предпринимателями и юридическими лицами в сфере ТЭК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сбор данных осуществляется с помощью автоматических систем мониторинга и учета, которые обеспечивают регулярную передачу данных в Информационную систему в реальном времени или в установленные интервалы времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Данные о состоянии оборудования, потреблении и производстве энергии собираются непрерывно с минимальными интервалами времени (в реальном времени каждые 15 минут в зависимости от критичности объекта).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Сбор данных</w:t>
-[...59 lines deleted...]
-      31. Данные о состоянии оборудования, потреблении и производстве энергии собираются непрерывно с минимальными интервалами времени (в реальном времени каждые 15 минут в зависимости от критичности объекта).</w:t>
+        <w:t xml:space="preserve"> Глава 7. Обработка данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Обработка данных необходима для выявления тенденций, прогнозирования потребностей в энергии, а также для выявления и устранения отклонений, аварий и других нежелательных ситуаций в реальном времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Обработка данных позволяет также генерировать отчеты и предупреждения для оперативного реагирования на отклонения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Программное обеспечение Информационной системы обеспечивает автоматическую обработку собранных данных, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фильтрацию и нормализацию данных (удаление шумов и ошибок);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) преобразование данных в формат, удобный для дальнейшего анализа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) идентификацию аномальных ситуаций (чрезмерные колебания напряжения или превышение норм по потреблению энергии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Для обработки данных применяются системы машинного обучения и аналитические платформы, предназначенные для прогнозирования спроса на энергию, выявления технических сбоев, а также оптимизации функционирования объектов теплоэнергетики и электроэнергетики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Программные решения интегрируются с другими системами отрасли и учитываются внешние факторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Обработка данных</w:t>
-[...159 lines deleted...]
-      36. Программные решения интегрируются с другими системами отрасли и учитываются внешние факторы.</w:t>
+        <w:t xml:space="preserve"> Глава 8. Мониторинг и анализ данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Главной целью мониторинга является обеспечение непрерывного контроля за состоянием объектов теплоэнергетики и электроэнергетики, определение отклонений от нормальных рабочих режимов и своевременное вмешательство при возникновении аварийных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Система мониторинга обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отслеживание работы всех подключенных объектов и устройств в реальном времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сигнализацию о нарушениях в технологическом процессе, неисправностях оборудования или угрозах безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мониторинг включает в себя использование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дистанционного контроля через системы телеметрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автоматическую сигнализацию о нарушениях через встроенные системы оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Инструменты для визуализации данных содержат графики и диаграммы для быстрой оценки состояния объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Мониторинг включает использование алгоритмов для анализа данных в реальном времени с целью быстрого реагирования на отклонения от норм. Алгоритмы основываются на простых пороговых значениях, а также на сложных моделях прогнозирования с использованием данных о предыдущих инцидентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Анализ данных сосредоточен на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прогнозирование потребности в энергетических ресурсах на основе данных о текущем потреблении и состоянии оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение и устранение причин сбоев и аварий, а также повышение эффективности работы объектов теплоэнергетики и электроэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценку воздействия внешних факторов на потребление и распределение энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Для анализа данных используются следующие методы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) статистический анализ, включая тренды и прогнозирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) модели машинного обучения для предсказания потребностей в электроэнергии или возникновения неисправностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) корреляционный анализ для выявления зависимостей между различными переменными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В процессе анализа используется программное обеспечение для комплексного анализа данных, которое поддерживает создание отчетов, графиков и прогнозов для принятия решений на всех уровнях управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Результаты анализа представляются в удобной для восприятия форме, что обеспечит быструю реакцию на выявленные проблемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. На основе собранных и обработанных данных автоматически генерируются регулярные и экстренные отчеты для различных уровней управления (локальный, региональный, национальный).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. При выявлении отклонений от норм или аномальных ситуаций, система предоставляет рекомендации для корректировки процессов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рекомендации по корректировке потребления энергии в пиковые часы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предложения по оптимизации работы оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. При выявлении ошибок или несоответствий в собранных данных, операторы имеют возможность вручную исправить данные с последующим подтверждением изменения через систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 8. Мониторинг и анализ данных</w:t>
-[...479 lines deleted...]
-      48. При выявлении ошибок или несоответствий в собранных данных, операторы имеют возможность вручную исправить данные с последующим подтверждением изменения через систему.</w:t>
+        <w:t xml:space="preserve"> Глава 9. Требования к объектам информационно-коммуникационной инфраструктуры субъектов ТЭК в целях сбора, обработки и хранения данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 9. Требования к объектам информационно-коммуникационной инфраструктуры субъектов ТЭК в целях сбора, обработки и хранения данных</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. В целях обеспечения надежности и безопасности функционирования Информационной системы объекты информационно-коммуникационной инфраструктуры субъектов топливно-энергетического комплекса при осуществлении хранения, обработки и передачи информации подлежат приведению в соответствие с Едиными требованиями, а также с национальным стандартом Республики Казахстан СТ РК ЕС 62443-3-3 "Промышленные коммуникационные сети. Безопасность сетей и систем. Часть 3-3. Требования к системной безопасности и уровням безопасности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Требования для технических средств, предназначенных для измерений, и имеющие метрологические характеристики для передачи данных в Информационную систему определяются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3098,1153 +3276,1153 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об обеспечении единства измерений", а также национальными стандартами в области обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Объекты информационно-коммуникационной инфраструктуры субъектов ТЭК обеспечиваются источниками бесперебойного питания, каналами связи с использованием серверного оборудования, способными обеспечить сбор, обработку и передачу данных в Информационную систему и уровень криптографической и иной защиты в соответствии с Едиными требованиями.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      51. Объекты информационно-коммуникационной инфраструктуры субъектов ТЭК обеспечиваются источниками бесперебойного питания, каналами связи с использованием серверного оборудования, способными обеспечить сбор, обработку и передачу данных в Информационную систему и уровень криптографической и иной защиты в соответствии с Едиными требованиями.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Требования к объектам информатизации теплоэнергетики и электроэнергетики</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Требования определяют минимально необходимые условия к объектам информационно-коммуникационной инфраструктуры субъектов теплоэнергетики и электроэнергетики (далее - субъекты), предназначенным для сбора, обработки, хранения и передачи данных в Информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Настоящие требования направлены на обеспечение надежного, безопасного и бесперебойного информационного взаимодействия субъектов теплоэнергетики и электроэнергетики с Информационной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Объекты информатизации субъектов ТЭК обеспечивают автоматизированный сбор, хранение и передачу данных о производстве, передаче, распределении и потреблении тепловой и электрической энергии в Информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Используемые технические средства обеспечивают надежность, защиту информации и совместимость с государственными и отраслевыми информационными системами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Обмен данными осуществляется по защищенным каналам связи в соответствии с установленными техническими требованиями, передаваемая информация содержит полноту, достоверность и своевременность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Хранение и архивирование данных обеспечивает их сохранность и доступность для уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 10. Требования к объектам информатизации теплоэнергетики и электроэнергетики</w:t>
-[...119 lines deleted...]
-      57. Хранение и архивирование данных обеспечивает их сохранность и доступность для уполномоченного органа.</w:t>
+        <w:t xml:space="preserve"> Глава 11. Требования к аппаратно-программным комплексам автоматизированных систем коммерческого учета энергетических ресурсов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Аппаратно-программные комплексы автоматизированных систем коммерческого учета электрической и тепловой энергии обеспечивают достоверный и непрерывный учет выработки, передачи, распределения и потребления энергетических ресурсов с использованием сертифицированных средств измерений и программного обеспечения, внесенных в соответствующие реестры и прошедших метрологическую поверку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Все элементы комплексов (счетчики, датчики, контроллеры, серверное оборудование и каналы связи) сертифицированы, соответствуют установленным техническим требованиям и имеют подтверждение соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Передача данных из аппаратно-программного комплекса в Информационную систему осуществляется автоматически, в режиме реального времени или с заданной периодичностью, с использованием защищенных каналов связи и в соответствии с установленными техническими требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Аппаратно-программные комплексы обеспечивают бесперебойное функционирование, резервную архивацию для сохранности данных при сбоях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Аппаратно-программный комплекс автоматизированных систем коммерческого учета энергетических ресурсов обеспечивает отображение состояния приборов учета (активные/неактивные, статус), автоматическое и ручное считывание показаний с фиксацией времени обновления и экспорт данных в стандартные форматы, управление пользователями (просмотр, добавление, редактирование, удаление, фильтрация и разграничение прав доступа), формирование отчетов по электроэнергии и теплу с ведением архивов, выполнением специализированных расчетов и экспортом, выполнение аналитических функций (определение общего, максимального, минимального расхода и динамики), а также предоставление рабочих мест администратора, оператора и абонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 11. Требования к аппаратно-программным комплексам автоматизированных систем коммерческого учета энергетических ресурсов</w:t>
-[...99 lines deleted...]
-      62. Аппаратно-программный комплекс автоматизированных систем коммерческого учета энергетических ресурсов обеспечивает отображение состояния приборов учета (активные/неактивные, статус), автоматическое и ручное считывание показаний с фиксацией времени обновления и экспорт данных в стандартные форматы, управление пользователями (просмотр, добавление, редактирование, удаление, фильтрация и разграничение прав доступа), формирование отчетов по электроэнергии и теплу с ведением архивов, выполнением специализированных расчетов и экспортом, выполнение аналитических функций (определение общего, максимального, минимального расхода и динамики), а также предоставление рабочих мест администратора, оператора и абонента.</w:t>
+        <w:t xml:space="preserve"> Глава 12. Требования к автоматизированным системам управления технологическим процессом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Автоматизированные системы управления технологическим процессом обеспечивают непрерывное и безопасное управление процессами производства, передачи и распределения энергии, а также оперативный мониторинг параметров в реальном времени в автоматическом и дистанционном режимах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Системы автоматизированной системы управления технологическим процессом фиксируют аварийные и нештатные события, передают технологические данные в Информационную систему, поддерживают функции прогнозирования, анализа и оптимизации режимов работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Оборудование и программное обеспечение автоматизированной системы управления технологическим процессом обеспечивает отказоустойчивость, интеграцию с автоматизированными системами коммерческого учета электрической и тепловой энергии и обеспечивает требуемый уровень безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Передача и хранение данных в автоматизированной системе управления технологическим процессом обеспечиваются средствами информационной безопасности, включая контроль доступа, аутентификацию пользователей и защиту от несанкционированного вмешательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Автоматизированная система управления технологическим процессом функционирует бесперебойно (с коэффициентом доступности не менее 99 % времени), проходят регулярное техническое обслуживание и обеспечивают архивирование технологических данных в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Автоматизированная система управления технологическим процессом поддерживает стандартные открытые протоколы обмена данными, обеспечивая возможность интеграции с внешними системами автоматизации, информационными системами субъектов и Информационной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Системы автоматизированной системы управления технологическим процессом обеспечивают автоматическую регистрацию событий управления, доступа пользователей, изменения настроек и нештатных ситуаций с возможностью хранения журналов событий не менее 12 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Программное обеспечение автоматизированной системы управления технологическим процессом поддерживает безопасное обновление с возможностью отката к предыдущей версии, включая централизованное управление обновлениями и уведомление о наличии новых версий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. На объектах высокой критичности автоматизированная система управления технологическим процессом включает резервируемые каналы связи, источники питания и серверные узлы с функцией автоматического переключения при отказе основного оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Все внедренные автоматизированные системы управления технологическим процессом сопровождаются эксплуатационной документацией, включающей схемы подключения, инструкции по настройке, порядок технического обслуживания и план восстановления при сбоях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 12. Требования к автоматизированным системам управления технологическим процессом</w:t>
-[...199 lines deleted...]
-      72. Все внедренные автоматизированные системы управления технологическим процессом сопровождаются эксплуатационной документацией, включающей схемы подключения, инструкции по настройке, порядок технического обслуживания и план восстановления при сбоях.</w:t>
+        <w:t xml:space="preserve"> Глава 13. Технические требования к серверному оборудованию и операционной системе для функционирования автоматизированной системы коммерческого учета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Серверное оборудование обеспечивает круглосуточную работу с доступностью не менее 99 %, поддерживать масштабируемость и обработку больших объемов данных в режиме реального времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Обеспечивается резервирование питания, дисковых массивов, каналов связи, а также регулярное резервное копирование и восстановление данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Операционная система поддерживает многопользовательский доступ, обновления безопасности и совместимость с базами данных и программным обеспечением автоматизированных систем коммерческого учета электрической и тепловой энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Серверные системы обеспечивают защиту информации, включая разграничение прав доступа, аутентификацию пользователей и применение средств информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Серверные системы поддерживают централизованное администрирование, мониторинг, автоматическую диагностику и хранение архивных данных в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Средства измерений и иное оборудование защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Информационная система обладает наличием сертификата по подтверждению соответствия требованиям информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 13. Технические требования к серверному оборудованию и операционной системе для функционирования автоматизированной системы коммерческого учета</w:t>
-[...139 lines deleted...]
-      79. Информационная система обладает наличием сертификата по подтверждению соответствия требованиям информационной безопасности.</w:t>
+        <w:t xml:space="preserve"> Глава 14. Требования к технологии передачи информации в интеллектуальных системах учета энергетических ресурсов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Передача данных осуществляется в автоматическом режиме с заданной периодичностью или в реальном времени, обеспечивая полноту и достоверность информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Для обмена данными используются протоколы связи, обеспечивающие совместимость с другими информационными системами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Информация передается по защищенным каналам связи с обеспечением целостности, конфиденциальности и доступности данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Система обеспечивает резервные каналы передачи информации и сохранность данных при сбоях или перебоях в электроснабжении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Технология передачи информации поддерживает мониторинг качества связи и автоматическое восстановление после отказов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Интеллектуальная система учета поддерживает резервирование каналов связи (основной и резервный), а также автоматическое переключение при сбоях для обеспечения бесперебойного функционирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Технология передачи информации обеспечивает совместимость и интеграцию с государственными и отраслевыми информационными системами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 14. Требования к технологии передачи информации в интеллектуальных системах учета энергетических ресурсов</w:t>
-[...139 lines deleted...]
-      86. Технология передачи информации обеспечивает совместимость и интеграцию с государственными и отраслевыми информационными системами.</w:t>
+        <w:t xml:space="preserve"> Глава 15. Требования к средствам измерений, оборудованию и нематериальным активам, осуществляющим учет тепловой и электрической энергии, обеспечивающим возможность присоединения приборов учета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 15. Требования к средствам измерений, оборудованию и нематериальным активам, осуществляющим учет тепловой и электрической энергии, обеспечивающим возможность присоединения приборов учета</w:t>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Средства измерений тепловой и электрической энергии (в том числе теплосчетчики, электросчетчики, датчики, регистраторы) вносятся в Государственный реестр средств измерений Республики Казахстан, проходят метрологическую поверку и соответствуют национальным стандартам в области обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
-[...15 lines deleted...]
-      87. Средства измерений тепловой и электрической энергии (в том числе теплосчетчики, электросчетчики, датчики, регистраторы) вносятся в Государственный реестр средств измерений Республики Казахстан, проходят метрологическую поверку и соответствуют национальным стандартам в области обеспечения единства измерений.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Оборудование и программное обеспечение обеспечивают возможность удаленного подключения приборов учета к интеллектуальной системе учета тепловой и электрической энергии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
-[...15 lines deleted...]
-      88. Оборудование и программное обеспечение обеспечивают возможность удаленного подключения приборов учета к интеллектуальной системе учета тепловой и электрической энергии.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Приборы учета поддерживают автоматизированную передачу данных, хранение архивной информации и интеграцию с Информационной системой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      89. Приборы учета поддерживают автоматизированную передачу данных, хранение архивной информации и интеграцию с Информационной системой.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Сертифицированные нематериальные активы (программное обеспечение, базы данных, лицензии) обеспечивают защиту информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
-[...15 lines deleted...]
-      90. Сертифицированные нематериальные активы (программное обеспечение, базы данных, лицензии) обеспечивают защиту информации.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Все средства измерений и оборудования имеют возможность модернизации и обновления для обеспечения совместимости с новыми стандартами и протоколами передачи данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
-[...15 lines deleted...]
-      91. Все средства измерений и оборудования имеют возможность модернизации и обновления для обеспечения совместимости с новыми стандартами и протоколами передачи данных.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. При выходе оборудования из строя субъекты теплоснабжения обеспечивают его замену в срок, установленный уполномоченным органом, с сохранением непрерывности учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93. Техническая и метрологическая документация на средства измерений и программное обеспечение хранится в системе в электронном виде. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Средства измерений и оборудования защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
-[...15 lines deleted...]
-      94. Средства измерений и оборудования защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Приборы учета электрической энергии имеют энергонезависимую память, обеспечивающую хранение основных параметров с фиксацией даты и времени, а также обеспечивают запись и сохранение в памяти значений потребленной активной и реактивной электроэнергии в прямом и обратном направлении, как суммарно, так и по каждому тарифу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
-[...15 lines deleted...]
-      95. Приборы учета электрической энергии имеют энергонезависимую память, обеспечивающую хранение основных параметров с фиксацией даты и времени, а также обеспечивают запись и сохранение в памяти значений потребленной активной и реактивной электроэнергии в прямом и обратном направлении, как суммарно, так и по каждому тарифу.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Приборы учета тепловой энергии оснащаются энергонезависимой памятью, обеспечивающей хранение основных параметров с фиксацией даты и времени, а также запись и сохранение значений потребленной тепловой энергии, тепловой мощности, объема и массы теплоносителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
-[...15 lines deleted...]
-      96. Приборы учета тепловой энергии оснащаются энергонезависимой памятью, обеспечивающей хранение основных параметров с фиксацией даты и времени, а также запись и сохранение значений потребленной тепловой энергии, тепловой мощности, объема и массы теплоносителя.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Приборы учета оснащаются встроенными журналами событий, обеспечивающими фиксацию, регистрацию, хранение и передачу информации о зафиксированных событиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4570,31 +4748,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>