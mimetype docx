--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9fd33c4" w14:textId="9fd33c4">
+    <w:p w14:paraId="8f7f596" w14:textId="8f7f596">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -375,75 +375,58 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...23 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t>      Министр энергетики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -491,172 +474,166 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Аккенженов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -754,181 +731,169 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр энергетики</w:t>
+              <w:t>Министра энергетики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 сентября 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355-н/қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра энергетики РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -938,3491 +903,46965 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В правила предусматриваются изменения приказом Министра энергетики РК от 19.03.2026 </w:t>
+        <w:t xml:space="preserve">      Глава 1 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Назначение и структура Системы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 2 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок функционирования Системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) пользователь Информационной системы – уполномоченный орган, иные государственные органы Республики Казахстан, субъекты топливно-энергетического комплекса (далее - ТЭК), индивидуальные предприниматели и юридические лица, участвующие в информационном взаимодействии посредством Информационной системы;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 3 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок взаимодействия и координации рабочих процессов между пользователями в Системе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аналитика данных – процесс обработки данных с целью получения информации и выводов для принятия решения;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ТЭК – комплекс, объединяющий отрасли, связанные с добычей и производством первичных энергетических ресурсов, их переработкой в другие виды топлива и преобразованием в другие виды энергии, а также транспортировкой и распределением по потребителям;</w:t>
-[...455 lines deleted...]
-      7. Оператором информационно-коммуникационной инфраструктуры в сфере ТЭК (далее – Оператор ИКИ) является юридическое лицо, определенное в соответствии с </w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 6-2)</w:t>
+        <w:t xml:space="preserve">      Глава 4 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 5 Закона, осуществляющее обеспечение функционирования сбора информации и (или) оперативной информации в отраслях ТЭК, системный мониторинг и осуществление функций диспетчерской службы в сфере ТЭК, а также сбор данных с механизмом контроля исполнения, обработку данных, прогнозирование, моделирование и предоставление аналитической отчетности по отраслям ТЭК.</w:t>
-[...119 lines deleted...]
-      9. Создание, развитие и эксплуатация Информационной системы осуществляется уполномоченным органом в соответствии с требованиями, установленными Правилами создания, развития, эксплуатации, приобретения объектов информатизации "электронного правительства", а также информационно-коммуникационных услуг, утвержденными </w:t>
+        <w:t>№ 128-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приказом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 января 2016 года № 129 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13282).</w:t>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...538 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок сбора, обработки, мониторинга и анализа данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Система обеспечивает сбор и передачу данных об учете производства, передачи и распределения, потребления электрической энергии, а также мониторинг состояния объектов теплоэнергетики и электроэнергетики в реальном времени.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Процесс сбора данных организовывается с использованием автоматизированных систем, устройств измерения и других технологий, в соответствии с требованиями главы 9 настоящих Правил.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 5 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z130" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Требования к цифровым объектам субъектов топливно-энергетического комплекса в целях сбора, обработки и хранения данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z131" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Все собранные данные подлежат обязательной обработке, в том числе анализу для определения эффективности использования энергетических ресурсов и оценки рисков.</w:t>
+      54. В целях обеспечения надежности и безопасности функционирования Системы цифровые объекты субъектов топливно-энергетического комплекса при осуществлении хранения, обработки и передачи информации подлежат приведению в соответствие с Едиными требованиями, а также с национальным стандартом Республики Казахстан СТ РК ЕС 62443-3-3 "Промышленные коммуникационные сети. Безопасность сетей и систем. Часть 3-3. Требования к системной безопасности и уровням безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z132" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. Обработка данных осуществляется в соответствии со </w:t>
-[...831 lines deleted...]
-      50. Требования для технических средств, предназначенных для измерений, и имеющие метрологические характеристики для передачи данных в Информационную систему определяются в соответствии со </w:t>
+      55. Требования для технических средств, предназначенных для измерений, и имеющие метрологические характеристики для передачи данных в Систему определяются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об обеспечении единства измерений", а также национальными стандартами в области обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z133" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51. Объекты информационно-коммуникационной инфраструктуры субъектов ТЭК обеспечиваются источниками бесперебойного питания, каналами связи с использованием серверного оборудования, способными обеспечить сбор, обработку и передачу данных в Информационную систему и уровень криптографической и иной защиты в соответствии с Едиными требованиями.</w:t>
+      56. Цифровые объекты субъектов топливно-энергетического комплекса обеспечиваются источниками бесперебойного питания, каналами связи с использованием серверного оборудования, способными обеспечить сбор, обработку и передачу данных в Систему и уровень криптографической и иной защиты в соответствии с Едиными требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z134" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Требования определяют минимально необходимые условия к объектам информационно-коммуникационной инфраструктуры субъектов теплоэнергетики и электроэнергетики (далее - субъекты), предназначенным для сбора, обработки, хранения и передачи данных в Информационную систему.</w:t>
+      57. Требования к цифровым объектам субъектов топливно-энергетического комплекса приведены в "Технических требованиях к средствам измерения, цифровым системам и аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии, газа и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом", согласно приложения 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z135" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Требования к объектам цифровизации теплоэнергетики и электроэнергетики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z136" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Настоящие требования направлены на обеспечение надежного, безопасного и бесперебойного информационного взаимодействия субъектов теплоэнергетики и электроэнергетики с Информационной системой.</w:t>
+      58. Требования определяют минимально необходимые условия к цифровым объектам субъектов теплоэнергетики и электроэнергетики, предназначенным для сбора, обработки, хранения и передачи данных в Систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z137" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Объекты информатизации субъектов ТЭК обеспечивают автоматизированный сбор, хранение и передачу данных о производстве, передаче, распределении и потреблении тепловой и электрической энергии в Информационную систему.</w:t>
+      59. Настоящие требования направлены на обеспечение надежного, безопасного и бесперебойного информационного взаимодействия субъектов теплоэнергетики и электроэнергетики с Системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z138" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. Используемые технические средства обеспечивают надежность, защиту информации и совместимость с государственными и отраслевыми информационными системами.</w:t>
+      60. Цифровые объекты субъектов топливно-энергетического комплекса обеспечивают автоматизированный сбор, хранение и передачу данных о производстве, передаче, распределении и потреблении тепловой и электрической энергии в Систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z139" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Обмен данными осуществляется по защищенным каналам связи в соответствии с установленными техническими требованиями, передаваемая информация содержит полноту, достоверность и своевременность.</w:t>
+      61. Используемые технические средства обеспечивают надежность, защиту информации и совместимость с государственными и отраслевыми цифровыми системами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z140" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Хранение и архивирование данных обеспечивает их сохранность и доступность для уполномоченного органа.</w:t>
+      62. Обмен данными осуществляется по защищенным каналам связи в соответствии с установленными техническими требованиями, передаваемая информация содержит полноту, достоверность и своевременность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z141" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58. Аппаратно-программные комплексы автоматизированных систем коммерческого учета электрической и тепловой энергии обеспечивают достоверный и непрерывный учет выработки, передачи, распределения и потребления энергетических ресурсов с использованием сертифицированных средств измерений и программного обеспечения, внесенных в соответствующие реестры и прошедших метрологическую поверку.</w:t>
+      63. Хранение и архивирование данных обеспечивает их сохранность и доступность для уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z142" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Требования к аппаратно-программным комплексам автоматизированных систем коммерческого учета энергетических ресурсов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z143" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59. Все элементы комплексов (счетчики, датчики, контроллеры, серверное оборудование и каналы связи) сертифицированы, соответствуют установленным техническим требованиям и имеют подтверждение соответствия.</w:t>
+      64. Аппаратно-программные комплексы автоматизированных систем коммерческого учета электрической и тепловой энергии обеспечивают достоверный и непрерывный учет выработки, передачи, распределения и потребления энергетических ресурсов с использованием сертифицированных средств измерений и программного обеспечения, внесенных в соответствующие реестры и прошедших метрологическую поверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z144" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60. Передача данных из аппаратно-программного комплекса в Информационную систему осуществляется автоматически, в режиме реального времени или с заданной периодичностью, с использованием защищенных каналов связи и в соответствии с установленными техническими требованиями.</w:t>
+      65. Все элементы комплексов (счетчики, датчики, контроллеры, серверное оборудование и каналы связи) сертифицированы, соответствуют установленным техническим требованиям и имеют подтверждение соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z145" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      61. Аппаратно-программные комплексы обеспечивают бесперебойное функционирование, резервную архивацию для сохранности данных при сбоях.</w:t>
+      66. Передача данных из аппаратно-программного комплекса в Систему осуществляется автоматически, в режиме реального времени или с заданной периодичностью, с использованием защищенных каналов связи и в соответствии с установленными техническими требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z146" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62. Аппаратно-программный комплекс автоматизированных систем коммерческого учета энергетических ресурсов обеспечивает отображение состояния приборов учета (активные/неактивные, статус), автоматическое и ручное считывание показаний с фиксацией времени обновления и экспорт данных в стандартные форматы, управление пользователями (просмотр, добавление, редактирование, удаление, фильтрация и разграничение прав доступа), формирование отчетов по электроэнергии и теплу с ведением архивов, выполнением специализированных расчетов и экспортом, выполнение аналитических функций (определение общего, максимального, минимального расхода и динамики), а также предоставление рабочих мест администратора, оператора и абонента.</w:t>
+      67. Аппаратно-программные комплексы обеспечивают бесперебойное функционирование, резервную архивацию для сохранности данных при сбоях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z147" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63. Автоматизированные системы управления технологическим процессом обеспечивают непрерывное и безопасное управление процессами производства, передачи и распределения энергии, а также оперативный мониторинг параметров в реальном времени в автоматическом и дистанционном режимах.</w:t>
+      68. Аппаратно-программный комплекс автоматизированных систем коммерческого учета энергетических ресурсов обеспечивает отображение состояния приборов учета (активные/неактивные, статус), автоматическое и ручное считывание показаний с фиксацией времени обновления и экспорт данных в стандартные форматы, управление пользователями (просмотр, добавление, редактирование, удаление, фильтрация и разграничение прав доступа), формирование отчетов по электроэнергии и теплу с ведением архивов, выполнением специализированных расчетов и экспортом, выполнение аналитических функций (определение общего, максимального, минимального расхода и динамики), а также предоставление рабочих мест администратора, оператора и абонента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z148" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Системы автоматизированной системы управления технологическим процессом фиксируют аварийные и нештатные события, передают технологические данные в Информационную систему, поддерживают функции прогнозирования, анализа и оптимизации режимов работы.</w:t>
+      69. Минимальные требования к аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии технических требований к средствам измерения, цифровым системам и аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии, газа и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом", приведенные согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z149" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Требования к автоматизированным системам управления технологическим процессом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z150" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65. Оборудование и программное обеспечение автоматизированной системы управления технологическим процессом обеспечивает отказоустойчивость, интеграцию с автоматизированными системами коммерческого учета электрической и тепловой энергии и обеспечивает требуемый уровень безопасности.</w:t>
+      70. Автоматизированные системы управления технологическим процессом обеспечивают непрерывное и безопасное управление процессами производства, передачи и распределения энергии, а также оперативный мониторинг параметров в реальном времени в автоматическом и дистанционном режимах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z151" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Передача и хранение данных в автоматизированной системе управления технологическим процессом обеспечиваются средствами информационной безопасности, включая контроль доступа, аутентификацию пользователей и защиту от несанкционированного вмешательства.</w:t>
+      71. Системы автоматизированной системы управления технологическим процессом фиксируют аварийные и нештатные события, передают технологические данные в Систему, поддерживают функции прогнозирования, анализа и оптимизации режимов работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z152" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Автоматизированная система управления технологическим процессом функционирует бесперебойно (с коэффициентом доступности не менее 99 % времени), проходят регулярное техническое обслуживание и обеспечивают архивирование технологических данных в установленные сроки.</w:t>
+      72. Оборудование и программное обеспечение автоматизированной системы управления технологическим процессом обеспечивает отказоустойчивость, интеграцию с автоматизированными системами коммерческого учета электрической и тепловой энергии и обеспечивает требуемый уровень безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z153" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68. Автоматизированная система управления технологическим процессом поддерживает стандартные открытые протоколы обмена данными, обеспечивая возможность интеграции с внешними системами автоматизации, информационными системами субъектов и Информационной системой.</w:t>
+      73. Передача и хранение данных в автоматизированной системе управления технологическим процессом обеспечиваются средствами кибербезопасности, включая контроль доступа, аутентификацию пользователей и защиту от несанкционированного вмешательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z154" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69. Системы автоматизированной системы управления технологическим процессом обеспечивают автоматическую регистрацию событий управления, доступа пользователей, изменения настроек и нештатных ситуаций с возможностью хранения журналов событий не менее 12 месяцев.</w:t>
+      74. Автоматизированная система управления технологическим процессом функционирует бесперебойно (с коэффициентом доступности не менее 99% времени), проходят регулярное техническое обслуживание и обеспечивают архивирование технологических данных в установленные сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z155" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70. Программное обеспечение автоматизированной системы управления технологическим процессом поддерживает безопасное обновление с возможностью отката к предыдущей версии, включая централизованное управление обновлениями и уведомление о наличии новых версий.</w:t>
+      75. Автоматизированная система управления технологическим процессом поддерживает стандартные открытые протоколы обмена данными, обеспечивая возможность интеграции с внешними системами автоматизации, цифровыми системами субъектов и Системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z156" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. На объектах высокой критичности автоматизированная система управления технологическим процессом включает резервируемые каналы связи, источники питания и серверные узлы с функцией автоматического переключения при отказе основного оборудования.</w:t>
+      76. Системы автоматизированной системы управления технологическим процессом обеспечивают автоматическую регистрацию событий управления, доступа пользователей, изменения настроек и нештатных ситуаций с возможностью хранения журналов событий не менее 12 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z157" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72. Все внедренные автоматизированные системы управления технологическим процессом сопровождаются эксплуатационной документацией, включающей схемы подключения, инструкции по настройке, порядок технического обслуживания и план восстановления при сбоях.</w:t>
+      77. Программное обеспечение автоматизированной системы управления технологическим процессом поддерживает безопасное обновление с возможностью отката к предыдущей версии, включая централизованное управление обновлениями и уведомление о наличии новых версий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z158" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      73. Серверное оборудование обеспечивает круглосуточную работу с доступностью не менее 99 %, поддерживать масштабируемость и обработку больших объемов данных в режиме реального времени.</w:t>
+      78. На объектах высокой критичности автоматизированная система управления технологическим процессом включает резервируемые каналы связи, источники питания и серверные узлы с функцией автоматического переключения при отказе основного оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z159" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74. Обеспечивается резервирование питания, дисковых массивов, каналов связи, а также регулярное резервное копирование и восстановление данных.</w:t>
+      79. Все внедренные автоматизированные системы управления технологическим процессом сопровождаются эксплуатационной документацией, включающей схемы подключения, инструкции по настройке, порядок технического обслуживания и план восстановления при сбоях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z160" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75. Операционная система поддерживает многопользовательский доступ, обновления безопасности и совместимость с базами данных и программным обеспечением автоматизированных систем коммерческого учета электрической и тепловой энергии.</w:t>
+      80. Производитель приборов учета и (или) его официальный представитель обеспечивает передачу автоматизированной системы управления технологическим процессом вместе с поставкой приборов учета на баланс субъекта топливно-энергетического комплекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z161" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Технические требования к серверному оборудованию и операционной системе для функционирования автоматизированной системы коммерческого учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z162" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      76. Серверные системы обеспечивают защиту информации, включая разграничение прав доступа, аутентификацию пользователей и применение средств информационной безопасности.</w:t>
+      81. Серверное оборудование обеспечивает круглосуточную работу с доступностью не менее 99%, поддерживать масштабируемость и обработку больших объемов данных в режиме реального времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z163" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77. Серверные системы поддерживают централизованное администрирование, мониторинг, автоматическую диагностику и хранение архивных данных в установленные сроки.</w:t>
+      82. Обеспечивается резервирование питания, дисковых массивов, каналов связи, а также регулярное резервное копирование и восстановление данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z164" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      78. Средства измерений и иное оборудование защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+      83. Операционная система поддерживает многопользовательский доступ, обновления безопасности и совместимость с базами данных и программным обеспечением автоматизированных систем коммерческого учета электрической и тепловой энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z165" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      79. Информационная система обладает наличием сертификата по подтверждению соответствия требованиям информационной безопасности.</w:t>
+      84. Серверные системы обеспечивают защиту информации, включая разграничение прав доступа, аутентификацию пользователей и применение средств кибербезопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z166" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80. Передача данных осуществляется в автоматическом режиме с заданной периодичностью или в реальном времени, обеспечивая полноту и достоверность информации.</w:t>
+      85. Серверные системы поддерживают централизованное администрирование, мониторинг, автоматическую диагностику и хранение архивных данных в установленные сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z167" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      81. Для обмена данными используются протоколы связи, обеспечивающие совместимость с другими информационными системами.</w:t>
+      86. Средства измерений и иное оборудование защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z168" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      82. Информация передается по защищенным каналам связи с обеспечением целостности, конфиденциальности и доступности данных.</w:t>
+      87. Система обладает наличием сертификата по подтверждению соответствия требованиям кибербезопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z169" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      83. Система обеспечивает резервные каналы передачи информации и сохранность данных при сбоях или перебоях в электроснабжении.</w:t>
+      88. Минимальные технические требования к серверному оборудованию и операционной системе для функционирования автоматизированной системы коммерческого учета технических требований к средствам измерения, цифровым системам и аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии, газа и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом", приведенные согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z170" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Требования к технологии передачи информации в интеллектуальных системах учета энергетических ресурсов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z171" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      84. Технология передачи информации поддерживает мониторинг качества связи и автоматическое восстановление после отказов.</w:t>
+      89. Передача данных осуществляется в автоматическом режиме с заданной периодичностью или в реальном времени, обеспечивая полноту и достоверность информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z172" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      85. Интеллектуальная система учета поддерживает резервирование каналов связи (основной и резервный), а также автоматическое переключение при сбоях для обеспечения бесперебойного функционирования.</w:t>
+      90. Для обмена данными используются протоколы связи, обеспечивающие совместимость с другими цифровыми системами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z173" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      86. Технология передачи информации обеспечивает совместимость и интеграцию с государственными и отраслевыми информационными системами.</w:t>
+      91. Информация передается по защищенным каналам связи с обеспечением целостности, конфиденциальности и доступности данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z174" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      87. Средства измерений тепловой и электрической энергии (в том числе теплосчетчики, электросчетчики, датчики, регистраторы) вносятся в Государственный реестр средств измерений Республики Казахстан, проходят метрологическую поверку и соответствуют национальным стандартам в области обеспечения единства измерений.</w:t>
+      92. Система обеспечивает резервные каналы передачи информации и сохранность данных при сбоях или перебоях в электроснабжении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      88. Оборудование и программное обеспечение обеспечивают возможность удаленного подключения приборов учета к интеллектуальной системе учета тепловой и электрической энергии.</w:t>
+      93. Технология передачи информации поддерживает мониторинг качества связи и автоматическое восстановление после отказов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      89. Приборы учета поддерживают автоматизированную передачу данных, хранение архивной информации и интеграцию с Информационной системой.</w:t>
+      94. Интеллектуальная система учета поддерживает резервирование каналов связи (основной и резервный), а также автоматическое переключение при сбоях для обеспечения бесперебойного функционирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z177" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      90. Сертифицированные нематериальные активы (программное обеспечение, базы данных, лицензии) обеспечивают защиту информации.</w:t>
+      95. Технология передачи информации обеспечивает совместимость и интеграцию с государственными и отраслевыми цифровыми системами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z178" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. Требования к средствам измерений, оборудованию и нематериальным активам, осуществляющим учет тепловой и электрической энергии, обеспечивающим возможность присоединения приборов учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z179" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      91. Все средства измерений и оборудования имеют возможность модернизации и обновления для обеспечения совместимости с новыми стандартами и протоколами передачи данных.</w:t>
+      96. Средства измерений тепловой и электрической энергии (в том числе теплосчетчики, электросчетчики, датчики, регистраторы) регистрируются в реестре государственной системы обеспечения единства измерений Республики Казахстан и поверены в соответствии с законодательством в области обеспечения единства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z180" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      92. При выходе оборудования из строя субъекты теплоснабжения обеспечивают его замену в срок, установленный уполномоченным органом, с сохранением непрерывности учета.</w:t>
+      97. Оборудование и программное обеспечение обеспечивают возможность удаленного подключения приборов учета к интеллектуальной системе учета тепловой и электрической энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z181" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      94. Средства измерений и оборудования защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+      98. Приборы учета поддерживают автоматизированную передачу данных, хранение архивной информации и интеграцию с Системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z182" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      95. Приборы учета электрической энергии имеют энергонезависимую память, обеспечивающую хранение основных параметров с фиксацией даты и времени, а также обеспечивают запись и сохранение в памяти значений потребленной активной и реактивной электроэнергии в прямом и обратном направлении, как суммарно, так и по каждому тарифу.</w:t>
+      99. Сертифицированные нематериальные активы (программное обеспечение, базы данных, лицензии) обеспечивают защиту информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z183" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      96. Приборы учета тепловой энергии оснащаются энергонезависимой памятью, обеспечивающей хранение основных параметров с фиксацией даты и времени, а также запись и сохранение значений потребленной тепловой энергии, тепловой мощности, объема и массы теплоносителя.</w:t>
+      100. Все средства измерений и оборудования имеют возможность модернизации и обновления для обеспечения совместимости с новыми стандартами и протоколами передачи данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z184" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      97. Приборы учета оснащаются встроенными журналами событий, обеспечивающими фиксацию, регистрацию, хранение и передачу информации о зафиксированных событиях.</w:t>
+      101. При выходе оборудования из строя субъекты теплоснабжения обеспечивают его замену в сроки, предусмотренные техническим регламентом предприятия, но не позднее 30 календарных дней, с сохранением непрерывности учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z185" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Техническая и метрологическая документация на средства измерений и программное обеспечение хранится в системе в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z186" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Средства измерений и оборудования защищаются от внешнего воздействия и (или) несанкционированного доступа для исключения возможности вмешательства в результаты измерений и (или) искажения учетных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z187" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Приборы учета электрической энергии имеют энергонезависимую память, обеспечивающую хранение основных параметров с фиксацией даты и времени, а также обеспечивают запись и сохранение в памяти значений потребленной активной и реактивной электроэнергии в прямом и обратном направлении, как суммарно, так и по каждому тарифу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z188" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Приборы учета тепловой энергии оснащаются энергонезависимой памятью, обеспечивающей хранение основных параметров с фиксацией даты и времени, а также запись и сохранение значений потребленной тепловой энергии, тепловой мощности, объема и массы теплоносителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z189" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Приборы учета оснащаются встроенными журналами событий, обеспечивающими фиксацию, регистрацию, хранение и передачу информации о зафиксированных событиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z190" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Минимальные требования к средствам измерений, оборудованиям и нематериальным активам, осуществляющим учет электрической и тепловой энергии, и обеспечивающих возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии и взаимодействия с Системой технических требований к средствам измерения, цифровым системам и аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии, газа и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом", приведенные согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z191" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 13. Порядок оснащения производственных объектов приборами учета сырой нефти, газового конденсата, сырого газа и продуктов его переработки (товарного газа) и обеспечения функционирования приборов учета сырой нефти, газового конденсата, сырого газа и продуктов его переработки (товарного газа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 13 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>формирования, ведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и функционирования единой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления топливно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>энергетическим комплексом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложения 1 вводится в действие с 01.01.2027 в соответствии с приказом Министра энергетики РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тест исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>формирования, ведения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и функционирования единой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной системы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>управления топливно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>энергетическим комплексом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2075" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Технические требования к средствам измерений, цифровым системам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и аппаратно-программным комплексам автоматизированных систем коммерческого</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>возможность присоединения приборов учета к интеллектуальной системе учета</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>электрической и тепловой энергии, газа и взаимодействия с Единой государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>системой управления топливно-энергетическим комплексом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z2076" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z2077" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Технические требования к средствам измерений, цифровым системам и аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии, газа и оборудованиям, обеспечивающим возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии, газа и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом (далее – Технические требования) разработаны в целях цифровой трансформации топливно-энергетического комплекса Республики Казахстан и эффективного взаимодействия уполномоченного органа, осуществляющего руководство в области электроэнергетики, руководство и межотраслевую координацию в области теплоэнергетики, государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа и субъектов топливно-энергетического комплекса посредством Единой государственной системы управления топливно-энергетическим комплексом (далее – Система) и носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z2078" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящие Технические требования распространяются на средства измерений, цифровые системы и аппаратно-программные комплексы автоматизированных систем коммерческого учета газа, электрической и тепловой энергии топливно-энергетического комплекса на вновь вводимых в эксплуатацию объектах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z2079" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Минимальные требования к цифровым системам автоматизированных систем коммерческого учета электрической и тепловой энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z2080" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Цифровая система автоматизированных систем коммерческого учета электрической и тепловой энергии имеет следующие минимальные требования по их функционалу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z2081" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доступ к интерфейсу считывания показаний с различных приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z2082" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состояние приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2083" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управление и считывание данных с приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2084" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность группировки данных по параметрам, дате и сопутствующим критериям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2085" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поиск приборов по наименованию, серийному номеру, лицевому счету, адресу и персональным данным контрагента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2086" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Минимальные функциональные возможности цифровой системы автоматизированных систем коммерческого учета электрической и тепловой энергии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2087" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) состояние приборов учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2088" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      список активных и неактивных приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2089" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индикация статуса каждого прибора учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2090" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) модуль отчетности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2091" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие доступа к отчетам по приборам учета (электрическая энергия, тепловая энергия) и возможность формирования отчетов различных типов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z2092" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг показаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z2093" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доступ к интерфейсу мониторинга показаний с различных приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z2094" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность группировки данных по параметрам, дате и сопутствующим критериям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z2095" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поиск приборов по наименованию, серийному номеру, лицевому счету, адресу и персональным данным контрагента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z2096" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) управление считыванием показаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z2097" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индикация времени последнего обновления данных для каждого прибора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z2098" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность экспорта данных показаний в форматы Excel, PDF;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z2099" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функциональность ручного ввода показаний при выявлении ошибок или несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z2100" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление пользователями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z2101" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность просмотра и управления пользователями системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z2102" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      добавление, редактирование и удаление пользователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z2103" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фильтрация пользователей по типам и состоянию (активные, неактивные);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2104" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управление доступом пользователей к различным модулям системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2105" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аналитика:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2106" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отображение общего расхода, максимального и минимального потребления за выбранный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z2107" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общий расход;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2108" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      максимальный расход;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2109" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимальный расход;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2110" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамическое изменение показателей с индикацией роста или снижения в процентах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z2111" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) список приборов учета с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2112" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование прибора учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z2113" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объема потребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z2114" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      группы, к которой относится прибор учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z2115" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выделение приборов учета с максимальным и минимальным расходом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z2116" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диаграммы для отображения трендов потребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z2117" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистика по количеству считываемых и не считываемых показаний с приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z2118" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность фильтрации данных по приборам учета и временным периодам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z2119" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графическое отображение активности и состояния приборов учета в системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z2120" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рабочие станции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z2121" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение современных технологий, включая WEB-кабинеты администратора, оператора и абонента цифровой системы электрической и тепловой энергии, а также мобильное приложение абонента для смартфонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z2122" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) контроль состояния системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z2123" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль поступления и целостности данных, проверка выполнения граничных условий, контроль журналов событий приборов учета, контроль баланса объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z2124" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование в реальном времени тревожных сообщений (alarm) пользователям системы. Отправка e-mail-уведомлений об аварийных событиях, зарегистрированных в журнале системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z2125" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Цифровая система удовлетворяет требованиям СТ РК ISO/IEC 15408-1 "Информационные технологии. Методы и средства обеспечения безопасности. Критерии оценки безопасности информационных технологий. Часть 1. Введение и общая модель", СТ РК ISO/IEC 15408-2 "Информационные технологии. Методы и средства обеспечения безопасности. Критерии оценки безопасности информационных технологий. Часть 2. Функциональные требования безопасности", СТ РК ISO/IEC 15408-3 "Информационные технологии. Методы и средства обеспечения безопасности. Критерии оценки безопасности информационных технологий. Часть 3. Требования обеспечению защиты", СТ РК ISO/IEC 27002 "Информационная безопасность, кибербезопасность и защита конфиденциальности. Средства управления информационной безопасностью".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z2126" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Цифровая система обеспечивает наличие сертификата, подтверждающего соответствие системы менеджмента кибербезопасности положениям и требованиям СТ РК ISO/IEC 27001 "Информационная технология. Методы и средства обеспечения безопасности. Системы менеджмента информационной безопасностью. Требования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z2127" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Минимальные требования к аппаратно-программным комплексам автоматизированных систем коммерческого учета электрической и тепловой энергии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z2128" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Автоматизированный сбор данных по учету электрической и тепловой энергии обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z2129" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      снятие показаний (суточные, месячные, в том числе тарифные), профили нагрузки, журналы событий, электрической и тепловой сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z2130" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексный учет электрической и тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z2131" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль достоверности результатов измерений и замещение результатов измерений за отсутствующие периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z2132" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль напряжения на объектах электрической сети (трансформаторных подстанции, объекты потребителей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z2133" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расчет суммарных показателей энергопотребления по различным группам объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z2134" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ балансов (приход/расход/отдача/потери электрической и тепловой энергии на подстанциях, трансформаторных и распределительных пунктах, участках электросетей и линейных участках, сравнение фактических небалансов с предельно допустимыми значениями);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z2135" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение информации об установках, заменах, техническом обслуживании и ремонте приборов учета, включая обработку заявок на подключение/отключение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z2136" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      администрирование системы, включая управление пользователями, и их доступом к объектам на основе ролевой модели разграничения доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z2137" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование абонентов о предстоящем отключении/ограничении, задолженности, возможной смене тарифа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z2138" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание группового администрирования системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z2139" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение типовых точек учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z2140" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заполнение групп абонентов по шаблонам и импорт из xls-макетов (адрес, фамилия, имя, отчество (при наличии) абонента, заводской номер прибора учета), создание возможности автоматической привязки приборов учета по заданным правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z2141" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      распределенная обработка данных, отложенные пересчеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z2142" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интеграция с внешними системами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z2143" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Средства измерений, оборудование и нематериальные активы обеспечивают возможность их подсоединения (интегрирования) в интеллектуальную систему учета электрической и тепловой энергии, в том числе прием, обработку и передачу измерительной информации, учетных данных, управляющих сигналов (команд), сигналов оповещения о наступлении штатных и срочных событий между программным комплексом (нижний уровень), концентраторами (шлюзы), информационно-вычислительным комплексом электроустановки и теплового пункта (средний уровень) и централизованной системы обработки данных (верхний уровень).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z2144" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Технические решения, применяемые при оснащении жилых и нежилых помещений, обеспечивают прием данных, обработку и передачу измерительной информации, учетных данных, управляющих сигналов (команд), сигналов оповещения о наступлении штатных и срочных событий со всех средств измерения в интеллектуальную систему учета электрической и тепловой энергии энергопередающей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z2145" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Применяемые технологии и интерфейсы связи, спецификации и протоколы информационного обмена обеспечивают соответствие нормативно-техническим требованиям открытым и стандартизированным, в виде совокупности унифицированных аппаратно-программных средств, методов взаимосвязи и взаимодействия, а также поведения функциональных устройств организации каналов (линий) связи и средств информационного обмена, необходимых для гарантированной взаимосвязи с функциональными элементами интеллектуальной системы учета электрической и тепловой энергии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z2146" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Используемые в жилых и нежилых помещениях технологии и интерфейсы связи, спецификации и протоколы информационного обмена между полевым оборудованием и приборами учета (нижний уровень), концентраторами (шлюзами) и информационно-вычислительными комплексами электроустановок и тепловых пунктов (средний уровень) и централизованной системой обработки данных (верхний уровень) защищены от несанкционированного вмешательства в процесс приема, обработки и передачи измерительной информации, учетных данных, управляющих сигналов (команд), сигналов оповещения о наступлении штатных и срочных событий. Система обеспечивает минимизацию рисков кибербезопасности посредством построения защищенных сетей и внедрения многоуровневых методов защиты. К ним относятся обязательная аутентификация пользователей, логическая сегментация сети и использование алгоритмов сквозного шифрования для обеспечения конфиденциальности и целостности передаваемых данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z2147" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Технические решения включают элементы кибербезопасности, действующие до, во время и после возникновения угроз. Решения позволяют обнаруживать вредоносные программы, сетевые угрозы, своевременно предотвращать возникающие угрозы, а также снижать теоретическую возможность совершения атак (преднамеренных действий злоумышленников), направленных на нарушение любого из свойств доступности, целостности и конфиденциальности установленных в жилых и нежилых помещениях средств измерений, оборудования и нематериальных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z2148" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аппаратно-программные комплексы автоматизированных систем коммерческого учета электрической и тепловой энергии поддерживают следующие минимальные требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z2149" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      способность обрабатывать большой объем сообщений от множества устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z2150" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность горизонтального и вертикального масштабирования для увеличения числа подключенных устройств и объема данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z2151" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимизация времени задержки при передаче данных между устройствами и приложением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z2152" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярное резервное копирование для защиты от потери данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z2153" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержка кластеризации и распределенной архитектуры для обеспечения высокой доступности и отказоустойчивости системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z2154" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аналитика и мониторинг состояния сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z2155" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержка различных моделей и производителей шлюзов (PLC/HPLC, RF, LoRaWAN, NB-IOT, LTE, GSM);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z2156" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможность интеграции с платформами управления IoT, базами данных, системами аналитики и внешними сервисами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z2157" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удобный и понятный веб-интерфейс для управления сетью, устройствами и настройками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z2158" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярные обновления программного обеспечения и техническая поддержка от поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z2159" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование стандартных методов шифрования для защиты данных на уровне передачи и хранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z2160" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение журналов аудита и логирования, для отслеживания действий пользователей и событий в системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z2161" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование доменного имени энергопередающей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z2162" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Данные, полученные от приборов учета электрической и тепловой энергии и передаваемые от приборов учета через промежуточный сервер до конечной системы автоматизированного учета электрической и тепловой энергии, подлежат передаче уполномоченному органу, осуществляющему руководство в области электроэнергетики, руководство и межотраслевую координацию в области теплоэнергетики, государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z2163" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При передаче данных обеспечивается защита данных от доступа, получения или обработки третьими лицами, включая организацию, ответственную за организацию сети передачи данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z2164" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Технические требования распространяются на все элементы комплекса системы передачи данных, включая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z2165" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приборы учета электрической и тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z2166" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базовые станции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z2167" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сервер сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z2168" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Минимальные технические требования к серверному оборудованию и операционной системе для функционирования автоматизированной системы коммерческого учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z2169" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для обеспечения централизованного сбора, хранения, анализа и обработки информации с приборов учета электрической и тепловой энергии и надежного функционирования программного комплекса энергопередающей организации необходимо предусмотреть наличие серверного оборудования, которое размещается в серверном помещении энергопередающей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z2170" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для обеспечения долгосрочной технической поддержки и доступности комплектующих к поставке принимается серверное оборудование, относящееся к актуальным серийным моделям; модели, снятые с производства, не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z2171" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Минимальные требования серверного оборудования определяются в зависимости от объема обрабатываемых данных и функциональных возможностей программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z2172" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Минимальные требования к средствам измерений, оборудованиям и нематериальным активам, осуществляющим учет электрической и тепловой энергии, и обеспечивающих возможность присоединения приборов учета к интеллектуальной системе учета электрической и тепловой энергии и взаимодействия с Единой государственной системой управления топливно-энергетическим комплексом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z2173" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Средства измерений, применяемые для оснащения жилых и нежилых помещений, не бытовых потребителей обеспечивают соответствие требованиям законодательства Республики Казахстан о техническом регулировании и обеспечении единств измерений и разрешены к применению в Республике Казахстан, а также включены в Государственный реестр средств измерений, размещенный в Информационной системе технического регулирования "е – КТРМ" (https://techreg.gov.kz/index/).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z2174" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Средства измерений и оборудование обеспечены механизмами защиты от внешнего воздействия или несанкционированного доступа, что предотвращает возможность вмешательства в результаты измерений или искажения учетных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z2175" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Под средствами измерений для целей коммерческого учета электрической и тепловой энергии понимаются следующие материальные объекты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z2176" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальные и вводные (общедомовые) приборы учета электрической и тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z2177" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      измерительные элементы (трансформаторы, резистивные шунты, катушки Роговского и дополнительное оборудование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z2178" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      измерительные комплексы (совокупность приборов учета, измерительных элементов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z2179" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проходные и испытательные устройства (шунтирование и отключение токовых цепей определенной фазы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z2180" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Под оборудованием для целей коммерческого учета электрической и тепловой энергии понимаются материальные объекты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z2181" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммутационные аппараты цепей переменного тока и вторичных измерительных цепей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z2182" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аппараты защиты средств измерений от токов короткого замыкания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z2183" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оснащение и материалы для следующих целей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z2184" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      монтаж, пуск, наладка и допуск в эксплуатацию средств измерений в местах их установки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z2185" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация вторичных измерительных цепей, проходных и испытательных устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z2186" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации каналов (линий) связи и средств информационного обмена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z2187" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор (прием), обработка и хранение измерительной информации и учетных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z2188" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передача управляющих сигналов (команд), сигналов штатных и срочных событий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z2189" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Индивидуальные и вводные (общедомовые) приборы учета электрической и тепловой энергии, применяемые в жилых и нежилых помещениях, обеспечивают соответствие минимальным техническим требованиям к средствам измерений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z2190" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Технические требования к бытовым и промышленным приборам учета газа по дистанционной передаче данных газового счетчика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z2191" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Защитой данных является применение криптографических алгоритмов или шифрования на уровне канала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z2192" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Двунаправленной связью является возможность передавать показания и принимать команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z2193" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Надежностью передачи является подтверждение доставки сообщений и повторная отправка при сбое.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z2194" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Сбор данных осуществляется с помощью автоматических систем мониторинга и учета, которые обеспечивают регулярную передачу данных в Систему в следующие интервалы времени:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z2195" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по газу каждые 2 часа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z2196" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по электрической и тепловой энергии каждые 15 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z2197" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Открытый протокол передачи данных – производитель прибора учета предоставляет полную документацию и расшифровку протокола передачи данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z2198" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Наличие модуля дистанционной передачи данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z2199" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для бытовых и коммунально-бытовых приборов учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z2200" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интервал передачи: не реже 1 раза в сутки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z2201" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формат данных: текущие показания, серийный номер, дата/время, состояние батареи, ошибки прибора, состояние клапана, суточные показания за 24 часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z2202" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      энергопотребление: прибор учета обеспечивает передачу данных от встроенной батареи сроком не менее 8 лет без необходимости замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z2203" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автономность: работа в условиях низких температур (–30…+50 °C) и без вмешательства пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z2204" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защита от вмешательства: фиксация вскрытия корпуса или вмешательства в радио-модуль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z2205" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защита от утечки в момент открытия клапана: (проверка утечки в течение 1 минуты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z2206" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие модуля дистанционной передачи данных (NB-IoT).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z2207" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для промышленных и коммунально-бытовых приборов (базовые узлы учета, газораспределительные пункты, промышленные предприятия):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z2208" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интервал передачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z2209" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для расхода газа до 500 кубических метров в час: не реже 1 раза в сутки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z2210" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для расхода газа от 500 кубических метров в час до 2000 кубических метров в час: не реже 1 раза в час.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z2211" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для расхода газа от 2000 кубических метров в час: не реже 1 раза в 10 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z2212" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Объем передаваемой информации с корректора объема газа: расход, давление, температура, архивные значения, события аварий, суточные показания за 24 часа, нормированный объем (объем газа, приведенный к стандартным условиям).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z2213" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протоколы связи: поддержка промышленных стандартов (Modbus, OPC).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z2214" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Интеграция: возможность подключения к системам диспетчеризации (SCADA, АСУТП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z2215" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резервное питание: встроенный аккумулятор или внешний источник для бесперебойной передачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z2216" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие модуля дистанционной передачи данных (NB-IoT – для вариантов на батареи, GSM/GPRS - для вариантов на постоянном внешнем питании).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z2217" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Характеристики приборов учета по безопасности и совместимости с платформой оператора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z2218" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствие ТР ТС 016 "О безопасности аппаратов, работающих на газообразном топливе".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z2219" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие сертификатов соответствия или деклараций на средства связи (радиомодули, модемы), выданных в соответствии с требованиями уполномоченных органов РК (Министерство искусственного интеллекта и цифрового развития).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z2220" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приборы учета и корректоры должны быть внесены в Реестр государственной системы обеспечения единства измерений РК и иметь действующий сертификат о поверке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z2221" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечение полной технической совместимости с цифровыми системами сбора данных уполномоченного органа в газоснабжения передавая данные по радиоканалам (GSM, LoRaWAN, NB-IoT).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z2222" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z2223" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Проектная документация на объекты строительства учитывает технические условия и характеристики инженерных сетей энергопередающей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z2224" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Раздел проектной документации содержит инженерно-технические решения, технические и функциональные требования к приборам учета (измерительным комплексам), устройствам и оборудованию сбора и передачи данных, системам внутренней связи (устройствам, каналами, линиями ), обеспечивающие сбор и передачу измерительной информации и учетных данных, а также возможность подсоединения (интегрирования) приборов учета (измерительных комплексов) в интеллектуальную систему учета электрической и тепловой энергии, обеспечении единства измерений, о техническом регулировании и об архитектурной, градостроительной и строительной деятельности в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z2225" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Допуск в эксплуатацию индивидуальных, общедомовых приборов учета, установленных в зданиях и сооружениях, осуществляется энергопередающей организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z2226" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Индивидуальные приборы учета электрической и тепловой энергии в жилых и нежилых помещениях, вводные (общедомовые) приборы учета, измерительные трансформаторы, а также система внутренней связи (устройства, каналы, линии и сопутствующее оборудование), предназначенные для сбора и передачи данных с указанных приборов учета, допускаются в эксплуатацию энергопередающей организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z2227" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Допуск прибора учета в эксплуатацию завершается составлением акта приемки системы коммерческого учета электрической и тепловой энергии, энергопередающей организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к Техническим</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям к средствам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>измерений, цифровым системам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и аппаратно-программным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комплексам автоматизированных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>систем коммерческого учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрической и тепловой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>энергии, газа и оборудованиям,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечивающим возможность</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>присоединения приборов учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к интеллектуальной системе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учета электрической и тепловой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>энергии, газа и взаимодействия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с Единой государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>системой управления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топливно-энергетическим</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комплексом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2229" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Однофазный двунаправленный электронный прибор учета, активной и реактивной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>энергии со съемным взаимозаменяемым модулем передачи данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(по взаимозаменяемым модулям передачи данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2230" w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технические характеристики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требуемые данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2235" w:id="231"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2239" w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип прибора учета электрической энергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2242" w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2243" w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Однофазный двунаправленный электронный </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прибор учета, активной и реактивной энергии со съемным взаимозаменяемым модулем передачи данных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C взаимозаменяемыми модулями передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2247" w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="235"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристики соответствия стандартам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2250" w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="236"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2252" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета соответствует требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ГОСТ 31818.11 (IEC 62052-11:2003) "Аппаратура для измерения электрической энергии переменного тока. Общие требования. Испытания и условия испытаний. Часть 11. Счетчики электрической энергии",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.21 (IEC 62053-21:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 21. Статические счетчики активной энергии классов точности 1 и 2", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.22 (IEC 62053-22:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 22. Статические счетчики активной энергии классов точности 0,2S и 0,5S", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31819.23 (IEC 62053-23:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 23. Статические счетчики реактивной энергии".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2258" w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="238"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сертификаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2260" w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прибор учета многотарифный активной и реактивной электрической энергии для измерения и учета активной и реактивной энергии в сетях переменного тока, по одному или нескольким тарифам в прямом и (или) обратном направлении со съемным и взаимозаменяемыми модулями передачи данных. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Внесен в реестр ГСИ РК.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие выписки из реестра казахстанских товаропроизводителей в соответствии с пунктом 8 статьи 51-1 Закона Республики Казахстан от 27 декабря 2021 года "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Соответствие прибора учета требованиям ГОСТ 31819.21 "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 21. Статические счетчики активной энергии классов точности 1 и 2", ГОСТ 31819.23 "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 23. Статические счетчики реактивной энергии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2265" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5(60) А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2269" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2272" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чувствительность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004 In</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2276" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальное напряжение Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220 Вольт с допустимой погрешностью ±20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2280" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расширенный диапазон рабочего фазного напряжения, при котором обеспечивается работа прибора учета в классе точности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176-264 Вольт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2284" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Частота Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 Герц с допустимой погрешностью ±2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2288" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2291" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Активная энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2295" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реактивная энергия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2299" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климатические условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2303" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочая температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2307" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2311" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характеристика к конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2314" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прочность изоляции </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольта (класс защиты II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2318" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Герметичность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2322" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтаж прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В нижней части основания 2 паза под крепежные винты и один паз под винт в верхней части </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2326" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ подключения к сетевым кабелям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Винтовое соединение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2330" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие крышки прибора учета и клеммника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2332" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Снятие крышки кожуха прибора учета допускается после снятия крышки клеммника.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материал клеммника изготовлен из антикоррозийного металла, прочного и не окисляющегося при соприкосновении с алюминием и медью.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2335" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2338" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК (LCD) дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2342" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Четкость изображения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2346" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение измеряемых значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2348" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 8 цифр.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На дисплее обеспечивается вывод показаний с количеством десятичных знаков не менее 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2351" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат вывода данных на дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2353" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение информации о положении реле отключения нагрузки и причины его отключения/включения.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На дисплее обеспечивается отображение информации, позволяющей распознавать причины отключения реле:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дистанционное/удаленное отключение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение лимита по активной мощности, по току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>остальные случаи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+После устранения причин отключения на дисплее обеспечивается отображение информации о готовности реле к подключению.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2360" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей основных измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2362" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение активной энергии и мощности.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение текущих значений тока и напряжения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2365" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей всех измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всевозможные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2369" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные о потребленной энергии обеспечивают отображение в kW·h для активной энергии и в kVar·h для реактивной энергии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2373" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кодирование значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выходные значения сопровождаются соответствующим кодом OBIS на жидкокристаллическом дисплее.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2377" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение показаний при отсутствии питания (сетевого напряжения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает возможность снятия показаний при отсутствии внешнего питания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2381" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подсветка экрана дисплея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2383" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей прибора учета обеспечивает наличие подсветки экрана.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предусмотрена возможность включения/отключения подсветки постоянно и по таймауту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конфигурирование включения/отключения подсветки постоянно и по таймауту доступно локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2387" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервное питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2390" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2392" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батарея с гарантированным сроком службы в соответствии с межповерочным интервалом, но не менее 10 лет. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея обеспечивает возможность замены без вскрытия корпуса прибора учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2395" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Память прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2398" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергонезависимая память</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2400" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие энергонезависимой памяти, обеспечивающее хранение основных параметров с меткой даты и времени.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фиксация и сохранение в памяти значений потребленной активной и реактивной энергии в прямом и обратном направлении, суммарно и по тарифам: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на начало суток - 600 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на начало месяца - 36 месяцев;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на начало интервала 1, 2, 15, 30, 60 минут – 5000 запись (4 суток, 8 суток, 52 суток, 104 суток, 208 суток).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2406" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реле отключения основной нагрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2409" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расположение реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реле отключения основной нагрузки в корпусе прибора учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2413" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное коммутационное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Un220В±20% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2417" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальный коммутационный ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальный ток прибора учета (Imax)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2421" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество коммутаций без нагрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 100 000 переключений при номинальном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2425" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество коммутаций при максимальной нагрузке (в соответствии с Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 10 000 переключений при номинальном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2429" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление режимом работы реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2431" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечена возможность конфигурирования режима работы реле локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Включение реле осуществляется по настройке согласно режиму работы реле: при нажатии кнопки или автоматически в зависимости от настроенного режима работы реле. Включение реле допускается после разрешающей команды из AMI системы или после устранения причины отключения реле в зависимости от настроенного режима работы реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае фиксации наличия внешнего магнитного поля или электростатического разряда, превышающего значения согласно ГОСТ 17523-85 "Реле электромагнитные. Общие технические условия", реле отключается, и его работа блокируется. Реле включается только после разрешающей команды из системы AMI.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отключении сетевого напряжения (питания) или иных сбоев прибор учета обеспечивает передачу в систему AMI последних данных об активной и реактивной энергии, данных о времени отключения и сигналов (алармов), фиксируемых прибором учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2436" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2438" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается включение реле локально и удаленно в соответствии с режимом работы реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отключение/включение реле на выбранных приборах учета происходит в течение не более 5 минут на каждый прибор учета с момента подачи соответствующей команды. Также в программном обеспечении верхнего уровня в течение не более 5 минут на каждый прибор учета с момента подачи команды поступает подтверждение о изменении статуса реле.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2441" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние часы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2444" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность хода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допустимая погрешность не более 0.5 секунд в сутки при нормальных условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2448" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синхронизация часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синхронизация часов с системой AMI обеспечивается по различным каналам связи, применяемым в системе. Реализована возможность удаленной корректировки времени и часового пояса в режиме ручного или автоматического ввода.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2452" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние функции прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2455" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета имеет функцию регистрации и передачи в систему AMI следующих событий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2457" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вскрытие кожуха прибора учета (при разборном корпусе) вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вскрытие крышки клеммника прибора учета вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отказ или некорректная работы часового механизма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>попытка несанкционированного доступа к оптопорту, RS-485 порту, PLC, GPRS, LoRaWAN;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воздействие электростатического разряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аварийная или ненормальная перегрузка прибора учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наличие магнитного поля (переменного, постоянного и электромагнитного), электростатического разряда, превышающих значений </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передача сигнала в систему AMI и отключение/включение реле обеспечивают возможность настройки (конфигурации) локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2468" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2471" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета оснащен следующими пломбами:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2473" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество номерных пломб обеспечивается в соответствии с конструктивным исполнением корпуса прибора учета. Пломба проверки соответствует требованиям поверки, проведенной аккредитованной метрологической службой. Согласно ЗРК "Об обеспечении единства измерении"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие отображения и журнала событии электронной пломбы при вскрытии кожуха прибора учета "OPEN".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2476" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2479" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2483" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2486" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантийный срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не менее 18 месяцев </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2490" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик гарантирует сбор более 95 % данных по каналу связи в течение трех суток при наличии питающего напряжения на приборе учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2494" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дистанционное отключение/включение реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик гарантирует стабильное отключение и включение реле нагрузки по различным каналам связи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2498" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Локальный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2501" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дистанционный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2504" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каналы связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу данных по различным каналам связи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2508" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной канал связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По различным взаимозаменяемым модулям передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2512" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безопасность доступа по оптопорту, RS-485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2514" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается безопасность работы через оптопорт с использованием паролей следующих уровней доступа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чтение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чтение и запись;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чтение и запись определенных параметров по настройке (конфигурирование по настройке);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с сохранением журналов всех операций (logs), для последующего контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2520" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Локальный интерфейс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета оснащен стандартным оптическим портом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2524" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Минимальные требования к функциональности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2527" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функции защиты от несанкционированного доступа к прибору учета и изменения схемы включения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2529" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает хранение данных в памяти глубиной не менее 600 записей.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация в журнале событий фактов вскрытия корпуса (кожуха) прибора учета и крышки клеммной колодки с указанием даты и времени события;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация в классе точности потребленной электрической энергии при:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реверсивном подключении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изменении направления токовых цепей; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменении последовательности подключения фазного и нулевого токового провода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает устойчивость к воздействию внешних факторов, определенных требованиями ГОСТ 31818.11 Аппаратура для измерения электрической энергии переменного тока, ГОСТ 30804.4.2 "Совместимость технических средств электромагнитная. Устойчивость к электростатическим разрядам. Требования и методы испытаний".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2537" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналы (алармы), фиксируемые прибором учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2539" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отказ работы часового механизма.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Низкое напряжение батареи питания.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Несанкционированное подключение к локальному оптическому порту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изменена конфигурация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка клеммника прибора учета.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие магнитного поля (переменного, постоянного, электромагнитного).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие электростатического разряда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Присутствует дифференциальный ток в сети.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка корпуса прибора учета, для прибора учета с разборным корпусом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перезапуск по watchdog – перезапуск программы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка обновления программного обеспечения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка коэффициента измерения – при калибровке прибора учета используется.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибочное подключение фазы и нулевого провода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все алармы обеспечивают передачу в систему AMI по запросу вне зависимости от канала связи. При отсутствии связи прибор учета обеспечивает передачу всех алармов при первой возможности (в момент восстановления связи).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2554" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Логирование всех действий прибора учета в памяти прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все действия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2558" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу всех имеющихся параметров по запросу в режиме ON-LINE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2562" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервальные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2564" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает сохранение данных с периодичностью до 5000 записей взависимости от предпочтений энергопередающей организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 минута – до 4 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минуты– до 8 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – до 52 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут – до 104 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – до 208 суток, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается возможность конфигурирования периодичности локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2572" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа с предельными значениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2574" w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными предельными значениями следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки, отключение реле с регистрацией данного события;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предельные значения работают параллельно и независимо с ограничением по лимиту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2588" w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="323"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа с лимитами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2590" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными лимитами следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение потребления активной мощности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току по фазам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ограничение по лимиту обеспечивает параллельную и независимую работу с предельными значениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прибор учета обеспечивает возможность ограничения по лимиту с различными предельными значениями в соответствии с расписанием в течение суток с плавающим графиком в зависимости от месяца и сезона (с привязкой к TOU).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничение по лимиту обеспечивает работу по каждой фазе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2604" w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает работу не менее чем с 4 тарифами и возможность посезонной конфигурации тарифов минимум на 12 сезонов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2608" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместимость с программным обеспечением уполномоченного органа в области электроэнергетики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поставщик обеспечивает предоставление API и технического описания протокола передачи данных для интеграции на межсистемном уровне с программным обеспечением уполномоченного органа в области электроэнергетики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z2612" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трехфазный двунаправленный электронный прибор учета, активной и реактивной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>энергии со съемным взаимозаменяемым модулем передачи данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5-60A, 5-100А 3х220/380 (по взаимозаменяемым модулям передачи данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2613" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица технических требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требуемые данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2618" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2622" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип прибора учета электрической энергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2625" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип: Трехфазный прибор учета прямого подключения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(C различными взаимозаменяемыми модулями передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2629" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования соответствия стандартам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2632" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2634" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета соответствует требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ГОСТ 31818.11 (IEC 62052-11:2003) "Аппаратура для измерения электрической энергии переменного тока. Общие требования. Испытания и условия испытаний. Часть 11. Счетчики электрической энергии",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.21 (IEC 62053-21:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 21. Статические счетчики активной энергии классов точности 1 и 2", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.22(IEC 62053-22:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 22. Статические счетчики активной энергии классов точности 0,2S и 0,5S", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31819.23 (IEC 62053-23:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 23. Статические счетчики реактивной энергии".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2640" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2642" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета многотарифный активной и реактивной электроэнергии для измерения и учета активной и реактивной энергии в сетях переменного тока, по одному или нескольким тарифам в прямом и (или) обратном направлении со съемным и взаимозаменяемыми модулями передачи данных. Внесен в реестр ГСИ РК. Наличие выписки из реестра казахстанских товаропроизводителей в соответствии с пунктом 8 статьи 51-1 Закона Республики Казахстан от 27 декабря 2021 года "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета соответствует требованиям ГОСТ. 31819.21 "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 21. Статические приборы учета активной энергии классов точности 1 и 2", ГОСТ 31819.23 "Аппаратура для измерения электрической энергии переменного тока. Частные требования".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2645" w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-60А, 5-100А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2649" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2652" w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чувствительность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004 Ib</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2656" w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальное напряжение Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3x220/380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2660" w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="341"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Частота Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 Герц с допустимым отклонением ±2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2664" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2667" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Активная энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2671" w:id="344"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="344"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реактивная энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2675" w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="345"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климатические условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2678" w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="346"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочая температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2682" w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="347"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2686" w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="348"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2689" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прочность изоляции </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольта (класс защиты II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2693" w:id="350"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="350"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герметичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2697" w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="351"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтаж прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В нижней части основания 2 паза под крепежные винты и один паз под винт в верхней части. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2701" w:id="352"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="352"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ подключения к сетевым кабелям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Винтовое соединение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2705" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="353"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие крышки прибора учета и клеммника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2707" w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Снятие крышки кожуха прибора учета допускается только после снятия крышки клеммника.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материал клеммника изготовлен из антикоррозийного металла, прочного и не окисляющегося при соприкосновении с алюминием и медью.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2710" w:id="355"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="355"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2713" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="356"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК (LCD) дисплей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2717" w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="357"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Четкость изображения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2721" w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="358"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение измеряемых значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2723" w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 8 цифр.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На дисплее обеспечивается вывод показаний с количеством десятичных знаков не менее 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2726" w:id="360"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="360"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формат вывода данных на дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2728" w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение информации о положении реле отключения нагрузки и причины его отключения/включения.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На дисплее обеспечивается отображение информации, позволяющей распознавать причины отключения реле:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дистанционное/удаленное отключение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Окончание кредита/предоплаты (кВтч, тенге, Время)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение лимита по активной мощности, по току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Остальные случаи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+После устранения причин отключения на дисплее обеспечивается отображение информации о готовности реле к подключению.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2736" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей основных измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2738" w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение энергии и мощности.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение текущих значений тока и напряжение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2741" w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="364"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей всех измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всевозможные иные параметры.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2745" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные о потребленной энергии обеспечивают отображение в kW·h для активной энергии и в kVar·h для реактивной энергии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2749" w:id="366"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="366"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кодирование значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выводимые значения сопровождаются соответствующим OBIS-кодом на жидкокристаллическом дисплее.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2753" w:id="367"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="367"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение показаний при отсутствии питания (сетевого напряжения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает возможность снятия показаний при отсутствии внешнего питания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2757" w:id="368"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="368"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подсветка экрана дисплея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2759" w:id="369"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей прибора учета обеспечивает наличие подсветки экрана.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="369"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предусмотрена возможность включения/отключения подсветки постоянно и по таймауту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конфигурирование включения/отключения подсветки постоянно и по таймауту доступно локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2763" w:id="370"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="370"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервное питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2766" w:id="371"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="371"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2768" w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батарея с гарантированным сроком службы в соответствии с межповерочным интервалом, но не менее 10 лет. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="372"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея обеспечивает возможность замены без вскрытия корпуса прибора учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2771" w:id="373"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="373"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Память прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2774" w:id="374"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="374"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергонезависимая память</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2776" w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие энергонезависимой памяти, обеспечивающее хранение основных параметров с меткой даты и времени.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="375"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фиксация и сохранение в памяти значений потребленной активной и реактивной энергии в прямом и обратном направлении, суммарно и по тарифам: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На начало суток - 600 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На начало месяца - 36 месяцев;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На начало интервала 1, 2, 15, 30, 60 мин – 5000 запись (4 суток, 8 суток, 52 суток, 104 суток, 208 суток).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2782" w:id="376"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="376"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реле отключения основной нагрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2785" w:id="377"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="377"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расположение реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реле отключения основной нагрузки в корпусе прибора учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2789" w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="378"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное коммутационное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Un 220/380 B ±20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2793" w:id="379"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="379"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальный коммутационный ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальный ток прибора учета (Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2797" w:id="380"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество коммутаций без нагрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 100000 переключений при номинальном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2801" w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество коммутаций при максимальной нагрузке (в соответствии с Iмах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 10000 переключений при номинальном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2805" w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление режимом работы реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2807" w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечена возможность конфигурирования режима работы реле как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Включение реле осуществляться по настройке согласно режиму работы реле: при нажатии кнопки или автоматически в зависимости от настроенного режима работы реле. Включение реле допускается только после разрешающей команды из AMI системы или после устранения причины отключения реле в зависимости от настроенного режима работы реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае фиксации наличия внешнего магнитного поля или электростатического разряда, превышающего значения согласно ГОСТ 17523-85 "Реле электромагнитные. Общие технические условия", реле отключается, и его работа блокируется. Реле включается только после разрешающей команды из системы AMI.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отключении сетевого напряжения (питания) или иных сбоев прибор учета обеспечивает передачу в систему AMI последних данных об активной и реактивной энергии, данных о времени отключения и сигналов (алармов), фиксируемых прибором учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2812" w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="384"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2814" w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается включение реле как локально, так и удаленно в соответствии с режимом работы реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>локально, так и удаленно согласно режиму работы реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отключение/включение реле на выбранных приборах учета происходит в течение не более 5 минут на каждый прибор учета с момента подачи соответствующей команды. Также в программном обеспечении верхнего уровня в течение не более 5 минут на каждый прибор учета с момента подачи команды поступает подтверждение о изменении статуса реле.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2818" w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="386"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние часы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2821" w:id="387"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="387"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность хода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допустимая погрешность не более 0.5 секунд в сутки при нормальных условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2825" w:id="388"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="388"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синхронизация часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2827" w:id="389"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается синхронизация часов с системой AMI по различным каналам связи, применяемым в системе.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="389"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность удаленной корректировки времени и часового пояса в режиме ручного/автоматического ввода.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2830" w:id="390"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="390"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние функции прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2833" w:id="391"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="391"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета имеет функцию регистрации и передачи в систему AMI следующих событий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2835" w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вскрытие кожуха прибора учета (при разборном корпусе) вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вскрытие крышки клеммника прибора учета вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отказ или некорректная работы часового механизма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>попытка несанкционированного доступа к оптопорту, RS-485 порту, PLC, GPRS, LoRaWAN;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воздействие электростатического разряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аварийная или ненормальная перегрузка прибора учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличие магнитного поля (переменного, постоянного и электромагнитного), электростатического разряда, превышающих значений согласно ГОСТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передача сигнала в систему AMI и отключение/включение реле обеспечивают возможность настройки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2846" w:id="393"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="393"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2849" w:id="394"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета оснащен следующими пломбами:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2851" w:id="395"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество номерных пломб обеспечивается в соответствии с конструктивным исполнением корпуса прибора учета.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="395"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пломба проверки соответствует требованиям поверки, проведенной аккредитованной метрологической службой, согласно Закону Республики Казахстан "Об обеспечении единства измерении"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие отображения и журнала событии электронной пломбы на ЖКИ при вскрытии кожуха прибора учета "OPEN".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2855" w:id="396"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="396"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2858" w:id="397"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="397"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2862" w:id="398"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="398"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2865" w:id="399"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="399"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантийный срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 18 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2869" w:id="400"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="400"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик гарантирует сбор более 95 % данных по каналу связи в течение трех суток при обязательном наличии питающего напряжения на приборе учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2873" w:id="401"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="401"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дистанционное отключение/включение реле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик гарантирует стабильное отключение и включение реле нагрузки по различным каналам связи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2877" w:id="402"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="402"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Локальный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2880" w:id="403"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="403"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2881" w:id="404"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безопасность доступа по оптопорту,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="404"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS-485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2883" w:id="405"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается безопасность работы через оптопорт с использованием паролей следующих уровней доступа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="405"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Только чтение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись только определенных параметров по настройке (конфигурирование по настройке).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С сохранением журналов всех операций (logs), для последующего контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2889" w:id="406"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="406"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дистанционный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2892" w:id="407"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="407"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Канал связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу данных по различным каналам связи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2896" w:id="408"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="408"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной канал связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По различным взаимозаменяемым модулям передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2900" w:id="409"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="409"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безопасность доступа по оптопорту, RS-485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2902" w:id="410"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается безопасность работы через оптопорт с использованием паролей следующих уровней доступа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="410"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Только чтение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись только определенных параметров по настройке (конфигурирование по настройке).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С сохранением журналов всех операций (logs), для последующего контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2908" w:id="411"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="411"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Локальный интерфейс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета оснащен стандартным оптическим портом.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2912" w:id="412"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="412"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Минимальные требования к функциональности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2915" w:id="413"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="413"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функции защиты от несанкционированного доступа к прибору учета и изменения схемы включения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2917" w:id="414"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает хранение данных в памяти глубиной не менее 600 записей.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="414"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация открытия крышки прибора учета и клеммника, с записью в журнале событий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация в классе точности потребленной электроэнергии при:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реверсивном подключении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменении направления токовых цепей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменении последовательности подключения фазного и нулевого токового провода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает устойчивость к воздействию внешних факторов, определенных требованиями ГОСТ 31818.11 Аппаратура для измерения электрической энергии переменного тока, ГОСТ 30804.4.2 "Совместимость технических средств электромагнитная. Устойчивость к электростатическим разрядам. Требования и методы испытаний".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2925" w:id="415"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="415"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналы (алармы), фиксируемые прибором учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2927" w:id="416"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отказ работы часового механизма;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="416"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Низкое напряжение батареи питания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Несанкционированное подключение к локальному оптическому порту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Была изменена конфигурация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка клеммника прибора учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие магнитного поля (переменного, постоянного, электромагнитного);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие электростатического разряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Присутствует дифференциальный ток в сети;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка корпуса прибора учета, для прибора учета с разборным корпусом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перезапуск по watchdog – перезапуск программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка обновления программного обеспечения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка коэффициента измерения – при калибровке прибора учета используется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибочное подключение фазы и нулевого провода.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все алармы обеспечивают передачу в систему AMI по запросу вне зависимости от канала связи. При отсутствии связи прибор учета выполняет передачу всех алармов при первой возможности (в момент восстановления связи).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2942" w:id="417"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="417"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Логирование всех действий прибора учета в памяти прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2946" w:id="418"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="418"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу всех имеющихся параметров по запросу в режиме ON-LINE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2950" w:id="419"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="419"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервальные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2952" w:id="420"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает сохранение данных с периодичностью до 5000 записей в зависимости от предпочтений энергопередающей организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="420"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минут – до 4 суток </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 мин - до 8 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 мин – до 52 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 мин - до 104 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 мин – до 208 суток, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается возможность конфигурирования периодичности как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2960" w:id="421"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="421"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа с предельными значениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2962" w:id="422"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными предельными значениями следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="422"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки, отключение реле с регистрацией данного события.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предельные значения работают параллельно и независимо с ограничением по лимиту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2976" w:id="423"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="423"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Работа с лимитами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2978" w:id="424"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными лимитами следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="424"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение потребления активной мощности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току по фазам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета обеспечивает фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ограничение по лимиту обеспечивает параллельную и независимую работу с предельными значениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прибор учета обеспечивает возможность ограничения по лимиту с различными предельными значениями в соответствии с расписанием в течение суток (в часы максимума нагрузок, в дневное время, в ночное время итд.) с плавающим графиком в зависимости от месяца и сезона (с привязкой к TOU).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничение по лимиту обеспечивает работу по каждой фазе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2992" w:id="425"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="425"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает работу не менее чем с 4 тарифами и возможность посезонной конфигурации тарифов минимум на 12 сезонов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z2996" w:id="426"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="426"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместимость с программным обеспечением АСКУЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик обеспечивает предоставление API и технического описания протокола передачи данных для интеграции на межсистемном уровне с ЦССОД (Централизованная система сбора и обработки данных).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z3000" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трехфазный двунаправленный электронный прибор учета, активной и реактивной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>энергии со съемным взаимозаменяемым модулем передачи данных 5-7,5А 3х220/380В</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(По различным взаимозаменяемым модулям передачи данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3001" w:id="428"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="428"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица технических требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требуемые данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3006" w:id="429"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="429"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3010" w:id="430"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="430"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип прибора учета электроэнергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3013" w:id="431"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="431"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трехфазный двунаправленный электронный прибор учета, активной и реактивной энергии со съемным взаимозаменяемым модулем передачи данных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(C различными взаимозаменяемыми модулями передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3017" w:id="432"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="432"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования соответствия стандартам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3020" w:id="433"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="433"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3022" w:id="434"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета соответствует требованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="434"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ГОСТ 31818.11 (IEC 62052-11:2003) "Аппаратура для измерения электрической энергии переменного тока. Общие требования. Испытания и условия испытаний. Часть 11. Счетчики электрической энергии",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.21 (IEC 62053-21:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 21. Статические счетчики активной энергии классов точности 1 и 2", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31819.22(IEC 62053-22:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 22. Статические счетчики активной энергии классов точности 0,2S и 0,5S", </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31819.23 (IEC 62053-23:2003) "Аппаратура для измерения электрической энергии переменного тока. Частные требования. Часть 23. Статические счетчики реактивной энергии".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3028" w:id="435"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="435"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сертификаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета электронный многотарифный активной и реактивной электроэнергии для измерения и учета активной и реактивной энергии в трехфазных четырехпроводных сетях переменного тока трансформаторного включения, по одному или нескольким тарифам в прямом и (или) обратном направлении со съемным и взаимозаменяемым и модулями передачи данных. Внесен в реестр ГСИ РК, Наличие выписки из реестра казахстанских товаропроизводителей в соответствии с пунктом 8 статьи 51-1 Закона Республики Казахстан от 27 декабря 2021 года "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3032" w:id="436"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="436"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Inom 5A Imax 7,5A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3036" w:id="437"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="437"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3039" w:id="438"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="438"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чувствительность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,2% Ib </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3043" w:id="439"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="439"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальное напряжение Un</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3x220/380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3047" w:id="440"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="440"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Частота Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 Герц с допустимой погрешностью ±2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3051" w:id="441"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="441"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3054" w:id="442"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="442"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Активная энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3058" w:id="443"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="443"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Реактивная энергия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3062" w:id="444"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="444"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климатические условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3065" w:id="445"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="445"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочая температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +60°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3069" w:id="446"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="446"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40°C … +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3073" w:id="447"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="447"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3076" w:id="448"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="448"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прочность изоляции </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 киловольт (класс защиты II)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3080" w:id="449"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="449"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Герметичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3084" w:id="450"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="450"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтаж прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В нижней части основания 2 паза под крепежные винты и один паз под винт в верхней части.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3088" w:id="451"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="451"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ подключения к сетевым кабелям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Винтовое соединение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3092" w:id="452"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="452"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие крышки прибора учета и клеммника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3094" w:id="453"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Снятие крышки кожуха прибора учета возможно только после снятия крышки клеммника.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="453"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материал клеммника изготовлен из антикоррозийного металла, прочного и не окисляющегося при соприкосновении с алюминием и медью.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3097" w:id="454"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="454"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3100" w:id="455"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="455"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖК (LCD) дисплей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3104" w:id="456"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="456"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Четкость изображения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3108" w:id="457"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="457"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение измеряемых значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3110" w:id="458"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 8 цифр.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="458"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На дисплее обеспечивается вывод показаний с количеством десятичных знаков не менее 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3113" w:id="459"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="459"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей основных измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3115" w:id="460"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение энергии и мощности.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="460"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение текущих значений тока и напряжение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3118" w:id="461"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="461"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на дисплей всех измеряемых параметров с удаленной и локальной конфигурацией</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всевозможные иные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3122" w:id="462"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="462"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность вывода на ЖКИ коэффициент трансформатора тока и трансформатора напряжения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суммарная энергия A+ (-)/R+ (-). По тарифам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3126" w:id="463"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="463"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные о потребленной энергии обеспечивают отображение в kW·h для активной энергии и в kVar·h для реактивной энергии.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3130" w:id="464"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="464"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кодирование значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выводимые значения сопровождаются соответствующим OBIS-кодом на жидкокристаллическом дисплее.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3134" w:id="465"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="465"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение показаний при отсутствии питания (сетевого напряжения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает возможность снятия показаний при отсутствии внешнего питания.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3138" w:id="466"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="466"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подсветка экрана дисплея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3140" w:id="467"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дисплей прибора учета обеспечивает наличие подсветки экрана.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="467"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предусмотрена возможность включения/отключения подсветки постоянно и по таймауту. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конфигурирование включения/отключения подсветки постоянно и по таймауту доступно локально и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3144" w:id="468"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="468"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервное питание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3147" w:id="469"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="469"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3149" w:id="470"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батарея с гарантированным сроком службы в соответствии с межповерочным интервалом, но не менее 10 лет. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="470"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батарея обеспечивает возможность замены без вскрытия корпуса прибора учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3152" w:id="471"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="471"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Память прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3155" w:id="472"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="472"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергонезависимая память</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3157" w:id="473"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает сохранение данных с периодичностью до 5000 записей в зависимости от предпочтений энергопередающей организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="473"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минута – до 4 суток </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минуты - до 8 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – до 52 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут - до 104 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – до 208 суток, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность конфигурируется как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3165" w:id="474"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="474"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние часы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3168" w:id="475"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="475"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность хода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допустимая погрешность не более 0.5 сек в сутки при нормальных условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3172" w:id="476"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="476"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синхронизация часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синхронизация часов с системой AMI обеспечивается по различным каналам связи, применяемым в системе. Реализована возможность удаленной корректировки времени и часового пояса в режиме ручного или автоматического ввода.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3176" w:id="477"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="477"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние функции прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3179" w:id="478"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="478"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета имеет функцию регистрации и передачи в систему AMI следующих событий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3181" w:id="479"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вскрытие кожуха прибора учета (при разборном корпусе) вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="479"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вскрытие крышки клеммника прибора учета вне зависимости от наличия сетевого напряжения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отказ или некорректная работы часового механизма;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>попытка несанкционированного доступа к оптопорту, RS-485 порту, PLC, GPRS;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воздействие электростатического разряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аварийная или ненормальная перегрузка прибора учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличие магнитного поля (переменного, постоянного и электромагнитного), электростатического разряда, превышающих значений согласно IEC и ГОСТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передача сигнала в систему AMI и отключение/включение реле обеспечивают возможность настройки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3192" w:id="480"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="480"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пломбирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3195" w:id="481"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="481"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета оснащен следующими пломбами:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3197" w:id="482"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество номерных пломб обеспечивается в соответствии с конструктивным исполнением корпуса прибора учета. Пломба проверки соответствует требованиям поверки, проведенной аккредитованной метрологической службой. Согласно ЗРК "Об обеспечении единства измерении"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="482"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие отображения и журнала событии электронной пломбы на ЖКИ при вскрытии кожуха прибора учета "OPEN".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3200" w:id="483"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="483"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3203" w:id="484"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="484"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 24 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3207" w:id="485"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="485"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3210" w:id="486"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="486"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантийный срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 18 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3214" w:id="487"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="487"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик гарантирует сбор более 95 % данных по каналу связи в течение трех суток при обязательном наличии питающего напряжения на приборе учета.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3218" w:id="488"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="488"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Локальный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3221" w:id="489"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="489"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3222" w:id="490"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Безопасность доступа по оптопорту,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="490"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS-485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3224" w:id="491"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается безопасность работы через оптопорт с использованием паролей следующих уровней доступа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="491"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Только чтение.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чтение и запись только определенных параметров по настройке (конфигурирование по настройке).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С сохранением журналов всех операций (logs), для последующего контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3230" w:id="492"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="492"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дистанционный обмен данными</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3234" w:id="493"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="493"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каналы связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу данных по различным каналам связи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3238" w:id="494"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="494"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной канал связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По различным взаимозаменяемым модулям передачи данных (PLC/HPLC, RF, LoRaWAN, NB-IoT, LTE, GSM).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3242" w:id="495"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="495"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Минимальные требования к функциональности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3245" w:id="496"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="496"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функции защиты от несанкционированного доступа к прибору учета и изменения схемы включения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3247" w:id="497"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает хранение данных в памяти глубиной не менее 600 записей.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="497"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация открытия крышки прибора учета и клеммника, с записью в журнале событий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрация в классе точности потребленной электроэнергии при:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реверсивном подключении;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изменении направления токовых цепей; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает устойчивость к воздействию внешних факторов, определенных требованиями ГОСТ. 31818.11-2012 "Аппаратура для измерения электрической энергии переменного тока", ГОСТ 30804.4.2 (IEC 61000-4-2:2008) Совместимость технических средств электромагнитная. Устойчивость к электростатическим разрядам. Требования и методы испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3254" w:id="498"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="498"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сигналы (алармы), фиксируемые прибором учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3256" w:id="499"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отказ работы часового механизма;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="499"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Низкое напряжение батареи питания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Несанкционированное подключение к локальному оптическому порту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Была изменена конфигурация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка клеммника прибора учета;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие магнитного поля (переменного, постоянного, электромагнитного);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воздействие электростатического разряда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Снята крышка корпуса прибора учета, для прибора учета с разборным корпусом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перезапуск по watchdog - перезапуск программы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка обновления программного обеспечения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибка коэффициента измерения - при калибровке прибора учета используется;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отсутствие напряжения фазы 1,2,3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ошибочное подключение фаз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все алармы обеспечивают передачу в систему AMI по запросу вне зависимости от канала связи. При отсутствии связи прибор учета выполняет передачу всех алармов при первой возможности (в момент восстановления связи).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3271" w:id="500"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="500"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Логирование всех действий прибора учета в памяти прибора учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3275" w:id="501"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="501"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает передачу всех имеющихся параметров по запросу в режиме ON-LINE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3279" w:id="502"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="502"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интервальные данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3281" w:id="503"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает сохранение данных с периодичностью до 5000 записей в зависимости от предпочтений энергопередающей организации.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="503"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 минута – до 4 суток </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 минуты - до 8 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 минут – до 52 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут - до 104 суток;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 минут – до 208 суток, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивается возможность конфигурирования периодичности как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3289" w:id="504"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="504"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Работа с предельными значениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3291" w:id="505"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными предельными значениями следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="505"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по напряжению;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по cos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по дифференциальному току.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета выполняет фиксацию события в журнале событий и, в зависимости от настройки, отключает реле с регистрацией данного события.:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета выполняет фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предельные значения работают параллельно и независимо с ограничением по лимиту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3305" w:id="506"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="506"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Работа с лимитами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3307" w:id="507"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В приборе учета обеспечена работа с установленными лимитами следующих параметров:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="507"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение потребления активной мощности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>превышение и провал по току по фазам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Превышение или провал предельного значения — прибор учета выполняет фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и отключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При приведении в норму предельного значения прибор учета выполняет фиксацию события в журнале событий и, в зависимости от настройки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передавать в систему AMI и подключить реле.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предельное значение параметра и реакция прибора учета на событие обеспечивают возможность установки (конфигурации) как локально, так и удаленно.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ограничение по лимиту обеспечивает параллельную и независимую работу с предельными значениями.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прибор учета обеспечивает возможность ограничения по лимиту с различными предельными значениями в соответствии с расписанием в течение суток. (в часы максимума нагрузок, в дневное время, в ночное время итд.) с плавающим графиком в зависимости от месяца и сезона (с привязкой к TOU).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничение по лимиту обеспечивает работу по каждой фазе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3321" w:id="508"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="508"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарифы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прибор учета обеспечивает работу не менее чем с 4 тарифами и возможность посезонной конфигурации тарифов минимум на 12 сезонов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3325" w:id="509"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="509"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместимость с программным обеспечением АСКУЭ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поставщик обеспечивает предоставление API и технического описания протокола передачи данных для интеграции на межсистемном уровне с ЦССОД (Централизованная система сбора и обработки данных).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z3329" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Одноканальный или многоканальный многофункциональный теплосчетчик</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для измерения тепловой энергии и теплоносителя в системах жидкостного теплоснабжения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3330" w:id="511"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="511"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица технических требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требуемые данные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3335" w:id="512"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="512"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3339" w:id="513"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="513"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип прибора учета тепла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3342" w:id="514"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="514"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одноканальный или многоканальный многофункциональный теплосчетчик для измерения тепловой энергии и теплоносителя в системах жидкостного теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поддержка интерфейсов RS485, RS232, M-Bus, Ethernet, GPRS, LoRaWAN.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3346" w:id="515"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="515"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования соответствия стандартам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3349" w:id="516"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="516"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплосчетчик соответствует требованиям ГОСТ EN 1434-1 "Теплосчетчики. Часть 1. Общие требования".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3353" w:id="517"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="517"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сертификаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплосчетчик внесен в реестр ГСИ РК и иметь выписку из реестра казахстанских товаропроизводителей в соответствии с пунктом 8 статьи 51-1 Закона Республики Казахстан от 27 декабря 2021 года "О промышленной политике"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3357" w:id="518"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="518"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3360" w:id="519"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="519"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальное напряжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220 Вольт с допустимой погрешностью ±20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3364" w:id="520"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="520"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальная частота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 Герц с допустимой погрешностью ±2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3368" w:id="521"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="521"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диапазон измерения расхода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 0,006 до 300 м³/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3372" w:id="522"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="522"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диапазон измерения температуры теплоносителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 0°C до 150°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3376" w:id="523"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="523"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диапазон измерения разности температур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от 2°C до 150°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3380" w:id="524"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="524"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальное давление измеряемой среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 4 МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3384" w:id="525"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="525"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Точность измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3387" w:id="526"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="526"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3388" w:id="527"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погрешность измерения тепловой энергии:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="527"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс точности 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс точности 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3391" w:id="528"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±(2+4∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min/∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>+0,01qp/q) %</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="528"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+±(3+4∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min/∆</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>+0,02qp/q) %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3394" w:id="529"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="529"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Климатические условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3398" w:id="530"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="530"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочая температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от -25°C до +55°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3402" w:id="531"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="531"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от -25°C до +70°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3406" w:id="532"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Относительная влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95% при температуре 35°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3410" w:id="533"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="533"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3413" w:id="534"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="534"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень защиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IP54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3417" w:id="535"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="535"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Габаритные размеры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не более 230×210×95 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3421" w:id="536"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="536"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не более 20 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3425" w:id="537"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="537"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Память прибора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3428" w:id="538"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="538"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергонезависимая память: хранение архивных данных о тепловой энергии и других параметрах, рассчитанное на</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3430" w:id="539"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2048 записей для среднечасовых значений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="539"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1792 записи для среднесуточных значений</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 записей для среднемесячных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3434" w:id="540"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="540"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление и индикация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3437" w:id="541"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="541"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип дисплея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖКИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3441" w:id="542"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="542"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отображение данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возможность отображения текущих и архивных значений температуры, давления, объема и энергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3445" w:id="543"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="543"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Встроенные кнопки управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управление режимами работы через лицевую панель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3449" w:id="544"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="544"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуникационные возможности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3452" w:id="545"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="545"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интерфейсы передачи данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RS485, RS232, M-Bus, GPRS, LoRaWAN, Ethernet/RJ-45, инфракрасный порт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3456" w:id="546"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="546"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимальная скорость передачи данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115200 кбит/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3460" w:id="547"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="547"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое обслуживание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3463" w:id="548"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="548"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Межповерочный интервал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3467" w:id="549"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="549"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гарантия производителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 месяцев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3471" w:id="550"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="550"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измерение количества тепловой энергии и теплоносителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3475" w:id="551"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="551"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Область применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системы жидкостного теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3479" w:id="552"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="552"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принцип работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Считывание сигналов, поступающих от расходомеров, термопреобразователей сопротивления и преобразователей давления, с их последующим преобразованием в электрические сигналы для обработки в вычислительном блоке. Обработка данных осуществляется с целью вычисления комплекса параметров тепловой энергии, включая объем и массу теплоносителя, тепловую мощность, значения температур на входе и выходе, перепад давления и разность температур. Полученные параметры используются для точного расчета потребляемой или передаваемой тепловой энергии в системах теплоснабжения. Данный процесс обеспечивает надежный учет и контроль тепловых потоков, что способствует эффективному управлению энергетическими ресурсами и позволяет проводить анализ работы системы в различных эксплуатационных условиях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3483" w:id="553"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="553"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основные компоненты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вычислительный блок, расходомеры, термопреобразователи сопротивления и их комплекты, преобразователи давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3487" w:id="554"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="554"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Измеряемые параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тепловая энергия, тепловая мощность, объем и масса теплоносителя, температура, давление, время работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3491" w:id="555"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="555"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электропитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Напряжение питания: 195-253 Вольт; Потребляемая мощность: 11 Ватт (двухканальный); 20 Ватт (многоканальный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3495" w:id="556"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="556"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средний срок службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 12 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3499" w:id="557"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="557"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комплектность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вычислитель, датчики температуры, расходомеры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3503" w:id="558"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="558"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество каналов измерения температуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 6 каналов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3507" w:id="559"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="559"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Входные токовые сигналы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-5 мА, 0-20 мА, 4-20 мА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3511" w:id="560"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="560"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средняя наработка на отказ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не менее 75000 часов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3515" w:id="561"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="561"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Условия эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Температура окружающей среды: от 5 до 55 °C, относительная влажность: до 93 %, атмосферное давление: от 86,0 до 106,7 кПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3519" w:id="562"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="562"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типы применяемых расходомеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3521" w:id="563"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электромагнитные расходомеры:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="563"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диаметр DN: от 15 до 100 мм</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диапазон измерения расхода: от 0,01 до 300 м³/ч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Точность измерения: от 0,25% до 2,0%</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номинальное давление: до 4,0 МПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Температура измеряемой среды: от 0 до +150 °C</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Степень защиты: IP65/IP67/IP68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Выходной сигнал: 4-20 мА </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Питание: 24 VDC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип соединения: Фланцевое, сэндвич-соединение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3532" w:id="564"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="564"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типы применяемых преобразователей температуры сопротивления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3534" w:id="565"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Термопреобразователи сопротивления:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="565"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диапазон измерения температуры: от 0 до +160 °C</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс точности: A, B</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Материал чувствительного элемента: платина (Pt100, Pt500)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип присоединения: резьбовое или фланцевое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3540" w:id="566"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="566"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Типы применяемых преобразователей давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3542" w:id="567"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преобразователи давления:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="567"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Диапазон измерения давления: до 4,0 МПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимальная потеря давления: до 25 кПа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Температура измеряемой среды: от 0 до +150 °C</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Материал корпуса: нержавеющая сталь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип присоединения: резьбовое или фланцевое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3549" w:id="568"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="568"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Архивируемые параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднечасовые, среднесуточные, среднемесячные значения тепловой энергии, температуры, давления, коды ошибок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3553" w:id="569"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="569"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка каналов связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+LoRaWAN/GSM/GPRS (опционально)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3557" w:id="570"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="570"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребляемая мощность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Двухканальный ВБ: 11 Ватт, многоканальный ВБ: 20 Ватт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3561" w:id="571"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="571"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номинальная статическая характеристика термопреобразователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pt100, Pt500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3565" w:id="572"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="572"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Входные напряжения питания расходомеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Встроенные источники питания 18 В (0,25 А) для расходомеров, 17 В (0,05 А) для датчиков давления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z3569" w:id="573"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="573"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметры отображения на ЖКИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Текущие значения измеренных параметров (температура, давление, расход, объем, масса, тепловая энергия)\ Итоговые накопленные значения тепловой энергии и теплоносителя\ Среднечасовые, среднесуточные и среднемесячные значения параметров\ Дата и время\ Состояние и коды ошибок системы\n- Параметры настроек для каждой системы (Система 1 и Система 2)\n- Установленные пользователем пороги для давления и температуры\n- Значения входных и выходных токов для преобразователей давления и температуры\Архивные данные за последние 100 суток (почасовые значения), 34 месяца (помесячные значения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3573" w:id="574"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гц — Номинальная частота</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖКИ — Жидкокристаллический индикатор</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Верхний уровень — централизованная система обработки данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>СМКБ — система менеджмента кибербезопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Клеммник — Электрический соединительный блок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ГСИ РК — Государственная система обеспечения единства измерений Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>м³ — Кубический метр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЦССОД —Централизованная система сбора и обработки данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оптопорт — Оптический порт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Средний уровень — концентраторы (шлюзы) и информационно-вычислительные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>комплексы электроустановок и тепловых пунктов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АСУТП — Автоматизированная система управления технологическим процессом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нижний уровень — полевое оборудование и приборы учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АСКУЭ — Автоматизированная система коммерческого учета электроэнергии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Alarm — Сигнализация, тревога</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>API — Application Programming Interface (интерфейс программирования приложений)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E-mail — Электронная почта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Excel — Табличный файл Microsoft Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Iмах — Максимальный ток</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IoT — Internet of Things (интернет вещей)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GPRS — General Packet Radio Service (сервис передачи данных через GSM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GSM — Global System for Mobile Communications (сотовая связь)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GSM/GPRS — Сотовая связь с передачей данных (GPRS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>kW·h (Квт.ч) — Киловатт-час (единица энергии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Kvar·h (Квар.ч.)— Киловольт-ампер реактивный-час (реактивная энергия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>LCD — Liquid Crystal Display (жидкокристаллический дисплей)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Logs — Журналы событий / лог-файлы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>LoRaWAN — Long Range Wide Area Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сеть дальнего радиуса действия радиоканала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>LTE — Long Term Evolution (стандарт связи 4G)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Modbus — Протокол передачи данных для автоматизации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>NB-IoT — NarrowBand Internet of Things (узкополосный IoT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>OBIS — Object Identification System (система идентификации объектов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стандартизированная для счетчиков)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>OPEN — Отображение на ЖКИ прибора учета событие вскрытия прибора учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>OPC — OLE for Process Control (стандарт обмена данными в промышленной автоматизации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>PLC/HPLC — Power Line Communication— передача данных через силовые линии /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>широкополосная передача данных через силовые линии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>RS-485 — Стандарт последовательного интерфейса для промышленных сетей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>SCADA — Supervisory Control And Data Acquisition (система диспетчерского контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и сбора данных)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>TOU — Time of Use (тариф с учетом времени использования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Un — Номинальное напряжение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Watchdog — Контроллер наблюдения за состоянием системы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WEB — Веб страница (World Wide Web)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Xls — Файлы Excel (формат таблиц)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4748,31 +48187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>