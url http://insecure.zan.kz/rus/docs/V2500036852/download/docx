--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28b7ae4" w14:textId="28b7ae4">
+    <w:p w14:paraId="b24b53f" w14:textId="b24b53f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,253 +93,413 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил обеспечения информационной безопасности в сфере топливно-энергетического комплекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра энергетики Республики Казахстан от 15 сентября 2025 года № 349-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2025 года № 36852</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра энергетики Республики Казахстан от 15 сентября 2025 года № 349-н/қ. Зарегистрирован в Министерстве юстиции Республики Казахстан 16 сентября 2025 года № 36852.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра энергетики РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об электроэнергетике" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра энергетики РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечения информационной безопасности в сфере топливно-энергетического комплекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту цифровизации Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Департаменту цифровизации Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -471,172 +631,172 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Аккенженов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство финансов</w:t>
+        <w:t xml:space="preserve">Министерство национальной экономики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -766,896 +926,988 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 сентября 2025 года № 349-н/қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра энергетики РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила обеспечения информационной безопасности в сфере топливно-энергетического комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила обеспечения информационной безопасности в сфере топливно-энергетического комплекса (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об электроэнергетике" (далее - Закон) и определяют порядок для обеспечения информационной безопасности в сфере топливно-энергетического комплекса, киберустойчивость критически важных объектов информационно-коммуникационной инфраструктуры топливно-энергетического комплекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. К объектам информационной безопасности отраслевого центра информационной безопасности в сфере топливно-энергетического комплекса относятся промышленные системы управления топливно-энергетического комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения информационной безопасности в сфере топливно-энергетического комплекса и функционирования отраслевого центра информационной безопасности в сфере топливно-энергетического комплекса</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2. К объектам информационной безопасности отраслевого центра информационной безопасности в сфере топливно-энергетического комплекса относятся промышленные системы управления топливно-энергетического комплекса.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отраслевой центр информационной безопасности в сфере топливно-энергетического комплекса (далее – Отраслевой центр) функционирует на постоянной основе, руководствуясь принципами законности, централизации управления, оперативности реагирования на инциденты информационной безопасности и конфиденциальности информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок обеспечения информационной безопасности в сфере топливно-энергетического комплекса и функционирования отраслевого центра информационной безопасности в сфере топливно-энергетического комплекса</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основной целью функционирования Отраслевого центра является создание единого защищенного информационного пространства для субъектов топливно-энергетического комплекса, обеспечивающего устойчивость критически важных объектов информационно-коммуникационной инфраструктуры топливно-энергетического комплекса в условиях современных киберугроз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3. Отраслевой центр информационной безопасности в сфере топливно-энергетического комплекса (далее – Отраслевой центр) функционирует на постоянной основе, руководствуясь принципами законности, централизации управления, оперативности реагирования на инциденты информационной безопасности и конфиденциальности информации.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отраслевым центром является юридическое лицо, определенное в соответствии с подпунктом 6-4) статьи 5 Закона, осуществляющее организацию и координацию мероприятий по формированию защищенного информационного пространства топливно-энергетического комплекса (далее - ТЭК).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4. Основной целью функционирования Отраслевого центра является создание единого защищенного информационного пространства для субъектов топливно-энергетического комплекса, обеспечивающего устойчивость критически важных объектов информационно-коммуникационной инфраструктуры топливно-энергетического комплекса в условиях современных киберугроз.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отраслевой центр запрашивает и получает от субъектов ТЭК и оперативных центров информационной безопасности (далее - ОЦИБ) информацию, необходимую для анализа угроз информационной безопасности, включая данные о киберинцидентах, параметрах работы защитных систем и результатах аудитов безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      5. Отраслевым центром является юридическое лицо, определенное в соответствии с подпунктом 6-4) статьи 5 Закона, осуществляющее организацию и координацию мероприятий по формированию защищенного информационного пространства топливно-энергетического комплекса (далее - ТЭК).</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отраслевой центр разрабатывает методические рекомендации, стандарты и регламенты по защите информационных систем субъектов ТЭК, которые учитываются субъектами ТЭК при организации мер информационной безопасности. Отраслевой центр направляет методические рекомендации, стандарты и регламенты по защите информационных систем субъектов ТЭК субъектам ТЭК для применения в работе, а также в уполномоченый орган в области электроэнергетики для сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Отраслевой центр проводит обследование состояния защищенности информационных систем субъектов ТЭК, за исключением объектов, относящихся к государственным секретам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Отраслевой центр по результатам обследования информационной безопасности субъектов ТЭК, направляет рекомендации по устранению выявленных нарушений со сроком их исполнения в течение одного месяца. При выявлении критических нарушений, создающих угрозу устойчивой работе объектов ТЭК, Отраслевой центр уведомляет уполномоченный орган в сфере обеспечения информационной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения мониторинга событий информационной безопасности объектов информатизации государственных органов, утвержденных приказом исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 16 августа 2019 года № 199/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19286).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Отраслевой центр осуществляет мониторинг киберугроз посредством анализа данных о событиях информационной безопасности, поступающих от ОЦИБ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все поступающие данные анализируются с применением методов машинного обучения и поведенческого анализа для выявления аномальной активности. Особое внимание уделяется обнаружению целевых атак на промышленные системы управления ТЭК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для оперативного реагирования на инциденты информационной безопасности в Отраслевом центре действует трехуровневая система классификации угроз, из которых: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) критические инциденты, создающие непосредственную угрозу устойчивой работе объектов ТЭК, требующие немедленного реагирования - в течение 1 (одного) часа с момента обнаружения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для инцидентов высокого риска срок реагирования составляет до 4 (четырех) часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) для инцидентов низкого уровня срок реагирования составляет до 24 (двадцати четырех) часов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В каждом случае группа реагирования Отраслевого центра разрабатывает индивидуальный план мероприятий по локализации и устранению последствий атаки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Субъекты ТЭК обеспечивают передачу в ОЦИБ данных, необходимых для осуществления мониторинга информационной безопасности, в форматах, объемах и порядке, установленных регламентом Отраслевого центра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Субъекты ТЭК, при самостоятельном обнаружении инцидента информационной безопасности, оповещают Отраслевой центр в течении 30 (тридцать) минут с момента обнаружения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Взаимодействие Отраслевого центра с уполномоченным органом в области электроэнергетики осуществляется через регулярный обмен информацией в следующих форматах и сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уведомление обо всех инцидентах информационной безопасности предоставляется в течение 1 (одного) часа с момента их обнаружения для принятия срочных мер реагирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      15. Взаимодействие Отраслевого центра с уполномоченным органом в области электроэнергетики осуществляется через регулярный обмен информацией в следующих форматах и сроки:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оперативные сводки о текущем состоянии информационной безопасности отрасли, включая статус (обработки) ранее выявленных инцидентов, направляются ежедневно до 10:00 часов по времени города Астаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      1) уведомление обо всех инцидентах информационной безопасности предоставляется в течение 1 (одного) часа с момента их обнаружения для принятия срочных мер реагирования;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еженедельные аналитические отчеты о состоянии информационной безопасности отрасли, направляемые каждую пятницу до 18:00 часов по времени города Астаны, с последующей обратной связью в течение 3 (трех) рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      2) оперативные сводки о текущем состоянии информационной безопасности отрасли, включая статус (обработки) ранее выявленных инцидентов, направляются ежедневно до 10:00 часов по времени города Астаны;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ежемесячные отчеты с оценкой эффективности принимемых мер информационной безопасности предоставляются до 5 (пятого) числа следующего месяца с получением сводного отзыва в течение 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      3) еженедельные аналитические отчеты о состоянии информационной безопасности отрасли, направляемые каждую пятницу до 18:00 часов по времени города Астаны, с последующей обратной связью в течение 3 (трех) рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Отраслевой центр участвует в разработке и реализации государственных программ по защите критической информационной инфраструктуры, вносит предложения по совершенствованию законодательства Республики Казахстан в области кибербезопасности ТЭК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отраслевой центр осуществляет постоянное и системное взаимодействие с Национальным координационным центром информационной безопасности (далее - НКЦИБ) в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации". Техническое взаимодействие с НКЦИБ осуществляется через защищенные каналы связи с использованием сертифицированных средств криптографической защиты информации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обеспечения конфиденциальности и защиты информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Все данные, поступающие в Отраслевой центр от субъектов ТЭК, подлежат защите в соответствии Едиными требованиями в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 (далее – Единые требования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Отраслевой центр использует сертифицированные средства криптографической защиты информации, системы контроля доступа и технические средства обеспечения безопасности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Защита информации о критически важных объектах информационно-коммуникационной инфраструктуры ТЭК и уязвимостях их информационных систем, основывается на выполнении следующих требовании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отнесение сведений к служебной информации ограниченного распространения в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> отнесения сведений к служебной информации ограниченного распространения и работы с ней, утвержденными постановлением Правительства Республики Казахстан от 24 июня 2022 года № 429;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обработка и хранение информации в Отраслевом центре осуществляются в специально выделенных защищенных сегментах информационной системы Отраслевого центра. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Требования к безопасности сегментов определяются на основе комплексного подхода к управлению рисками, в соответствии с СТ РК IEC 62443-3-3 "Сети коммуникационные промышленные. Безопасность сети и системы - Часть 3-3. Требования к системной безопасности и уровня безопасности" и Едиными требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1981,31 +2233,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>