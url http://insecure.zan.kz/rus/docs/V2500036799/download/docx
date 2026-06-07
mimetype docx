--- v0 (2025-11-09)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0969263" w14:textId="0969263">
+    <w:p w14:paraId="f9d7d2a" w14:textId="f9d7d2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил рассмотрения заявок субъектов естественных монополий для определения механизма финансирования и (или) субсидирования части ставки вознаграждения по займу по проектам модернизации, строительства энергетической и коммунальной инфраструктуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 4 сентября 2025 года № 88. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 сентября 2025 года № 36799</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 4 сентября 2025 года № 88. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 сентября 2025 года № 36799.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1155,644 +1155,748 @@
         <w:t xml:space="preserve">
       7. Финансовый оператор определяет механизм финансирования в соответствии с Национальным проектом "Модернизация энергетического и коммунального секторов", утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2024 года № 1102 (далее – Национальный проект) на основании технических, финансовых и юридических критериев, установленных в соответствии с пунктами 8, 9 и 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      8. Техническим критерием рассмотрения заявки финансовым оператором для определения механизма финансирования, является наличие устойчивого роста численности населения на соответствующей территории.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Финансовыми критериями для рассмотрения заявки в части определения показателей рентабельности и финансовой устойчивости являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      9. Финансовыми критериями для рассмотрения заявки на предмет финансовой устойчивости и платежеспособности являются:</w:t>
+    <w:bookmarkStart w:name="z160" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие признаков банкротства, в том числе отсутствие арестов на банковских счетах, отсутствие установленных ограничений на выезд из Республики Казахстан, а также иные ограничительные меры, свидетельствующие о неплатҰжеспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      1) отсутствие признаков банкротства;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие/отсутствие просроченных обязательств перед государственным бюджетом или кредиторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      2) отсутствие просроченных обязательств перед государственным бюджетом или кредиторами;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) показатели операционного денежного потока выше или равно нулю; эффективности компании – показатели, характеризующие эффективность осуществления основной деятельности компании (такие как EBITDA, операционная прибыль (EBIT), денежные средства от операционной деятельности и иные показатели), перечень которых не является исчерпывающим и может дополняться с учҰтом специфики деятельности компании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      3) наличие денежных средств на обслуживание текущих обязательств;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ динамики финансовых показателей, включая как положительные, так и отрицательные изменения, с принятием соответствующего решения на основании предоставленных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      4) наличие отрицательной динамики финансовых показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Юридическим критерием является регистрация юридического лица субъекта естественных монополий на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      5) для инструмента, предусмотренного пунктом 7 настоящих Правил наличие обязательства соответствующего местного исполнительного органа о полном покрытии суммы вознаграждения и основного долга за счет местного бюджета или покрытии не менее 10% ставки вознаграждения по облигационному займу и основного долга за счет тарифа, отраженной в финансовой модели проекта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При несоответствии проекта критериям, установленным пунктами 8, 9 и 10 настоящих Правил, проект возвращается на доработку посредством электронной платформы с перечнем рекомендаций необходимых корректировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения проекта после внесения субъектом естественных монополий соответствующих корректировок начинается с даты его повторного направления посредством электронной платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      6) для инструмента прямого кредитования, покрытие не менее 10% ставки вознаграждения по займу и основного долга за счет тарифа, отраженной в финансовой модели проекта.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае отсутствия возможности корректировки, финансовый оператор направляет уведомление о повторном рассмотрении уполномоченным органом совместно с тарифным регулятором, местным исполнительным органом и субъектом естественных монополий для определения иных нерыночных источников финансирования, включая рекомендации по улучшению (оздоровлению) финансовых показателей проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      10. Юридическими критериями являются:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Срок рассмотрения прерывается в случае необходимости получения предварительной позиции от дочерних организаций финансового оператора и финансовых институтов о заинтересованности и/или возможности финансирования проекта посредством электронной платформы или иного способа взаимодействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      1) регистрация юридического лица субъекта естественных монополий на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый оператор в течение 2 (двух) рабочих дней с момента поступления заявки субъекта естественной монополии с прилагаемыми документами, и в случае, если это необходимо для определения конкретного механизма финансирования, направляет письма в финансовые институты для получения их предварительных позиций. Финансовые институты в течении 10 (рабочих дней с момента поступления письма финансового оператора представить свои предварительные позиции о потенциальной возможности финансировать проект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      2) отсутствие судебных разбирательств по банкротству, а также по вопросам, в результате которых имеется возможность отчуждения имущества, стоимость которого составляет 25 (двадцать пять) и более процентов от общего размера балансовой стоимости активов общества, включая ареста имущества.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансовый оператор в рамках рассмотрения заявки одновременно направляет в дочерние организации финансового оператора, банки второго уровня и международные финансовые институты информацию о предполагаемом механизме финансирования в соответствии внутренними нормативными документами и/или нормативными правовыми актами, на предмет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      11. При несоответствии проекта критериям, установленным пунктами 8, 9 и 10 настоящих Правил, проект возвращается на доработку посредством электронной платформы с перечнем рекомендаций необходимых корректировок.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индикативного рассмотрения проекта со стороны акционерного общества "Банк Развития Казахстана", банков второго уровня и международных финансовых институтов в случае механизма прямого финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      Срок рассмотрения проекта после внесения субъектом естественных монополий соответствующих корректировок начинается с даты его повторного направления посредством электронной платформы.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверки долгового лимита местного исполнительного органа со стороны акционерного общества "Казахстанская Жилищная Компания" в случае механизма финансирования через выпуск государственных ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      12. В случае отсутствия возможности корректировки, финансовый оператор направляет уведомление о повторном рассмотрении уполномоченным органом совместно с тарифным регулятором, местным исполнительным органом и субъектом естественных монополий для определения иных нерыночных источников финансирования, включая рекомендации по улучшению (оздоровлению) финансовых показателей проекта.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случаях, когда лимиты долга местных исполнительных органов не позволяют финансировать проект, финансовый оператор дает субъекту естественной монополии рекомендацию об определении иных нерыночных механизмов финансирования или иных нерыночных источников финансирования с уведомлением посредством электронной платформы уполномоченного органа, тарифного регулятора и местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      13. Срок рассмотрения прерывается в случае необходимости получения предварительной позиции от дочерних организаций финансового оператора и финансовых институтов о заинтересованности и/или возможности финансирования проекта посредством электронной платформы или иного способа взаимодействия.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Повторная заявка субъекта естественных монополий, поступившая в течение одного года с новым проектом строительства не рассматривается финансовым оператором при условии, что в документы не вносились изменения и (или) дополнения до поступления новой заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Финансовый оператор в течение 2 (двух) рабочих дней с момента поступления заявки субъекта естественной монополии с прилагаемыми документами, и в случае, если это необходимо для определения конкретного механизма финансирования, направляет письма в финансовые институты для получения их предварительных позиций. Финансовые институты в течении 10 (рабочих дней с момента поступления письма финансового оператора представить свои предварительные позиции о потенциальной возможности финансировать проект.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заявки субъектов естественных монополий, не имеющие государственной доли участия, стоимость проектов которых составляет менее 3 (трех) миллиардов тенге, при соответствии критериям, установленным пунктами 8, 9 и 10 настоящих Правил, автоматически направляются на рассмотрение проектного офиса при финансовом операторе для определения возможности финансирования со стороны банков второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      14. Финансовый оператор в рамках рассмотрения заявки одновременно направляет в дочерние организации финансового оператора, банки второго уровня и международные финансовые институты информацию о предполагаемом механизме финансирования в соответствии внутренними нормативными документами и/или нормативными правовыми актами, на предмет:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дальнейшая реализация проекта определяется в зависимости от механизма финансирования и (или) субсидирования части ставки вознаграждения по займу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      1) индикативного рассмотрения проекта со стороны акционерного общества "Банк Развития Казахстана", банков второго уровня и международных финансовых институтов в случае механизма прямого финансирования;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии решения по итогам определения финансовым оператором механизма финансирования, финансовым оператором также указывается на потенциальную возможность и условия применения субсидирования части ставки вознаграждения по проекту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      2) проверки долгового лимита местного исполнительного органа со стороны акционерного общества "Казахстанская Жилищная Компания" в случае механизма финансирования через выпуск государственных ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По результатам рассмотрения соответствующей заявки, дочерней организацией финансового оператора, банком второго уровня или международным финансовым институтом, направляется уведомление финансовому оператору и субъекту естественных монополии в зависимости от выбранного механизма финансирования согласно условиям Национального проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      15. В случаях, когда лимиты долга местных исполнительных органов не позволяют финансировать проект, финансовый оператор дает субъекту естественной монополии рекомендацию об определении иных нерыночных механизмов финансирования или иных нерыночных источников финансирования с уведомлением посредством электронной платформы уполномоченного органа, тарифного регулятора и местного исполнительного органа.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После завершения всех процедур и определения финансовым оператором механизма финансирования, субъект естественных монополий и местный исполнительный орган уведомляются о выбранном механизме финансирования в соответствии с Национальным проектом посредством электронной платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      16. Повторная заявка субъекта естественных монополий, поступившая в течение одного года с новым проектом строительства не рассматривается финансовым оператором при условии, что в документы не вносились изменения и (или) дополнения до поступления новой заявки.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное заключение финансового оператора размещается на электронной платформе не позднее одного рабочего дня с момента его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>