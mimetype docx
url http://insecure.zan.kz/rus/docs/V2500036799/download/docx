--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9d7d2a" w14:textId="f9d7d2a">
+    <w:p w14:paraId="c7fbe49" w14:textId="c7fbe49">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -817,388 +817,482 @@
         <w:t>
       2) технический оператор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное Правительством Республики Казахстан в качестве технического оператора в сфере жилищных отношений и жилищно-коммунального хозяйства национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тарифный регулятор – уполномоченный орган в сфере регулирования естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электронная платформа закупок национального проекта по модернизации энергетического и коммунального секторов (далее – электронная платформа) – информационная система, обеспечивающая проведение электронных закупок в рамках реализации национального проекта по модернизации энергетического и коммунального секторов, предоставляющая электронные услуги по обеспечению точки доступа для приобретения товаров, работ и услуг, заключения договора о строительстве "под ключ", а также отбора и мониторинга проектов в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заем – денежные средства, предоставляемые заемщику за счет средств, привлеченных от банков второго уровня, международных финансовых организации, акционерного общества "Банк развития Казахстана" или путем размещения государственных ценных бумаг (облигаций) местными исполнительными органами, на условиях срочности, платности и возвратности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      5) заем – денежные средства, предоставляемые заемщику за счет средств, привлеченных от банков второго уровня, международных финансовых организации, акционерного общества "Банк развития Казахстана" или путем размещения государственных ценных бумаг (облигаций) местными исполнительными органами, на условиях срочности, платности и возвратности;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субъект естественной монополии – индивидуальный предприниматель или юридическое лицо, предоставляющее потребителям регулируемые услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      6) субъект естественной монополии – индивидуальный предприниматель или юридическое лицо, предоставляющее потребителям регулируемые услуги;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансовый институт – банк второго уровня и (или) международная финансовая организация, которые потенциально заинтересованы в участии в финансировании проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      7) финансовый институт – банк второго уровня и (или) международная финансовая организация, которые потенциально заинтересованы в участии в финансировании проектов;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дочерние организации финансового оператора – акционерное общество "Банк развития Казахстана", акционерное общество "Казахстанская Жилищная Компания", акционерное общество "Жилищный строительный сберегательный банк Отбасы банк", акционерное общество "Экспортно-кредитное агентство Казахстана", акционерное общество "Qazaqstan Investment Corporation", акционерное общество "Фонд развития предпринимательства "Даму", акционерное общество "Аграрная кредитная корпорация";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      8) дочерние организации финансового оператора – акционерное общество "Банк развития Казахстана", акционерное общество "Казахстанская Жилищная Компания", акционерное общество "Жилищный строительный сберегательный банк Отбасы банк", акционерное общество "Экспортно-кредитное агентство Казахстана", акционерное общество "Qazaqstan Investment Corporation", акционерное общество "Фонд развития предпринимательства "Даму", акционерное общество "Аграрная кредитная корпорация";</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проект – проект модернизации и строительства энергетической и коммунальной инфраструктуры в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      9) проект – проект модернизации и строительства энергетической и коммунальной инфраструктуры в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) заявка – предварительная заявка субъекта естественной монополий и местных исполнительных органов по проектам, участвующим в модернизации и строительстве энергетической и коммунальной инфраструктуры, в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      10) заявка – предварительная заявка субъекта естественной монополий и местных исполнительных органов по проектам, участвующим в модернизации и строительстве энергетической и коммунальной инфраструктуры, в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уполномоченный государственный орган в соответствующей сфере – центральный исполнительный орган, осуществляющий руководство в сфере жилищных отношений и жилищно-коммунального хозяйства и/или центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области теплоэнергетики, и государственным органом, осуществляющим руководство в области электроэнергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      11) уполномоченный государственный орган в соответствующей сфере – центральный исполнительный орган, осуществляющий руководство в сфере жилищных отношений и жилищно-коммунального хозяйства и/или центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области теплоэнергетики, и государственным органом, осуществляющим руководство в области электроэнергетики.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок рассмотрения заявок субъектов естественных монополий для определения механизма финансирования и (или) субсидирования части ставки вознаграждения по займу по проектам модернизации, строительства энергетической и коммунальной инфраструктуры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Финансовый оператор в соответствии с настоящими Правилами рассматривает заявки на корректность заполнения и полноту прилагаемых документов согласно Правилам планирования, отбора, согласования проектов, мониторинга процессов проектирования, строительства и (или) эксплуатации в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках реализации национального проекта по модернизации энергетического и коммунального секторов, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 12 августа 2025 года № 297 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36606) (далее – Правила планирования, отбора, согласования проектов, мониторинга процессов проектирования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рассмотрение заявки финансовым оператором осуществляется после получения на электронной платформе согласования заявки техническим оператором, а также получения заключения и определения предварительного уровня тарифа тарифным регулятором в соответствии с Правилами планирования, отбора, согласования проектов, мониторинга процессов проектирования в рамках реализации национального проекта по модернизации энергетического и коммунального секторов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      4. Рассмотрение заявки финансовым оператором осуществляется после получения на электронной платформе согласования заявки техническим оператором, а также получения заключения и определения предварительного уровня тарифа тарифным регулятором в соответствии с Правилами планирования, отбора, согласования проектов, мониторинга процессов проектирования в рамках реализации национального проекта по модернизации энергетического и коммунального секторов.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае, если на момент подачи заявки электронная платформа не введена в эксплуатацию либо временно не функционирует, подача заявки с приложением подтверждающих документов осуществляется посредством единого портала поддержки бизнеса (https://bgov.kz).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      5. В случае, если на момент подачи заявки электронная платформа не введена в эксплуатацию либо временно не функционирует, подача заявки с приложением подтверждающих документов осуществляется посредством единого портала поддержки бизнеса (https://bgov.kz).</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рассмотрение заявки финансовым оператором осуществляется в течение 7 (семи) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6. Рассмотрение заявки финансовым оператором осуществляется в течение 7 (семи) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днем подачи заявки субъектом естественных монополий считается рабочий день ее поступления к финансовому оператору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Финансовый оператор определяет механизм финансирования в соответствии с Национальным проектом "Модернизация энергетического и коммунального секторов", утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2024 года № 1102 (далее – Национальный проект) на основании технических, финансовых и юридических критериев, установленных в соответствии с пунктами 8, 9 и 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1227,622 +1321,622 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9. Финансовыми критериями для рассмотрения заявки в части определения показателей рентабельности и финансовой устойчивости являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z160" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие признаков банкротства, в том числе отсутствие арестов на банковских счетах, отсутствие установленных ограничений на выезд из Республики Казахстан, а также иные ограничительные меры, свидетельствующие о неплатҰжеспособности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z160" w:id="30"/>
-[...15 lines deleted...]
-      1) отсутствие признаков банкротства, в том числе отсутствие арестов на банковских счетах, отсутствие установленных ограничений на выезд из Республики Казахстан, а также иные ограничительные меры, свидетельствующие о неплатҰжеспособности;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие/отсутствие просроченных обязательств перед государственным бюджетом или кредиторами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z161" w:id="31"/>
-[...15 lines deleted...]
-      2) наличие/отсутствие просроченных обязательств перед государственным бюджетом или кредиторами;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) показатели операционного денежного потока выше или равно нулю; эффективности компании – показатели, характеризующие эффективность осуществления основной деятельности компании (такие как EBITDA, операционная прибыль (EBIT), денежные средства от операционной деятельности и иные показатели), перечень которых не является исчерпывающим и может дополняться с учҰтом специфики деятельности компании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z162" w:id="32"/>
-[...15 lines deleted...]
-      3) показатели операционного денежного потока выше или равно нулю; эффективности компании – показатели, характеризующие эффективность осуществления основной деятельности компании (такие как EBITDA, операционная прибыль (EBIT), денежные средства от операционной деятельности и иные показатели), перечень которых не является исчерпывающим и может дополняться с учҰтом специфики деятельности компании;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ динамики финансовых показателей, включая как положительные, так и отрицательные изменения, с принятием соответствующего решения на основании предоставленных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z163" w:id="33"/>
-[...15 lines deleted...]
-      4) анализ динамики финансовых показателей, включая как положительные, так и отрицательные изменения, с принятием соответствующего решения на основании предоставленных данных.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Юридическим критерием является регистрация юридического лица субъекта естественных монополий на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="34"/>
-[...15 lines deleted...]
-      10. Юридическим критерием является регистрация юридического лица субъекта естественных монополий на территории Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При несоответствии проекта критериям, установленным пунктами 8, 9 и 10 настоящих Правил, проект возвращается на доработку посредством электронной платформы с перечнем рекомендаций необходимых корректировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения проекта после внесения субъектом естественных монополий соответствующих корректировок начинается с даты его повторного направления посредством электронной платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...95 lines deleted...]
-      Срок рассмотрения проекта после внесения субъектом естественных монополий соответствующих корректировок начинается с даты его повторного направления посредством электронной платформы.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае отсутствия возможности корректировки, финансовый оператор направляет уведомление о повторном рассмотрении уполномоченным органом совместно с тарифным регулятором, местным исполнительным органом и субъектом естественных монополий для определения иных нерыночных источников финансирования, включая рекомендации по улучшению (оздоровлению) финансовых показателей проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
-[...15 lines deleted...]
-      12. В случае отсутствия возможности корректировки, финансовый оператор направляет уведомление о повторном рассмотрении уполномоченным органом совместно с тарифным регулятором, местным исполнительным органом и субъектом естественных монополий для определения иных нерыночных источников финансирования, включая рекомендации по улучшению (оздоровлению) финансовых показателей проекта.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Срок рассмотрения прерывается в случае необходимости получения предварительной позиции от дочерних организаций финансового оператора и финансовых институтов о заинтересованности и/или возможности финансирования проекта посредством электронной платформы или иного способа взаимодействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
-[...15 lines deleted...]
-      13. Срок рассмотрения прерывается в случае необходимости получения предварительной позиции от дочерних организаций финансового оператора и финансовых институтов о заинтересованности и/или возможности финансирования проекта посредством электронной платформы или иного способа взаимодействия.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый оператор в течение 2 (двух) рабочих дней с момента поступления заявки субъекта естественной монополии с прилагаемыми документами, и в случае, если это необходимо для определения конкретного механизма финансирования, направляет письма в финансовые институты для получения их предварительных позиций. Финансовые институты в течении 10 (рабочих дней с момента поступления письма финансового оператора представить свои предварительные позиции о потенциальной возможности финансировать проект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
-[...15 lines deleted...]
-      Финансовый оператор в течение 2 (двух) рабочих дней с момента поступления заявки субъекта естественной монополии с прилагаемыми документами, и в случае, если это необходимо для определения конкретного механизма финансирования, направляет письма в финансовые институты для получения их предварительных позиций. Финансовые институты в течении 10 (рабочих дней с момента поступления письма финансового оператора представить свои предварительные позиции о потенциальной возможности финансировать проект.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансовый оператор в рамках рассмотрения заявки одновременно направляет в дочерние организации финансового оператора, банки второго уровня и международные финансовые институты информацию о предполагаемом механизме финансирования в соответствии внутренними нормативными документами и/или нормативными правовыми актами, на предмет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...15 lines deleted...]
-      14. Финансовый оператор в рамках рассмотрения заявки одновременно направляет в дочерние организации финансового оператора, банки второго уровня и международные финансовые институты информацию о предполагаемом механизме финансирования в соответствии внутренними нормативными документами и/или нормативными правовыми актами, на предмет:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индикативного рассмотрения проекта со стороны акционерного общества "Банк Развития Казахстана", банков второго уровня и международных финансовых институтов в случае механизма прямого финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
-[...15 lines deleted...]
-      1) индикативного рассмотрения проекта со стороны акционерного общества "Банк Развития Казахстана", банков второго уровня и международных финансовых институтов в случае механизма прямого финансирования;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверки долгового лимита местного исполнительного органа со стороны акционерного общества "Казахстанская Жилищная Компания" в случае механизма финансирования через выпуск государственных ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
-[...15 lines deleted...]
-      2) проверки долгового лимита местного исполнительного органа со стороны акционерного общества "Казахстанская Жилищная Компания" в случае механизма финансирования через выпуск государственных ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случаях, когда лимиты долга местных исполнительных органов не позволяют финансировать проект, финансовый оператор дает субъекту естественной монополии рекомендацию об определении иных нерыночных механизмов финансирования или иных нерыночных источников финансирования с уведомлением посредством электронной платформы уполномоченного органа, тарифного регулятора и местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
-[...15 lines deleted...]
-      15. В случаях, когда лимиты долга местных исполнительных органов не позволяют финансировать проект, финансовый оператор дает субъекту естественной монополии рекомендацию об определении иных нерыночных механизмов финансирования или иных нерыночных источников финансирования с уведомлением посредством электронной платформы уполномоченного органа, тарифного регулятора и местного исполнительного органа.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Повторная заявка субъекта естественных монополий, поступившая в течение одного года с новым проектом строительства не рассматривается финансовым оператором при условии, что в документы не вносились изменения и (или) дополнения до поступления новой заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
-[...15 lines deleted...]
-      16. Повторная заявка субъекта естественных монополий, поступившая в течение одного года с новым проектом строительства не рассматривается финансовым оператором при условии, что в документы не вносились изменения и (или) дополнения до поступления новой заявки.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заявки субъектов естественных монополий, не имеющие государственной доли участия, стоимость проектов которых составляет менее 3 (трех) миллиардов тенге, при соответствии критериям, установленным пунктами 8, 9 и 10 настоящих Правил, автоматически направляются на рассмотрение проектного офиса при финансовом операторе для определения возможности финансирования со стороны банков второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
-[...15 lines deleted...]
-      17. Заявки субъектов естественных монополий, не имеющие государственной доли участия, стоимость проектов которых составляет менее 3 (трех) миллиардов тенге, при соответствии критериям, установленным пунктами 8, 9 и 10 настоящих Правил, автоматически направляются на рассмотрение проектного офиса при финансовом операторе для определения возможности финансирования со стороны банков второго уровня.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Дальнейшая реализация проекта определяется в зависимости от механизма финансирования и (или) субсидирования части ставки вознаграждения по займу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
-[...15 lines deleted...]
-      18. Дальнейшая реализация проекта определяется в зависимости от механизма финансирования и (или) субсидирования части ставки вознаграждения по займу.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии решения по итогам определения финансовым оператором механизма финансирования, финансовым оператором также указывается на потенциальную возможность и условия применения субсидирования части ставки вознаграждения по проекту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
-[...15 lines deleted...]
-      При принятии решения по итогам определения финансовым оператором механизма финансирования, финансовым оператором также указывается на потенциальную возможность и условия применения субсидирования части ставки вознаграждения по проекту.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. По результатам рассмотрения соответствующей заявки, дочерней организацией финансового оператора, банком второго уровня или международным финансовым институтом, направляется уведомление финансовому оператору и субъекту естественных монополии в зависимости от выбранного механизма финансирования согласно условиям Национального проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
-[...15 lines deleted...]
-      19. По результатам рассмотрения соответствующей заявки, дочерней организацией финансового оператора, банком второго уровня или международным финансовым институтом, направляется уведомление финансовому оператору и субъекту естественных монополии в зависимости от выбранного механизма финансирования согласно условиям Национального проекта.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После завершения всех процедур и определения финансовым оператором механизма финансирования, субъект естественных монополий и местный исполнительный орган уведомляются о выбранном механизме финансирования в соответствии с Национальным проектом посредством электронной платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
-[...15 lines deleted...]
-      20. После завершения всех процедур и определения финансовым оператором механизма финансирования, субъект естественных монополий и местный исполнительный орган уведомляются о выбранном механизме финансирования в соответствии с Национальным проектом посредством электронной платформы.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное заключение финансового оператора размещается на электронной платформе не позднее одного рабочего дня с момента его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>