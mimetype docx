--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="193eb48" w14:textId="193eb48">
+    <w:p w14:paraId="5aa5ea8" w14:textId="5aa5ea8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики проведения рейтинга эффективности деятельности педагогов и руководителей организаций образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра просвещения Республики Казахстан от 29 августа 2025 года № 197. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36769</w:t>
+        <w:t>Приказ Министра просвещения Республики Казахстан от 29 августа 2025 года № 197. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36769.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -893,1048 +893,1226 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рейтинг эффективности деятельности педагогов и руководителей организаций образования (далее – Рейтинг) проводится на добровольной основе 1 (один) раз в год в целях повышения мотивации и процесса совершенствования профессиональной деятельности педагогов и руководителей организаций образования, улучшения качества образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения рейтинга эффективности деятельности педагогов и руководителей организаций образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рейтинг формируется по итогам завершенного учебного года через объект информатизации Национальная платформа непрерывного профессионального развития педагога "Ұстаз" (далее – Платформа) и (или) на бумажном носителе по форме согласно приложению к настоящей Методике.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Рейтинг педагогов проводится руководителем организации образования в период с 1 сентября по 31 октября текущего календарного года. Рейтинг руководителей организаций образования проводится органами управления образованием в период с 15 ноября до 31 декабря текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      5. Рейтинг педагогов проводится руководителем организации образования в период с 1 сентября по 31 октября текущего календарного года. Рейтинг руководителей организаций образования проводится органами управления образованием в период с 15 ноября до 31 декабря текущего календарного года.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В Рейтинге не участвуют педагоги или руководители организаций образования, занимающие данные должности менее одного оцениваемого периода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      6. В Рейтинге не участвуют педагоги или руководители организаций образования, занимающие данные должности менее одного оцениваемого периода.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Результаты рейтинга формируются по следующей классификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      7. Результаты рейтинга формируются по следующей классификации:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высокоэффективный уровень – включает педагогов, которые демонстрируют значительные индивидуальные достижения и работают в организациях образования и регионах, отличающихся высокими образовательными результатами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      1) высокоэффективный уровень – включает педагогов, которые демонстрируют значительные индивидуальные достижения и работают в организациях образования и регионах, отличающихся высокими образовательными результатами;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эффективный уровень – включает педагогов, которые показывают высокие индивидуальные достижения и работают в организациях образования и регионах с хорошими образовательными результатами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      2) эффективный уровень – включает педагогов, которые показывают высокие индивидуальные достижения и работают в организациях образования и регионах с хорошими образовательными результатами;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развивающийся уровень – включает педагогов, которые имеют потенциал для роста и работают в организациях образования и регионах с удовлетворительными образовательными результатами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      3) развивающийся уровень – включает педагогов, которые имеют потенциал для роста и работают в организациях образования и регионах с удовлетворительными образовательными результатами;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уровень с низкой динамикой развития – включает педагогов с невысокими индивидуальными результатами, которые работают в организациях образования и регионах со слабыми образовательными результатами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Рейтинг формируется в разрезе квалификационных категорий педагогов и руководителей организаций образования в соответствии с Правилами и условиями проведения аттестации педагогов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 января 2016 года № 83 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13317).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 9 предусматривается в редакции приказа Министра просвещения РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рейтинг проводится на основе данных, полученных из информационной системы "Национальная образовательная база данных" и сформированных материалов педагогов на Платформе через сбор и обработку документов (сведений) из различных баз данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оцениваемое лицо проверяет в личном кабинете полноту и достоверность данных на Платформе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      9. Рейтинг проводится на основе данных, полученных из информационной системы "Национальная образовательная база данных" и сформированных материалов педагогов на Платформе через сбор и обработку документов (сведений) из различных баз данных.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия оцифрованных данных или документов (сведений), формирующихся на Платформе из различных баз данных, данные, представленные оцениваемым лицом вносятся вручную ответственным лицом, назначенным приказом руководителя организации образования (далее – ответственное лицо).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      Оцениваемое лицо проверяет в личном кабинете полноту и достоверность данных на Платформе.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предварительные результаты рейтинга предоставляются оцениваемому лицу не позднее чем за 15 (пятнадцать) рабочих дней до даты официального опубликования итоговых результатов, с целью ознакомления, подтверждения корректности представленных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      В случае отсутствия оцифрованных данных или документов (сведений), формирующихся на Платформе из различных баз данных, данные, представленные оцениваемым лицом вносятся вручную ответственным лицом, назначенным приказом руководителя организации образования (далее – ответственное лицо).</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рейтинг формируется на основе списка, ранжированного по итоговому баллу. Итоговый балл выставляется через суммирование баллов по каждому показателю, умноженному на рассчитанный удельный вес показателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      Предварительные результаты рейтинга предоставляются оцениваемому лицу не позднее чем за 15 (пятнадцать) рабочих дней до даты официального опубликования итоговых результатов, с целью ознакомления, подтверждения корректности представленных данных.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае равенства баллов осуществляется ранжирование с учетом наивысшего удельного веса показателя согласно Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      10. Рейтинг формируется на основе списка, ранжированного по итоговому баллу. Итоговый балл выставляется через суммирование баллов по каждому показателю, умноженному на рассчитанный удельный вес показателя.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Оценивающее лицо уведомляет оцениваемое лицо о результатах Рейтинга в течение 5 (пять) рабочих дней с даты его завершения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление направляется одним из способов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае несогласия с результатами оценки оцениваемое лицо в течение 10 (десять) рабочих дней со дня ознакомления с результатами Рейтинга направляет в адрес оценивающего лица заявление о проведении калибровочной сессии в произвольной форме — в бумажном или электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Оценивающее лицо принимает решение о проведении калибровочной сессии и утверждает ее состав в течение 3 (три) рабочих дней со дня поступления заявления оцениваемого лица.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      13. В случае несогласия с результатами оценки оцениваемое лицо в течение 10 (десять) рабочих дней со дня ознакомления с результатами Рейтинга направляет в адрес оценивающего лица заявление о проведении калибровочной сессии в произвольной форме — в бумажном или электронном виде.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность калибровочной сессии организовывает ответственное лицо.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      14. Оценивающее лицо принимает решение о проведении калибровочной сессии и утверждает ее состав в течение 3 (три) рабочих дней со дня поступления заявления оцениваемого лица.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибровочная сессия состоит из нечетного числа участников (не менее 3 (три).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      Деятельность калибровочной сессии организовывает ответственное лицо.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав калибровочной сессии, организованной по заявлению оцениваемого лица, входят педагоги и/или руководители организаций образования, не участвовавшие в рейтинге в данной организации образования, и/или методисты и/или специалисты органов управления образованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      Калибровочная сессия состоит из нечетного числа участников (не менее 3 (три).</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Калибровочная сессия проводится в течение 10 (десять) рабочих дней со дня поступлении заявлении оцениваемого лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      В состав калибровочной сессии, организованной по заявлению оцениваемого лица, входят педагоги и/или руководители организаций образования, не участвовавшие в рейтинге в данной организации образования, и/или методисты и/или специалисты органов управления образованием.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. На калибровочной сессии оцениваемое лицо представляет дополнительные материалы, которые ранее не были учтены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      15. Калибровочная сессия проводится в течение 10 (десять) рабочих дней со дня поступлении заявлении оцениваемого лица.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговое решение о включении или отклонении дополнительных данных принимается большинством голосов участников калибровочной сессии и оформляется протоколом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      16. На калибровочной сессии оцениваемое лицо представляет дополнительные материалы, которые ранее не были учтены.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо размещает протокол на Платформе в течение 3 (три) рабочих дней со дня его подписания и вносит соответствующие изменения в результаты оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Итоговое решение о включении или отклонении дополнительных данных принимается большинством голосов участников калибровочной сессии и оформляется протоколом.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае положительного решения калибровочной сессии о включении дополнительных данных, ответственное лицо вносит их в Платформу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      Ответственное лицо размещает протокол на Платформе в течение 3 (три) рабочих дней со дня его подписания и вносит соответствующие изменения в результаты оценки.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пересчет рейтинга осуществляется автоматически с учетом внесенных дополнений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      В случае положительного решения калибровочной сессии о включении дополнительных данных, ответственное лицо вносит их в Платформу.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. По результатам калибровочной сессии оценивающее лицо проводит встречи с оцениваемым лицом и предоставляет обратную связь о результатах итоговой оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Порядок обжалования решений, действий (бездействия) оценивающих лиц регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АППК РК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Методика формирования рейтинга педагогов организаций образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Методика формирования рейтинга педагогов организаций образования состоит из показателей индивидуальной и коллективной эффективности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Методика формирования рейтинга педагогов организаций образования</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальная эффективность педагога — это совокупная оценка профессиональных результатов педагога, отражающая уровень его предметных знаний, качество преподавания, активность и успешность в профессиональных и научных мероприятиях, влияние на образовательные достижения обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      19. Методика формирования рейтинга педагогов организаций образования состоит из показателей индивидуальной и коллективной эффективности.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллективная эффективность — это показатель результативности работы педагогического коллектива, отражающий достижения образовательной организации или региона в национальных и международных системах оценки качества образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      Индивидуальная эффективность педагога — это совокупная оценка профессиональных результатов педагога, отражающая уровень его предметных знаний, качество преподавания, активность и успешность в профессиональных и научных мероприятиях, влияние на образовательные достижения обучающихся.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Показатели индивидуальной эффективности включают достижения педагога и его обучающихся/воспитанников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      Коллективная эффективность — это показатель результативности работы педагогического коллектива, отражающий достижения образовательной организации или региона в национальных и международных системах оценки качества образования.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальная эффективность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      20. Показатели индивидуальной эффективности включают достижения педагога и его обучающихся/воспитанников.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень предметных знаний педагога по итогам оценки знаний педагога (далее – ОЗП);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Индивидуальная эффективность:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) среднее арифметическое значение по показателю "Качество преподавания" (проведения, организации) на Платформе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) показатель стабильности и результативности участия педагога в республиканских и международных олимпиадах и конкурсах научных проектов (научных соревнований) по общеобразовательным предметам, конкурсах исполнителей, конкурсах профессионального мастерства и спортивных соревнований в соответствии с Перечнем республиканских и международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам, конкурсов исполнителей, конкурсов профессионального мастерства и спортивных соревнований (далее – Перечень), утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 декабря 2011 года № 514 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7355), или планом органа управления образованием (соответствующего уровня), повышении квалификации, методической и исследовательской деятельности, обобщении и трансляции опыта (далее – мероприятия) при наличии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размер эффекта качества знаний/освоения образовательной программы/сформированности навыков у детей с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) показатель стабильности и результативности участия обучающихся/воспитанников в конкурсах или олимпиадах, или соревнованиях в соответствии с Перечнем (далее – конкурс обучающихся/воспитанников) при наличии (за исключением педагогов организаций специального образования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      4) размер эффекта качества знаний/освоения образовательной программы/сформированности навыков у детей с ограниченными возможностями;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Достижения педагога:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      5) показатель стабильности и результативности участия обучающихся/воспитанников в конкурсах или олимпиадах, или соревнованиях в соответствии с Перечнем (далее – конкурс обучающихся/воспитанников) при наличии (за исключением педагогов организаций специального образования).</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень предметных знаний педагога по итогам ОЗП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      21. Достижения педагога:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) среднее арифметическое значение по показателю "Качество преподавания" (проведения, организации) на Платформе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      1) уровень предметных знаний педагога по итогам ОЗП;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) показатель стабильности и результативности участия педагога в профессиональных конкурсах и мероприятиях, повышении квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2006600" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1956,70 +2134,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="215900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2051,70 +2229,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– показатель стабильности и результативности достижений педагога;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2146,70 +2324,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент стабильности, отражающий регулярность достижений педагога за последние 5 (пять) лет;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2241,70 +2419,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество призовых мест;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2729,130 +2907,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Достижения обучающихся/воспитанников:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размер эффекта качества знаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В расчете применяется модель оценки эффекта, которая делит педагогов на группы в зависимости от показателя качества знаний обучающихся/воспитанников по процентилям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3162300" cy="939800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -2874,70 +3052,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="292100" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -2969,70 +3147,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– групповое деление;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="228600" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -3064,90 +3242,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– результаты качества знаний обучающихся/воспитанников;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для расчета влияния изменений в зависимости от исходного уровня знаний используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6032500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -3169,70 +3347,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -3264,70 +3442,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общая разница в результатах качества знаний;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -3359,70 +3537,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициенты для разных уровней группового деления;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="266700" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -3454,90 +3632,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– случайная ошибка;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для расчета размера эффекта качества знаний с учетом коэффициента группового влияния используется следующая формула:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7048500" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -3559,70 +3737,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1600200" cy="584200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -3644,70 +3822,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -3739,70 +3917,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– корректированный балл;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="635000" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -3834,70 +4012,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– стандартизированная оценка (Z-оценки) результатов качества знаний;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="241300" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -3929,70 +4107,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициенты группового деления;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="533400" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -4024,70 +4202,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– стандартное отклонение корректированных баллов;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="228600" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -4119,110 +4297,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– размер эффекта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такой подход к расчету размера эффекта позволяет получить стандартизированный показатель, который исключает экстремальные значения и обеспечивает интерпретируемость данных с учетом возможных факторов, разделяя положительные и отрицательные изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) показатель стабильности и результативности участия в конкурсах обучающихся/воспитанников:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2095500" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
@@ -4244,70 +4422,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
@@ -4339,70 +4517,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– показатель стабильности и результативности достижений обучающихся/ воспитанников;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="215900" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
@@ -4434,70 +4612,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент стабильности, отражающий регулярность достижений обучающихся/ воспитанников за последние 5 (пять) лет;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
@@ -4529,70 +4707,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество призовых мест;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
@@ -5017,310 +5195,310 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Показатели коллективной эффективности включают вклад в достижения организации образования и региона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллективная эффективность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достижения организации образования в национальных системах оценки качества образования при наличии (за исключением педагогов организаций дополнительного образования):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      Коллективная эффективность:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - для дошкольных организаций и специальных организаций образования результаты прохождения государственной аттестации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      1) достижения организации образования в национальных системах оценки качества образования при наличии (за исключением педагогов организаций дополнительного образования):</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - для организаций среднего образования результаты мониторинга образовательных достижений обучающихся, единого национального тестирования, Programme for International Student Assessment (далее – PISA) -based Test for Schools, доля выпускников имеющих знак "Алтын белгі", доля выпускников, поступивших на государственный заказ в организации технического и профессионального, послесреднего образования и на грант организации высшего и послевузовского образования, результаты прохождения государственной аттестации при наличии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      - для дошкольных организаций и специальных организаций образования результаты прохождения государственной аттестации;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - для организаций технического и профессионального, послесреднего образования доля выпускников, поступивших на грант в организации высшего и послевузовского образования, трудоустроенных, начавших предпринимательскую деятельность после завершения обучения, результаты прохождения государственной аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      - для организаций среднего образования результаты мониторинга образовательных достижений обучающихся, единого национального тестирования, Programme for International Student Assessment (далее – PISA) -based Test for Schools, доля выпускников имеющих знак "Алтын белгі", доля выпускников, поступивших на государственный заказ в организации технического и профессионального, послесреднего образования и на грант организации высшего и послевузовского образования, результаты прохождения государственной аттестации при наличии;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам прохождения государственной аттестации организации образования выставляется 1 балл за прохождение государственной аттестации с первого раза, 0,5 балла – в других случаях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      - для организаций технического и профессионального, послесреднего образования доля выпускников, поступивших на грант в организации высшего и послевузовского образования, трудоустроенных, начавших предпринимательскую деятельность после завершения обучения, результаты прохождения государственной аттестации.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) достижения региона в международных, страновых исследованиях включают результаты PISA и социальных опросов (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      По итогам прохождения государственной аттестации организации образования выставляется 1 балл за прохождение государственной аттестации с первого раза, 0,5 балла – в других случаях.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Расчет итогового балла рейтинга педагога производится по следующему алгоритму:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      2) достижения региона в международных, страновых исследованиях включают результаты PISA и социальных опросов (при наличии).</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандартизация данных – приведение исходных данных к единой шкале для корректного сравнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      24. Расчет итогового балла рейтинга педагога производится по следующему алгоритму:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) факторный анализ Principal Component Analysis (далее – PCA) – выделение ключевых факторов, влияющих на итоговый результат, и определение удельного веса каждого критерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      1) стандартизация данных – приведение исходных данных к единой шкале для корректного сравнения;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расчет итогового балла рейтинга – вычисление взвешенной суммы стандартизированных значений показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1739900" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
@@ -5342,70 +5520,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="292100" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
@@ -5437,70 +5615,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– итоговый балл рейтинга педагога;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="266700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
@@ -5532,70 +5710,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– стандартизированное значение показателя для педагога;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
@@ -5627,70 +5805,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– весовой коэффициент показателя;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
@@ -5722,70 +5900,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– максимальное количество показателей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Формирование уровней осуществляется через сопоставление индивидуальной и коллективной эффективности, что обеспечивает возможность интерпретации позиции и определения областей для развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6825,228 +7003,228 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (В) - Высокоэффективный уровень;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Э) - Эффективный уровень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Р) - Развивающийся уровень;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      (Э) - Эффективный уровень;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Н) - Уровень с низкой динамикой развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      (Р) - Развивающийся уровень;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Методика формирования рейтинга руководителей организаций образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Методика формирования рейтинга руководителей организаций образования состоит из показателей индивидуальной и коллективной эффективности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Показатели индивидуальной эффективности включают результативность руководителя в формировании партнерства, охвате обучающихся дополнительным образованием, методической и исследовательской деятельности, а также привлечении спонсорских средств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровень предметных знаний руководителя организации образования по итогам ОЗП;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      27. Показатели индивидуальной эффективности включают результативность руководителя в формировании партнерства, охвате обучающихся дополнительным образованием, методической и исследовательской деятельности, а также привлечении спонсорских средств:</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество организаций-партнеров в стране и за рубежом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7323,110 +7501,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доля обучающихся/воспитанников, охваченных дополнительным образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) показатель стабильности и результативности руководителя в методической и исследовательской деятельности рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2260600" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
@@ -7448,70 +7626,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
@@ -7543,70 +7721,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– показатель стабильности и результативности достижений руководителя;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
@@ -7638,90 +7816,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– коэффициент стабильности, отражающий регулярность достижений руководителя за последние 5 (пять) лет;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Di – количество мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
@@ -8073,190 +8251,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общая сумма привлеченных спонсорских средств на развитие организации образования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Показатель коллективной эффективности рассчитывается как сумма средних значений итоговых баллов педагогов в разрезе квалификационных категорий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Расчет итогового балла рейтинга руководителя производится по следующему алгоритму:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      28. Показатель коллективной эффективности рассчитывается как сумма средних значений итоговых баллов педагогов в разрезе квалификационных категорий.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандартизация данных - приведение исходных данных к единой шкале для корректного сравнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      29. Расчет итогового балла рейтинга руководителя производится по следующему алгоритму:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) факторный анализ (PCA) – выделение ключевых факторов, влияющих на итоговый результат, и определение удельного веса каждого критерия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      1) стандартизация данных - приведение исходных данных к единой шкале для корректного сравнения;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расчет итогового балла рейтинга - вычисление взвешенной суммы стандартизированных значений показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1511300" cy="762000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
@@ -8278,70 +8456,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="292100" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
@@ -8373,70 +8551,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– итоговый балл рейтинга руководителя;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="266700" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
@@ -8468,70 +8646,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– стандартизированное значение показателя для руководителя;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
@@ -8563,70 +8741,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– весовой коэффициент показателя;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
@@ -8658,70 +8836,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное количество показателей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Формирование уровней осуществляется через сопоставление индивидуальной и коллективной эффективности, что обеспечивает возможность интерпретации позиции и определения областей для развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9761,130 +9939,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (В) - Высокоэффективный уровень;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Э) - Эффективный уровень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Р) - Развивающийся уровень;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      (Э) - Эффективный уровень;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Н) - Уровень с низкой динамикой развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9989,68 +10167,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и руководителей организаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтинг эффективности деятельности педагогов и руководителей организаций образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -11179,55 +11357,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11553,31 +11731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>