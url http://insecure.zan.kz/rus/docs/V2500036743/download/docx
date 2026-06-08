--- v0 (2025-10-24)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e5477c" w14:textId="5e5477c">
+    <w:p w14:paraId="3b2f94c" w14:textId="3b2f94c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,328 +93,402 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 51. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36743</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 51. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36743.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 92</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О микрофинансовой деятельности" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов (далее - Правила).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту поведенческого надзора в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление подлежит официальному опубликованию и вводится в действие с 31 августа 2025 года, за исключением подпунктов 4) и 5) пункта 5 Правил, которые вводятся в действие со 2 июля 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -735,187 +809,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 августа 2025 года № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон) в целях совершенствования системы предоставления микрокредитов, раскрытия информации и определения порядка рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В Правилах используются понятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также следующее понятие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрофинансовые услуги – осуществление организациями, осуществляющими микрофинансовую деятельность (далее – микрофинансовые организации), деятельности по предоставлению микрокредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Микрофинансовая организация предоставляет микрофинансовые услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -950,260 +1024,260 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 217 "Об утверждении Правил предоставления микрокредитов электронным способом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19714), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита", (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) (далее – Правила № 232), а также правилами предоставления микрокредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Правила предоставления микрокредитов излагаются с соблюдением норм литературного языка и юридической терминологии, с расшифровкой приводимых терминов, содержат четкий и не подлежащий различному толкованию смысл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Положение микрофинансовой организации о порядке работы с клиентами, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 17 Закона, содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) политику и процедуры соблюдения прав и интересов клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры и срок рассмотрения заявления на предоставление микрокредита по каждому виду микрокредита (при необходимости подачи заявления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) процедуры взаимодействия с клиентом при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок предоставления услуг лицам с инвалидностью и маломобильным группам населения с учетом требований национального стандарта по доступности отделений финансовых организаций по предоставлению услуг лицам с инвалидностью и другим маломобильным группам населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) особенности предоставления услуг лицам с инвалидностью и маломобильным группам населения с участием доверенного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок раскрытия микрофинансовой организацией информации о предоставляемых микрофинансовых услугах и консультирования клиентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Микрофинансовая организация размещает в филиалах (их помещениях), при отсутствии филиалов - в центральном офисе (в месте, доступном для обозрения и ознакомления) и на своем интернет-ресурсе (при его наличии) актуальную информацию о ставках и тарифах по микрокредитам, с указанием сведений о датах утверждения и внесения изменений в действующие ставки и тарифы, номеров внутренних документов и органа, их утвердившего (принявшего).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Распространение рекламы о микрофинансовых услугах осуществляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1218,1190 +1292,1190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О рекламе" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе со следующими требованиями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реклама является достоверной, распознаваемой без специальных знаний или применения специальных средств непосредственно в момент ее представления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в рекламе, за исключением рекламы на радио, указываются номер лицензии на осуществление микрофинансовой деятельности и наименование органа, выдавшего данную лицензию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при распространении и (или) размещении рекламы, содержащей информацию о величинах ставок вознаграждения по микрокредиту, в том числе при ее публикации, указывается годовая эффективная ставка вознаграждения в цифровом выражении, одинаковой по размеру и стилю оформления шрифтов форме с другими ставками вознаграждения. Не допускается указание годовой эффективной ставки вознаграждения шрифтом, меньше используемого, при указании иной информации в данной рекламе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размеры ставки вознаграждения и годовой эффективной ставки вознаграждения по каждому виду микрокредита указываются с учетом нижнего и верхнего диапазона. Верхний диапазон годовой эффективной ставки вознаграждения устанавливается с учетом предельного размера, установленного совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и постановлением Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 34960);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реклама микрокредитов, за исключением рекламы, размещаемой на радио и телевидении, обеспечивается сопровождающим сообщением об ответственности заемщика – физического лица в случае невыполнения обязательств по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В сообщении также указывается информация о правах микрофинансовой организации, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается осуществление микрофинансовой организацией отсылки в рекламе на интернет-ресурс или мобильное приложение микрофинансовой организации (при их наличии), где будет размещена информация о правах микрофинансовой организации и об ответственности заемщика – физического лица в случае невыполнении обязательств по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При предоставлении микрокредита микрофинансовая организация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) до заключения договора о предоставлении микрокредита предоставляет клиенту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию об условиях предоставления микрокредита и перечень необходимых документов для заключения договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок предоставления микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предельную сумму микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размер ставки вознаграждения в годовых процентах либо в фиксированной сумме, размер ставки вознаграждения в достоверном годовом эффективном сопоставимом исчислении (реальная стоимость), а также сумме переплаты по микрокредиту на дату обращения клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размеры тарифов и иных расходов, связанных с получением и обслуживанием (погашением) микрокредита, в пользу микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию об ответственности и возможных рисках клиента в случае невыполнения обязательств по договору о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию об ответственности залогодателя, гаранта, поручителя и иного лица, являющегося стороной договора об обеспечении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       консультации по возникшим у клиента вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по желанию клиента - проект договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию о предоставлении микрокредита с условием получения дополнительной услуги, с учетом требований, предусмотренных пунктом 9 Правил, и об иных договорах, которые будут заключены клиентом в связи с получением дополнительной услуги, включая сведения о наличии дополнительных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленные правилами предоставления микрокредитов сроки рассматривает заявление клиента о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) до заключения договора о предоставлении микрокредита предоставляет клиенту срок, определенный правилами предоставления микрокредитов, для ознакомления с его условиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информирует клиента о его праве обращения при возникновении спорных ситуаций по получаемой микрофинансовой услуге в микрофинансовую организацию, к микрофинансовому омбудсману или в суд. В этих целях клиенту представляется информация о месте нахождения, почтовом, электронном адресах и интернет-ресурсах (при наличии) микрофинансовой организации, микрофинансового омбудсмана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает конфиденциальность предоставленной клиентом информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При предложении клиенту дополнительной услуги, оказываемой микрофинансовой организацией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона за отдельную плату, микрофинансовая организация до заключения договора о предоставлении микрокредита:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставляет клиенту полную и достоверную информацию о содержании и стоимости дополнительной услуги (услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разъясняет клиенту, что предоставление микрокредита не зависит от согласия клиента на получение дополнительной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает возможность свободного, осознанного выбора, подтверждаемого отдельным заявлением клиента на получение каждой дополнительной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявлении на предоставление дополнительной услуги содержатся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       согласие клиента на получение дополнительной услуги, в том числе на заключение договора, связанного с получением такой услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование, содержание и стоимость дополнительной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация о праве клиента на отказ от услуги и подтверждение того, что отказ не влечет отказ в микрокредите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выбор клиента о включении расходов по дополнительной услуге в сумму микрокредита либо об оплате их самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрофинансовая организация обеспечивает получение и хранение заявлений клиента на каждую предоставляемую дополнительную услугу до полного исполнения клиентом обязательств по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если клиент при заключении договора о предоставлении микрокредита выбирает дополнительную услугу в виде страхования жизни и (или) от несчастных случаев (на случай болезни), клиент самостоятельно определяет страховую организацию, услуги которой намерен приобрести.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявлении на предоставление дополнительной услуги указывается перечень предложенных микрофинансовой организацией страховых организаций с отметкой заемщика о выбранной им страховой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предоставление микрокредитов и работа с неплатежеспособными клиентами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. До принятия решения о предоставлении микрокредита микрофинансовая организация осуществляет мероприятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами № 232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Микрофинансовая организация в срок до 3 (трех) рабочих дней со дня принятия соответствующего решения в порядке, установленном правилами предоставления микрокредитов, информирует клиента о выдаче либо об отказе в выдаче микрокредита с указанием причин отказа, способом, предусмотренным Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В период обслуживания договора о предоставлении микрокредита микрофинансовая организация по запросу клиента (заемщика) или залогодателя (с соблюдением требований к разглашению тайны предоставления микрокредита, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) в течение 3 (трех) рабочих дней со дня получения запроса представляет ему в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, сведения о (об):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сумме денег, выплаченных микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размере просроченной задолженности (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) остатке долга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размерах и сроках очередных платежей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. По заявлению клиента после полного погашения задолженности по микрокредиту микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней со дня получения заявления представляет в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, справку об отсутствии задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По заявлению клиента микрофинансовая организация представляет в срок не более 3 (трех) рабочих дней безвозмездно не чаще 1 (одного) раза в месяц информацию в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, о распределении поступающих денег клиента (заемщика) в счет погашения задолженности по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. По заявлению клиента о частичном или полном досрочном возврате микрофинансовой организации предоставленных по договору о предоставлении микрокредита денег микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, сообщает ему размер причитающейся к возврату суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае, если предусмотрено договором о предоставлении микрокредита, микрофинансовая организация на периодичной основе представляет клиенту сведения, предусмотренные пунктом 12 Правил, способом, предусмотренным договором о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сведения, предусмотренные в пунктах 12, 13, 14 и 15 Правил, представляются с указанием суммы основного долга, вознаграждения, неустойки (штрафа, пени), а также других подлежащих уплате сумм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При наличии просрочки исполнения обязательства по договору о предоставлении микрокредита микрофинансовая организация уведомляет заемщика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о наличии просроченной задолженности по принятым обязательствам, направляемое по месту жительства (нахождения) заемщика, указанному в договоре о предоставлении микрокредита или сообщенному заемщиком микрофинансовой организации способом, предусмотренным договором о предоставлении микрокредита, оформляется в письменной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В уведомлении, направляемом посредством SMS-сообщения, push-уведомления или мобильного приложения, указывается информация, предусмотренная в подпункте 1) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2416,1409 +2490,1409 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, а также ссылка на информацию, размещенную на интернет-ресурсе и (или) в мобильном приложении микрофинансовой организации (при их наличии), предусмотренную в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Взаимодействие микрофинансовой организации с заемщиком, имеющим просроченную задолженность, и (или) его представителем, и (или) третьим лицом, связанным обязательствами с микрофинансовой организацией в рамках договора о предоставлении микрокредита, осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в период с 8.00 до 21.00 часов в будние дни по месту жительства либо месту нахождения заемщика, либо месту регистрации заемщика, либо в помещении микрофинансовой организации, не более трех раз в неделю и не более одного раза в будний день, если иное время, периодичность и день (выходной и (или) праздничный) не согласованы с заемщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не более трех раз в период с 8.00 до 21.00 часов в будние дни и не более двух раз в период с 9:00 до 19:00 в выходные и праздничные дни посредством телефонных переговоров по инициативе микрофинансовой организации, в том числе с использованием приложений для совершения звонков в сети интернет или программного обеспечения для совершения автоматического голосового информирования, с сообщением при каждом взаимодействии наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимодействие микрофинансовой организации с третьим лицом, не являющимся лицом, указанным в абзаце первом настоящего пункта, допускается в целях установления места нахождения и (или) контактных данных заемщика для урегулирования и (или) погашения просроченной задолженности способами и в период, предусмотренными подпунктом 2) настоящего пункта, а также при сообщении наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В случае обращения заемщика в микрофинансовую организацию с письменным заявлением о внесении изменений в условия договора, микрофинансовая организация рассматривает предложенные условия изменения договора о предоставлении микрокредита в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию от 16 июля 2021 года № 82 "Об утверждении Правил рассмотрения заявления заемщика – физического лица о внесении изменений в условия договора о предоставлении микрокредита, перечня документов, прилагаемых к нему, а также порядка информирования уполномоченного органа о результатах рассмотрения заявления организацией, осуществляющей микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 23630).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае, если договором о предоставлении микрокредита предусмотрено право микрофинансовой организации на передачу третьему лицу права (требования) по договору о предоставлении микрокредита (договору уступки права (требования), микрофинансовая организация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) до заключения договора уступки права (требования) уведомляет заемщика – физическое лицо по договору о предоставлении микрокредита, не связанного с осуществлением предпринимательской деятельности, о планируемой уступке прав (требований) микрофинансовой организации по указанному договору о предоставлении микрокредита третьему лицу, а также об обработке (передаче) персональных данных заемщика в связи с такой уступкой способом, предусмотренным договором о предоставлении микрокредита, а также через объекты информатизации, предоставляющие микрофинансовой организации возможность осуществить идентификацию клиента - физического лица посредством применения идентификационных средств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах" (далее - объекты информатизации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомляет заемщика (или его уполномоченного представителя) о состоявшемся переходе прав (требований) по договору о предоставлении микрокредита третьему лицу способом, предусмотренным договором о предоставлении микрокредита, а также через объекты информатизации в течение тридцати календарных дней со дня заключения договора уступки с указанием необходимости осуществления дальнейших платежей по договору о предоставлении микрокредита третьему лицу (наименование, место нахождения и банковские реквизиты лица, которому уступлены права (требования) по договору о предоставлении микрокредита, либо в случае передачи прав (требований) по договору о предоставлении микрокредита в доверительное управление – сервисной компании), объема переданных прав (требований) по договору о предоставлении микрокредита, размера и структуры задолженности по договору о предоставлении микрокредита (основной долг, вознаграждение, комиссии, неустойка (штраф, пеня)) и других подлежащих уплате сумм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок и сроки рассмотрения микрофинансовой организацией обращений клиентов, возникающих в процессе предоставления микрофинансовых услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Рассмотрение микрофинансовой организацией обращений клиентов микрофинансовой организации осуществляется в порядке, установленном Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Микрофинансовая организация осуществляет работу со следующими обращениями клиентов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменными обращениями, поступившими нарочно, почтовой связью, на электронную почту и объекты информатизации микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устными обращениями, поступившими по телефону и при непосредственном посещении клиентом микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Письменные обращения клиентов регистрируются в журнале регистрации письменных обращений, содержащем реквизиты в соответствии с внутренними документами микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Клиенту выдается документ, подтверждающий прием его письменного обращения на бумажном носителе, поступившем нарочно, либо делается соответствующая отметка на копии обращения. Отказ в приеме обращений не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Обращения клиентов, поступающие через объекты информатизации микрофинансовой организации, в том числе через интернет-ресурс или мобильное приложение (при наличии) регистрируются в порядке, предусмотренном внутренними документами микрофинансовой организации. Для этих целей в объектах информатизации, в том числе интернет-ресурс или в мобильном приложении (при наличии) предусматривается легко идентифицируемый клиентом функционал для подачи обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Обращения клиентов по телефону регистрируются. Запись телефонных разговоров с клиентом производится с его согласия при уведомлении об этом в начале разговора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Обращения, поступившие в микрофинансовую организацию в устной форме (по телефону или при личном посещении клиентом микрофинансовой организации), рассматриваются незамедлительно, и если есть такая возможность, то ответ на устное обращение клиента представляется сразу. В случае, если устное обращение не может быть разрешено незамедлительно, оно излагается клиентом в письменной форме, и с ним ведется работа как с письменным обращением. Клиент информируется о необходимых процедурах для получения ответа и о сроках рассмотрения таких обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Микрофинансовая организация при рассмотрении обращения в случае недостаточности представленной информации запрашивает дополнительные документы и сведения у клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Срок рассмотрения обращения клиента составляет не более 15 (пятнадцати) рабочих дней со дня поступления обращения в микрофинансовую организацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, срок рассмотрения обращения продлевается на 15 (пятнадцать) рабочих дней по письменному решению органа микрофинансовой организации, уполномоченного на принятие подобного рода решений. Клиент извещается о продлении срока в течение 3 (трех) рабочих дней со дня продления срока рассмотрения обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Микрофинансовая организация обеспечивает объективное, всестороннее и своевременное рассмотрение обращений физических и юридических лиц, информирует клиентов о результатах рассмотрения их обращений и принятых мерах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Письменный ответ клиенту о результатах рассмотрения обращения дается на казахском языке или на языке обращения и содержит обоснованные и мотивированные доводы на каждые изложенные клиентом просьбу, требование, ходатайство, рекомендацию и иной вопрос со ссылкой на соответствующие нормы законодательства Республики Казахстан, внутренних документов микрофинансовой организации, договоров, имеющих отношение к рассматриваемому вопросу, а также на фактические обстоятельства рассматриваемого вопроса с разъяснением права клиента на обжалование принятого решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае обоснованности и правомерности обращения клиента микрофинансовая организация принимает решение об устранении нарушения и восстановлении прав и законных интересов клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ответ на письменное обращение подписывается уполномоченным лицом микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается использование средств факсимильного копирования подписи или иного способа, предусмотренного внутренними нормативными документами микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не требуется подписание уполномоченным лицом микрофинансовой организации ответа на письменное обращение, направляемого способами, предусмотренными абзацами третьим, четвертым и пятым части второй пункта 34 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Передача клиенту ответа на письменное обращение производится способом, предусмотренным договором о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответ считается доставленным, если он направлен клиенту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по месту жительства, указанному в договоре о предоставлении микрокредита либо обращении клиента, заказным письмом с уведомлением о его вручении, в том числе получено одним из совершеннолетних членов семьи заемщика, проживающим по указанному адресу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на адрес электронной почты, указанный в договоре о предоставлении микрокредита либо обращении клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       путем отправки текстового SMS-сообщения или push-уведомления с ответом либо со ссылкой на интернет-ресурс, содержащий полный текст ответа клиенту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с использованием иных средств связи, предусмотренных договором о предоставлении микрокредита, обеспечивающих фиксирование получение ответа клиентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При явке клиента (его уполномоченного представителя) в микрофинансовую организацию ответ вручается под роспись лично в руки, о чем делается отметка в журнале регистрации письменных обращений, за исключением ответа, доставленного способами, предусмотренными настоящим пунктом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае возврата ответа с отметкой о невозможности его вручения адресату, получателю, либо в связи с отказом в его принятии, ответ считается переданным надлежащим образом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Политика и процедуры соблюдения прав и интересов клиентов микрофинансовой организации включают, но не ограничиваясь следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормы поведения работников микрофинансовой организации и уполномоченных агентов при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуры предоставления микрокредитов и перечень информации, подлежащей раскрытию на всех этапах взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) требования к квалификации работников микрофинансовой организации, непосредственно взаимодействующих с клиентами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процедуры идентификации и предотвращения недобросовестных практик при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) структуру, задачи, функции и полномочия должностных лиц, подразделений и работников микрофинансовой организации, участвующих в процессе принятия решения по обращениям и возмещения ущерба клиентам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) процедуры рассмотрения и принятия решений по обращениям, в том числе по заявлениям на изменение условий договора предоставления микрокредита с указанием сроков на каждом этапе рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Реализация политики и процедур, указанных в пункте 35 Правил, а также обеспечение прав и интересов клиентов - физических лиц осуществляется, в том числе посредством деятельности структурного подразделения микрофинансовой организации (за исключением кредитных товариществ и ломбардов), независимого от деятельности иных структурных подразделений, либо возложением соответствующих функций на ответственного должностного лица, обладающего необходимыми полномочиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К функциям указанного подразделения (должностного лица) относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление мониторинга соблюдения работниками политики и процедур соблюдения прав и интересов клиентов микрофинансовой организации в соответствии с Законом путем проведения контрольных закупок процессов предоставления микрокредитов в порядке, установленном внутренними документами микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласование внутреннего порядка принятия кредитных решений по урегулированию задолженности физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анализ рисков для потребителей при согласовании условий микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализ практик продвижения и рекламы микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценка эффективности процессов рассмотрения обращений, в том числе заявлений о внесении изменений в условия договора о предоставлении микрокредита, каналов для подачи обращений, в том числе на интернет-ресурсе и в мобильном приложении, а также выработка предложений по повышению их качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение количественного и качественного анализа обращений по микрокредитам в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявления причин обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценки ключевых рисков для клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценки качества обслуживания и условий предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявления системных проблем в процессах предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) выработка предложений по повышению качества и каналов предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) внесение руководству микрофинансовой организации предложений о необходимых мерах по устранению выявленных нарушений в отношении всех потребителей данной микрофинансовой услуги и превентивных мерах для недопущения таких нарушений в деятельности микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мониторинг исполнения микрофинансовой организацией ежегодных операционных планов и оценка эффективности принятых мер микрофинансовой организацией по снижению уровня проблемных займов физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) информирование лиц (подразделений, органов микрофинансовой организации), определенных в соответствующих внутренних документах микрофинансовой организации для принятия решений, включая, но не ограничиваясь, следующими вопросами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявленные недостатки при разработке, продвижении, рекламе микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нарушения процедур обслуживания клиентов и раскрытии информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостатки в процессе кредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостатки в процессах управления проблемными активами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недостатки в процессах рассмотрения обращений, в том числе заявлений на изменение условий договора о предоставлении микрокредита и возмещения ущерба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мониторинг исполнения решений микрофинансового омбудсмана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предоставление управленческой отчетности первому руководителю и членам исполнительного органа (коллегиального или единоличного) микрофинансовой организации по вопросам соблюдения прав и интересов клиентов микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение оперативного взаимодействия по вопросам соблюдения прав и интересов клиентов микрофинансовой организации с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4079,100 +4153,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о наличии просроченной задолженности по принятым обязательствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – микрофинансовая организация) уведомляет Вас о наличии просроченной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5556,69 +5630,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация, размещенная на интернет-ресурсе и (или) в мобильном приложении микрофинансовой организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если заемщик является физическим лицом, то он вправе в течение тридцати календарных дней с даты наступления просрочки исполнения обязательства по договору о предоставлении микрокредита (далее – Договор) посетить микрофинансовую организацию и (или) представить в письменной форме, а также через объекты информатизации, предоставляющие микрофинансовой организации возможность осуществить идентификацию заемщика посредством применения идентификационных средств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5633,172 +5707,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах", либо способом, предусмотренным Договором, заявление, содержащее сведения о причинах возникновения просрочки исполнения обязательства по Договору, доходах и других подтвержденных обстоятельствах (фактах), которые обуславливают его заявление о внесении изменений в условия Договора, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом в течение пятнадцати календарных дней после дня получения заявления заемщика - физического лица, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, микрофинансовая организация рассматривает предложенные заемщиком - физическим лицом изменения в условия Договора и в письменной форме, а также через объекты информатизации либо способом, предусмотренным Договором, сообщает заемщику - физическому лицу о (об):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласии с предложенными изменениями в условия Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) встречных предложениях по изменению условий Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик - физическое лицо в течение пятнадцати календарных дней с даты получения решения микрофинансовой организации об отказе в изменении условий Договора или в течение тридцати календарных дней при недостижении взаимоприемлемого решения об изменении условий Договора, вправе обратиться к микрофинансовому омбудсману с одновременным уведомлением микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях неудовлетворения заемщиком требования микрофинансовой организации о необходимости внесения платежей по Договору, в том числе просроченной задолженности, а также нереализации заемщиком - физическим лицом прав, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5833,245 +5907,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, обратиться с иском в суд о взыскании суммы долга по Договору, а также обратить взыскание на заложенное имущество во внесудебном порядке, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об ипотеке недвижимого имущества", либо в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Микрофинансовая организация принимает решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита на срок не менее трех месяцев при подаче заявления о внесении изменений в условия договора о предоставлении микрокредита, предусмотренных подпунктом 1-1) и (или) подпунктом 2) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, заемщиком – физическим лицом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>