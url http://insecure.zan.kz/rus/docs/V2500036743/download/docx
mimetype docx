--- v1 (2026-06-08)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b2f94c" w14:textId="3b2f94c">
+    <w:p w14:paraId="98b3a57" w14:textId="98b3a57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,412 +85,424 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 51. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36743. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 № 92 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О микрофинансовой деятельности" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов (далее - Правила).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту поведенческого надзора в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      2. Департаменту поведенческого надзора в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление подлежит официальному опубликованию и вводится в действие с 31 августа 2025 года, за исключением подпунктов 4) и 5) пункта 5 Правил, которые вводятся в действие со 2 июля 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -809,187 +823,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 августа 2025 года № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления микрокредитов, раскрытия информации и рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон) в целях совершенствования системы предоставления микрокредитов, раскрытия информации и определения порядка рассмотрения организациями, осуществляющими микрофинансовую деятельность, обращений клиентов, возникающих в процессе предоставления микрокредитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В Правилах используются понятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также следующее понятие:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрофинансовые услуги – осуществление организациями, осуществляющими микрофинансовую деятельность (далее – микрофинансовые организации), деятельности по предоставлению микрокредитов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Микрофинансовая организация предоставляет микрофинансовые услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1024,260 +1038,260 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 217 "Об утверждении Правил предоставления микрокредитов электронным способом" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19714), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита", (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) (далее – Правила № 232), а также правилами предоставления микрокредитов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Правила предоставления микрокредитов излагаются с соблюдением норм литературного языка и юридической терминологии, с расшифровкой приводимых терминов, содержат четкий и не подлежащий различному толкованию смысл.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Положение микрофинансовой организации о порядке работы с клиентами, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 17 Закона, содержит:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) политику и процедуры соблюдения прав и интересов клиентов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      1) политику и процедуры соблюдения прав и интересов клиентов;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедуры и срок рассмотрения заявления на предоставление микрокредита по каждому виду микрокредита (при необходимости подачи заявления);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      2) процедуры и срок рассмотрения заявления на предоставление микрокредита по каждому виду микрокредита (при необходимости подачи заявления);</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процедуры взаимодействия с клиентом при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      3) процедуры взаимодействия с клиентом при предоставлении микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок предоставления услуг лицам с инвалидностью и маломобильным группам населения с учетом требований национального стандарта по доступности отделений финансовых организаций по предоставлению услуг лицам с инвалидностью и другим маломобильным группам населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) особенности предоставления услуг лицам с инвалидностью и маломобильным группам населения с участием доверенного лица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок раскрытия микрофинансовой организацией информации о предоставляемых микрофинансовых услугах и консультирования клиентов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок раскрытия микрофинансовой организацией информации о предоставляемых микрофинансовых услугах и консультирования клиентов</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Микрофинансовая организация размещает в филиалах (их помещениях), при отсутствии филиалов - в центральном офисе (в месте, доступном для обозрения и ознакомления) и на своем интернет-ресурсе (при его наличии) актуальную информацию о ставках и тарифах по микрокредитам, с указанием сведений о датах утверждения и внесения изменений в действующие ставки и тарифы, номеров внутренних документов и органа, их утвердившего (принявшего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Распространение рекламы о микрофинансовых услугах осуществляется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1292,1190 +1306,1190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О рекламе" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе со следующими требованиями:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реклама является достоверной, распознаваемой без специальных знаний или применения специальных средств непосредственно в момент ее представления;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) реклама является достоверной, распознаваемой без специальных знаний или применения специальных средств непосредственно в момент ее представления;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в рекламе, за исключением рекламы на радио, указываются номер лицензии на осуществление микрофинансовой деятельности и наименование органа, выдавшего данную лицензию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      2) в рекламе, за исключением рекламы на радио, указываются номер лицензии на осуществление микрофинансовой деятельности и наименование органа, выдавшего данную лицензию;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при распространении и (или) размещении рекламы, содержащей информацию о величинах ставок вознаграждения по микрокредиту, в том числе при ее публикации, указывается годовая эффективная ставка вознаграждения в цифровом выражении, одинаковой по размеру и стилю оформления шрифтов форме с другими ставками вознаграждения. Не допускается указание годовой эффективной ставки вознаграждения шрифтом, меньше используемого, при указании иной информации в данной рекламе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Размеры ставки вознаграждения и годовой эффективной ставки вознаграждения по каждому виду микрокредита указываются с учетом нижнего и верхнего диапазона. Верхний диапазон годовой эффективной ставки вознаграждения устанавливается с учетом предельного размера, установленного совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 62 и постановлением Правления Национального Банка Республики Казахстан от 19 августа 2024 года № 45 "Об определении предельных размеров годовой эффективной ставки вознаграждения" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 34960);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реклама микрокредитов, за исключением рекламы, размещаемой на радио и телевидении, обеспечивается сопровождающим сообщением об ответственности заемщика – физического лица в случае невыполнения обязательств по договору о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В сообщении также указывается информация о правах микрофинансовой организации, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается осуществление микрофинансовой организацией отсылки в рекламе на интернет-ресурс или мобильное приложение микрофинансовой организации (при их наличии), где будет размещена информация о правах микрофинансовой организации и об ответственности заемщика – физического лица в случае невыполнении обязательств по договору о предоставлении микрокредита.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      Допускается осуществление микрофинансовой организацией отсылки в рекламе на интернет-ресурс или мобильное приложение микрофинансовой организации (при их наличии), где будет размещена информация о правах микрофинансовой организации и об ответственности заемщика – физического лица в случае невыполнении обязательств по договору о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При предоставлении микрокредита микрофинансовая организация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      8. При предоставлении микрокредита микрофинансовая организация:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) до заключения договора о предоставлении микрокредита предоставляет клиенту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      1) до заключения договора о предоставлении микрокредита предоставляет клиенту:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию об условиях предоставления микрокредита и перечень необходимых документов для заключения договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      информацию об условиях предоставления микрокредита и перечень необходимых документов для заключения договора о предоставлении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срок предоставления микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      срок предоставления микрокредита;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предельную сумму микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      предельную сумму микрокредита;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размер ставки вознаграждения в годовых процентах либо в фиксированной сумме, размер ставки вознаграждения в достоверном годовом эффективном сопоставимом исчислении (реальная стоимость), а также сумме переплаты по микрокредиту на дату обращения клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      размер ставки вознаграждения в годовых процентах либо в фиксированной сумме, размер ставки вознаграждения в достоверном годовом эффективном сопоставимом исчислении (реальная стоимость), а также сумме переплаты по микрокредиту на дату обращения клиента;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размеры тарифов и иных расходов, связанных с получением и обслуживанием (погашением) микрокредита, в пользу микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      размеры тарифов и иных расходов, связанных с получением и обслуживанием (погашением) микрокредита, в пользу микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию об ответственности и возможных рисках клиента в случае невыполнения обязательств по договору о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      информацию об ответственности и возможных рисках клиента в случае невыполнения обязательств по договору о предоставлении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию об ответственности залогодателя, гаранта, поручителя и иного лица, являющегося стороной договора об обеспечении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      информацию об ответственности залогодателя, гаранта, поручителя и иного лица, являющегося стороной договора об обеспечении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультации по возникшим у клиента вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      консультации по возникшим у клиента вопросам;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по желанию клиента - проект договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      по желанию клиента - проект договора о предоставлении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию о предоставлении микрокредита с условием получения дополнительной услуги, с учетом требований, предусмотренных пунктом 9 Правил, и об иных договорах, которые будут заключены клиентом в связи с получением дополнительной услуги, включая сведения о наличии дополнительных расходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      информацию о предоставлении микрокредита с условием получения дополнительной услуги, с учетом требований, предусмотренных пунктом 9 Правил, и об иных договорах, которые будут заключены клиентом в связи с получением дополнительной услуги, включая сведения о наличии дополнительных расходов;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленные правилами предоставления микрокредитов сроки рассматривает заявление клиента о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      2) в установленные правилами предоставления микрокредитов сроки рассматривает заявление клиента о предоставлении микрокредита;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) до заключения договора о предоставлении микрокредита предоставляет клиенту срок, определенный правилами предоставления микрокредитов, для ознакомления с его условиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      3) до заключения договора о предоставлении микрокредита предоставляет клиенту срок, определенный правилами предоставления микрокредитов, для ознакомления с его условиями;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информирует клиента о его праве обращения при возникновении спорных ситуаций по получаемой микрофинансовой услуге в микрофинансовую организацию, к микрофинансовому омбудсману или в суд. В этих целях клиенту представляется информация о месте нахождения, почтовом, электронном адресах и интернет-ресурсах (при наличии) микрофинансовой организации, микрофинансового омбудсмана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      4) информирует клиента о его праве обращения при возникновении спорных ситуаций по получаемой микрофинансовой услуге в микрофинансовую организацию, к микрофинансовому омбудсману или в суд. В этих целях клиенту представляется информация о месте нахождения, почтовом, электронном адресах и интернет-ресурсах (при наличии) микрофинансовой организации, микрофинансового омбудсмана;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает конфиденциальность предоставленной клиентом информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При предложении клиенту дополнительной услуги, оказываемой микрофинансовой организацией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона за отдельную плату, микрофинансовая организация до заключения договора о предоставлении микрокредита:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет клиенту полную и достоверную информацию о содержании и стоимости дополнительной услуги (услуг);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      предоставляет клиенту полную и достоверную информацию о содержании и стоимости дополнительной услуги (услуг);</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разъясняет клиенту, что предоставление микрокредита не зависит от согласия клиента на получение дополнительной услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      разъясняет клиенту, что предоставление микрокредита не зависит от согласия клиента на получение дополнительной услуги;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает возможность свободного, осознанного выбора, подтверждаемого отдельным заявлением клиента на получение каждой дополнительной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      обеспечивает возможность свободного, осознанного выбора, подтверждаемого отдельным заявлением клиента на получение каждой дополнительной услуги.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявлении на предоставление дополнительной услуги содержатся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      В заявлении на предоставление дополнительной услуги содержатся:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие клиента на получение дополнительной услуги, в том числе на заключение договора, связанного с получением такой услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      согласие клиента на получение дополнительной услуги, в том числе на заключение договора, связанного с получением такой услуги;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, содержание и стоимость дополнительной услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      наименование, содержание и стоимость дополнительной услуги;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информация о праве клиента на отказ от услуги и подтверждение того, что отказ не влечет отказ в микрокредите;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      информация о праве клиента на отказ от услуги и подтверждение того, что отказ не влечет отказ в микрокредите;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выбор клиента о включении расходов по дополнительной услуге в сумму микрокредита либо об оплате их самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      выбор клиента о включении расходов по дополнительной услуге в сумму микрокредита либо об оплате их самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрофинансовая организация обеспечивает получение и хранение заявлений клиента на каждую предоставляемую дополнительную услугу до полного исполнения клиентом обязательств по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      Микрофинансовая организация обеспечивает получение и хранение заявлений клиента на каждую предоставляемую дополнительную услугу до полного исполнения клиентом обязательств по договору о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если клиент при заключении договора о предоставлении микрокредита выбирает дополнительную услугу в виде страхования жизни и (или) от несчастных случаев (на случай болезни), клиент самостоятельно определяет страховую организацию, услуги которой намерен приобрести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      В случае, если клиент при заключении договора о предоставлении микрокредита выбирает дополнительную услугу в виде страхования жизни и (или) от несчастных случаев (на случай болезни), клиент самостоятельно определяет страховую организацию, услуги которой намерен приобрести.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заявлении на предоставление дополнительной услуги указывается перечень предложенных микрофинансовой организацией страховых организаций с отметкой заемщика о выбранной им страховой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      В заявлении на предоставление дополнительной услуги указывается перечень предложенных микрофинансовой организацией страховых организаций с отметкой заемщика о выбранной им страховой организации.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Предоставление микрокредитов и работа с неплатежеспособными клиентами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. До принятия решения о предоставлении микрокредита микрофинансовая организация осуществляет мероприятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами № 232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Микрофинансовая организация в срок до 3 (трех) рабочих дней со дня принятия соответствующего решения в порядке, установленном правилами предоставления микрокредитов, информирует клиента о выдаче либо об отказе в выдаче микрокредита с указанием причин отказа, способом, предусмотренным Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В период обслуживания договора о предоставлении микрокредита микрофинансовая организация по запросу клиента (заемщика) или залогодателя (с соблюдением требований к разглашению тайны предоставления микрокредита, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) в течение 3 (трех) рабочих дней со дня получения запроса представляет ему в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, сведения о (об):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сумме денег, выплаченных микрофинансовой организации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      1) сумме денег, выплаченных микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размере просроченной задолженности (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      2) размере просроченной задолженности (при наличии);</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) остатке долга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      3) остатке долга;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размерах и сроках очередных платежей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      4) размерах и сроках очередных платежей.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. По заявлению клиента после полного погашения задолженности по микрокредиту микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней со дня получения заявления представляет в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, справку об отсутствии задолженности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      13. По заявлению клиента после полного погашения задолженности по микрокредиту микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней со дня получения заявления представляет в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, справку об отсутствии задолженности.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По заявлению клиента микрофинансовая организация представляет в срок не более 3 (трех) рабочих дней безвозмездно не чаще 1 (одного) раза в месяц информацию в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, о распределении поступающих денег клиента (заемщика) в счет погашения задолженности по договору о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      14. По заявлению клиента микрофинансовая организация представляет в срок не более 3 (трех) рабочих дней безвозмездно не чаще 1 (одного) раза в месяц информацию в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, о распределении поступающих денег клиента (заемщика) в счет погашения задолженности по договору о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. По заявлению клиента о частичном или полном досрочном возврате микрофинансовой организации предоставленных по договору о предоставлении микрокредита денег микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, сообщает ему размер причитающейся к возврату суммы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      15. По заявлению клиента о частичном или полном досрочном возврате микрофинансовой организации предоставленных по договору о предоставлении микрокредита денег микрофинансовая организация безвозмездно в срок не более 3 (трех) рабочих дней в письменной форме или способом, предусмотренным договором о предоставлении микрокредита, сообщает ему размер причитающейся к возврату суммы.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае, если предусмотрено договором о предоставлении микрокредита, микрофинансовая организация на периодичной основе представляет клиенту сведения, предусмотренные пунктом 12 Правил, способом, предусмотренным договором о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      16. В случае, если предусмотрено договором о предоставлении микрокредита, микрофинансовая организация на периодичной основе представляет клиенту сведения, предусмотренные пунктом 12 Правил, способом, предусмотренным договором о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сведения, предусмотренные в пунктах 12, 13, 14 и 15 Правил, представляются с указанием суммы основного долга, вознаграждения, неустойки (штрафа, пени), а также других подлежащих уплате сумм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При наличии просрочки исполнения обязательства по договору о предоставлении микрокредита микрофинансовая организация уведомляет заемщика в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о наличии просроченной задолженности по принятым обязательствам, направляемое по месту жительства (нахождения) заемщика, указанному в договоре о предоставлении микрокредита или сообщенному заемщиком микрофинансовой организации способом, предусмотренным договором о предоставлении микрокредита, оформляется в письменной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В уведомлении, направляемом посредством SMS-сообщения, push-уведомления или мобильного приложения, указывается информация, предусмотренная в подпункте 1) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2490,1409 +2504,1409 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, а также ссылка на информацию, размещенную на интернет-ресурсе и (или) в мобильном приложении микрофинансовой организации (при их наличии), предусмотренную в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Взаимодействие микрофинансовой организации с заемщиком, имеющим просроченную задолженность, и (или) его представителем, и (или) третьим лицом, связанным обязательствами с микрофинансовой организацией в рамках договора о предоставлении микрокредита, осуществляется:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      19. Взаимодействие микрофинансовой организации с заемщиком, имеющим просроченную задолженность, и (или) его представителем, и (или) третьим лицом, связанным обязательствами с микрофинансовой организацией в рамках договора о предоставлении микрокредита, осуществляется:</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в период с 8.00 до 21.00 часов в будние дни по месту жительства либо месту нахождения заемщика, либо месту регистрации заемщика, либо в помещении микрофинансовой организации, не более трех раз в неделю и не более одного раза в будний день, если иное время, периодичность и день (выходной и (или) праздничный) не согласованы с заемщиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      1) в период с 8.00 до 21.00 часов в будние дни по месту жительства либо месту нахождения заемщика, либо месту регистрации заемщика, либо в помещении микрофинансовой организации, не более трех раз в неделю и не более одного раза в будний день, если иное время, периодичность и день (выходной и (или) праздничный) не согласованы с заемщиком;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не более трех раз в период с 8.00 до 21.00 часов в будние дни и не более двух раз в период с 9:00 до 19:00 в выходные и праздничные дни посредством телефонных переговоров по инициативе микрофинансовой организации, в том числе с использованием приложений для совершения звонков в сети интернет или программного обеспечения для совершения автоматического голосового информирования, с сообщением при каждом взаимодействии наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      2) не более трех раз в период с 8.00 до 21.00 часов в будние дни и не более двух раз в период с 9:00 до 19:00 в выходные и праздничные дни посредством телефонных переговоров по инициативе микрофинансовой организации, в том числе с использованием приложений для совершения звонков в сети интернет или программного обеспечения для совершения автоматического голосового информирования, с сообщением при каждом взаимодействии наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Взаимодействие микрофинансовой организации с третьим лицом, не являющимся лицом, указанным в абзаце первом настоящего пункта, допускается в целях установления места нахождения и (или) контактных данных заемщика для урегулирования и (или) погашения просроченной задолженности способами и в период, предусмотренными подпунктом 2) настоящего пункта, а также при сообщении наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В случае обращения заемщика в микрофинансовую организацию с письменным заявлением о внесении изменений в условия договора, микрофинансовая организация рассматривает предложенные условия изменения договора о предоставлении микрокредита в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию от 16 июля 2021 года № 82 "Об утверждении Правил рассмотрения заявления заемщика – физического лица о внесении изменений в условия договора о предоставлении микрокредита, перечня документов, прилагаемых к нему, а также порядка информирования уполномоченного органа о результатах рассмотрения заявления организацией, осуществляющей микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 23630).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае, если договором о предоставлении микрокредита предусмотрено право микрофинансовой организации на передачу третьему лицу права (требования) по договору о предоставлении микрокредита (договору уступки права (требования), микрофинансовая организация:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) до заключения договора уступки права (требования) уведомляет заемщика – физическое лицо по договору о предоставлении микрокредита, не связанного с осуществлением предпринимательской деятельности, о планируемой уступке прав (требований) микрофинансовой организации по указанному договору о предоставлении микрокредита третьему лицу, а также об обработке (передаче) персональных данных заемщика в связи с такой уступкой способом, предусмотренным договором о предоставлении микрокредита, а также через объекты информатизации, предоставляющие микрофинансовой организации возможность осуществить идентификацию клиента - физического лица посредством применения идентификационных средств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах" (далее - объекты информатизации);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомляет заемщика (или его уполномоченного представителя) о состоявшемся переходе прав (требований) по договору о предоставлении микрокредита третьему лицу способом, предусмотренным договором о предоставлении микрокредита, а также через объекты информатизации в течение тридцати календарных дней со дня заключения договора уступки с указанием необходимости осуществления дальнейших платежей по договору о предоставлении микрокредита третьему лицу (наименование, место нахождения и банковские реквизиты лица, которому уступлены права (требования) по договору о предоставлении микрокредита, либо в случае передачи прав (требований) по договору о предоставлении микрокредита в доверительное управление – сервисной компании), объема переданных прав (требований) по договору о предоставлении микрокредита, размера и структуры задолженности по договору о предоставлении микрокредита (основной долг, вознаграждение, комиссии, неустойка (штраф, пеня)) и других подлежащих уплате сумм.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      2) уведомляет заемщика (или его уполномоченного представителя) о состоявшемся переходе прав (требований) по договору о предоставлении микрокредита третьему лицу способом, предусмотренным договором о предоставлении микрокредита, а также через объекты информатизации в течение тридцати календарных дней со дня заключения договора уступки с указанием необходимости осуществления дальнейших платежей по договору о предоставлении микрокредита третьему лицу (наименование, место нахождения и банковские реквизиты лица, которому уступлены права (требования) по договору о предоставлении микрокредита, либо в случае передачи прав (требований) по договору о предоставлении микрокредита в доверительное управление – сервисной компании), объема переданных прав (требований) по договору о предоставлении микрокредита, размера и структуры задолженности по договору о предоставлении микрокредита (основной долг, вознаграждение, комиссии, неустойка (штраф, пеня)) и других подлежащих уплате сумм.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок и сроки рассмотрения микрофинансовой организацией обращений клиентов, возникающих в процессе предоставления микрофинансовых услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок и сроки рассмотрения микрофинансовой организацией обращений клиентов, возникающих в процессе предоставления микрофинансовых услуг</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Рассмотрение микрофинансовой организацией обращений клиентов микрофинансовой организации осуществляется в порядке, установленном Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      22. Рассмотрение микрофинансовой организацией обращений клиентов микрофинансовой организации осуществляется в порядке, установленном Правилами.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Микрофинансовая организация осуществляет работу со следующими обращениями клиентов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      23. Микрофинансовая организация осуществляет работу со следующими обращениями клиентов:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) письменными обращениями, поступившими нарочно, почтовой связью, на электронную почту и объекты информатизации микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      1) письменными обращениями, поступившими нарочно, почтовой связью, на электронную почту и объекты информатизации микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устными обращениями, поступившими по телефону и при непосредственном посещении клиентом микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      2) устными обращениями, поступившими по телефону и при непосредственном посещении клиентом микрофинансовой организации.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Письменные обращения клиентов регистрируются в журнале регистрации письменных обращений, содержащем реквизиты в соответствии с внутренними документами микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      24. Письменные обращения клиентов регистрируются в журнале регистрации письменных обращений, содержащем реквизиты в соответствии с внутренними документами микрофинансовой организации.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Клиенту выдается документ, подтверждающий прием его письменного обращения на бумажном носителе, поступившем нарочно, либо делается соответствующая отметка на копии обращения. Отказ в приеме обращений не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      25. Клиенту выдается документ, подтверждающий прием его письменного обращения на бумажном носителе, поступившем нарочно, либо делается соответствующая отметка на копии обращения. Отказ в приеме обращений не допускается.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Обращения клиентов, поступающие через объекты информатизации микрофинансовой организации, в том числе через интернет-ресурс или мобильное приложение (при наличии) регистрируются в порядке, предусмотренном внутренними документами микрофинансовой организации. Для этих целей в объектах информатизации, в том числе интернет-ресурс или в мобильном приложении (при наличии) предусматривается легко идентифицируемый клиентом функционал для подачи обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      26. Обращения клиентов, поступающие через объекты информатизации микрофинансовой организации, в том числе через интернет-ресурс или мобильное приложение (при наличии) регистрируются в порядке, предусмотренном внутренними документами микрофинансовой организации. Для этих целей в объектах информатизации, в том числе интернет-ресурс или в мобильном приложении (при наличии) предусматривается легко идентифицируемый клиентом функционал для подачи обращения.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Обращения клиентов по телефону регистрируются. Запись телефонных разговоров с клиентом производится с его согласия при уведомлении об этом в начале разговора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      27. Обращения клиентов по телефону регистрируются. Запись телефонных разговоров с клиентом производится с его согласия при уведомлении об этом в начале разговора.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Обращения, поступившие в микрофинансовую организацию в устной форме (по телефону или при личном посещении клиентом микрофинансовой организации), рассматриваются незамедлительно, и если есть такая возможность, то ответ на устное обращение клиента представляется сразу. В случае, если устное обращение не может быть разрешено незамедлительно, оно излагается клиентом в письменной форме, и с ним ведется работа как с письменным обращением. Клиент информируется о необходимых процедурах для получения ответа и о сроках рассмотрения таких обращений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      28. Обращения, поступившие в микрофинансовую организацию в устной форме (по телефону или при личном посещении клиентом микрофинансовой организации), рассматриваются незамедлительно, и если есть такая возможность, то ответ на устное обращение клиента представляется сразу. В случае, если устное обращение не может быть разрешено незамедлительно, оно излагается клиентом в письменной форме, и с ним ведется работа как с письменным обращением. Клиент информируется о необходимых процедурах для получения ответа и о сроках рассмотрения таких обращений.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Микрофинансовая организация при рассмотрении обращения в случае недостаточности представленной информации запрашивает дополнительные документы и сведения у клиента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      29. Микрофинансовая организация при рассмотрении обращения в случае недостаточности представленной информации запрашивает дополнительные документы и сведения у клиента.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Срок рассмотрения обращения клиента составляет не более 15 (пятнадцати) рабочих дней со дня поступления обращения в микрофинансовую организацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      30. Срок рассмотрения обращения клиента составляет не более 15 (пятнадцати) рабочих дней со дня поступления обращения в микрофинансовую организацию.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, срок рассмотрения обращения продлевается на 15 (пятнадцать) рабочих дней по письменному решению органа микрофинансовой организации, уполномоченного на принятие подобного рода решений. Клиент извещается о продлении срока в течение 3 (трех) рабочих дней со дня продления срока рассмотрения обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      В случае необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, срок рассмотрения обращения продлевается на 15 (пятнадцать) рабочих дней по письменному решению органа микрофинансовой организации, уполномоченного на принятие подобного рода решений. Клиент извещается о продлении срока в течение 3 (трех) рабочих дней со дня продления срока рассмотрения обращения.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Микрофинансовая организация обеспечивает объективное, всестороннее и своевременное рассмотрение обращений физических и юридических лиц, информирует клиентов о результатах рассмотрения их обращений и принятых мерах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      31. Микрофинансовая организация обеспечивает объективное, всестороннее и своевременное рассмотрение обращений физических и юридических лиц, информирует клиентов о результатах рассмотрения их обращений и принятых мерах.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменный ответ клиенту о результатах рассмотрения обращения дается на казахском языке или на языке обращения и содержит обоснованные и мотивированные доводы на каждые изложенные клиентом просьбу, требование, ходатайство, рекомендацию и иной вопрос со ссылкой на соответствующие нормы законодательства Республики Казахстан, внутренних документов микрофинансовой организации, договоров, имеющих отношение к рассматриваемому вопросу, а также на фактические обстоятельства рассматриваемого вопроса с разъяснением права клиента на обжалование принятого решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      Письменный ответ клиенту о результатах рассмотрения обращения дается на казахском языке или на языке обращения и содержит обоснованные и мотивированные доводы на каждые изложенные клиентом просьбу, требование, ходатайство, рекомендацию и иной вопрос со ссылкой на соответствующие нормы законодательства Республики Казахстан, внутренних документов микрофинансовой организации, договоров, имеющих отношение к рассматриваемому вопросу, а также на фактические обстоятельства рассматриваемого вопроса с разъяснением права клиента на обжалование принятого решения.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В случае обоснованности и правомерности обращения клиента микрофинансовая организация принимает решение об устранении нарушения и восстановлении прав и законных интересов клиента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      32. В случае обоснованности и правомерности обращения клиента микрофинансовая организация принимает решение об устранении нарушения и восстановлении прав и законных интересов клиента.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Ответ на письменное обращение подписывается уполномоченным лицом микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      33. Ответ на письменное обращение подписывается уполномоченным лицом микрофинансовой организации.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается использование средств факсимильного копирования подписи или иного способа, предусмотренного внутренними нормативными документами микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      Допускается использование средств факсимильного копирования подписи или иного способа, предусмотренного внутренними нормативными документами микрофинансовой организации.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не требуется подписание уполномоченным лицом микрофинансовой организации ответа на письменное обращение, направляемого способами, предусмотренными абзацами третьим, четвертым и пятым части второй пункта 34 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      Не требуется подписание уполномоченным лицом микрофинансовой организации ответа на письменное обращение, направляемого способами, предусмотренными абзацами третьим, четвертым и пятым части второй пункта 34 Правил.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Передача клиенту ответа на письменное обращение производится способом, предусмотренным договором о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      34. Передача клиенту ответа на письменное обращение производится способом, предусмотренным договором о предоставлении микрокредита.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответ считается доставленным, если он направлен клиенту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      Ответ считается доставленным, если он направлен клиенту:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по месту жительства, указанному в договоре о предоставлении микрокредита либо обращении клиента, заказным письмом с уведомлением о его вручении, в том числе получено одним из совершеннолетних членов семьи заемщика, проживающим по указанному адресу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      по месту жительства, указанному в договоре о предоставлении микрокредита либо обращении клиента, заказным письмом с уведомлением о его вручении, в том числе получено одним из совершеннолетних членов семьи заемщика, проживающим по указанному адресу;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на адрес электронной почты, указанный в договоре о предоставлении микрокредита либо обращении клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      на адрес электронной почты, указанный в договоре о предоставлении микрокредита либо обращении клиента;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      путем отправки текстового SMS-сообщения или push-уведомления с ответом либо со ссылкой на интернет-ресурс, содержащий полный текст ответа клиенту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      путем отправки текстового SMS-сообщения или push-уведомления с ответом либо со ссылкой на интернет-ресурс, содержащий полный текст ответа клиенту;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с использованием иных средств связи, предусмотренных договором о предоставлении микрокредита, обеспечивающих фиксирование получение ответа клиентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      с использованием иных средств связи, предусмотренных договором о предоставлении микрокредита, обеспечивающих фиксирование получение ответа клиентом.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При явке клиента (его уполномоченного представителя) в микрофинансовую организацию ответ вручается под роспись лично в руки, о чем делается отметка в журнале регистрации письменных обращений, за исключением ответа, доставленного способами, предусмотренными настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      При явке клиента (его уполномоченного представителя) в микрофинансовую организацию ответ вручается под роспись лично в руки, о чем делается отметка в журнале регистрации письменных обращений, за исключением ответа, доставленного способами, предусмотренными настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возврата ответа с отметкой о невозможности его вручения адресату, получателю, либо в связи с отказом в его принятии, ответ считается переданным надлежащим образом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      В случае возврата ответа с отметкой о невозможности его вручения адресату, получателю, либо в связи с отказом в его принятии, ответ считается переданным надлежащим образом.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Политика и процедуры соблюдения прав и интересов клиентов микрофинансовой организации включают, но не ограничиваясь следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      35. Политика и процедуры соблюдения прав и интересов клиентов микрофинансовой организации включают, но не ограничиваясь следующее:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормы поведения работников микрофинансовой организации и уполномоченных агентов при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      1) нормы поведения работников микрофинансовой организации и уполномоченных агентов при предоставлении микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедуры предоставления микрокредитов и перечень информации, подлежащей раскрытию на всех этапах взаимодействия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      2) процедуры предоставления микрокредитов и перечень информации, подлежащей раскрытию на всех этапах взаимодействия;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования к квалификации работников микрофинансовой организации, непосредственно взаимодействующих с клиентами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      3) требования к квалификации работников микрофинансовой организации, непосредственно взаимодействующих с клиентами;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) процедуры идентификации и предотвращения недобросовестных практик при предоставлении микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...15 lines deleted...]
-      4) процедуры идентификации и предотвращения недобросовестных практик при предоставлении микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) структуру, задачи, функции и полномочия должностных лиц, подразделений и работников микрофинансовой организации, участвующих в процессе принятия решения по обращениям и возмещения ущерба клиентам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
-[...15 lines deleted...]
-      5) структуру, задачи, функции и полномочия должностных лиц, подразделений и работников микрофинансовой организации, участвующих в процессе принятия решения по обращениям и возмещения ущерба клиентам;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) процедуры рассмотрения и принятия решений по обращениям, в том числе по заявлениям на изменение условий договора предоставления микрокредита с указанием сроков на каждом этапе рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
-[...15 lines deleted...]
-      6) процедуры рассмотрения и принятия решений по обращениям, в том числе по заявлениям на изменение условий договора предоставления микрокредита с указанием сроков на каждом этапе рассмотрения.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Реализация политики и процедур, указанных в пункте 35 Правил, а также обеспечение прав и интересов клиентов - физических лиц осуществляется, в том числе посредством деятельности структурного подразделения микрофинансовой организации (за исключением кредитных товариществ и ломбардов), независимого от деятельности иных структурных подразделений, либо возложением соответствующих функций на ответственного должностного лица, обладающего необходимыми полномочиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
-[...15 lines deleted...]
-      36. Реализация политики и процедур, указанных в пункте 35 Правил, а также обеспечение прав и интересов клиентов - физических лиц осуществляется, в том числе посредством деятельности структурного подразделения микрофинансовой организации (за исключением кредитных товариществ и ломбардов), независимого от деятельности иных структурных подразделений, либо возложением соответствующих функций на ответственного должностного лица, обладающего необходимыми полномочиями.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К функциям указанного подразделения (должностного лица) относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...15 lines deleted...]
-      К функциям указанного подразделения (должностного лица) относятся:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление мониторинга соблюдения работниками политики и процедур соблюдения прав и интересов клиентов микрофинансовой организации в соответствии с Законом путем проведения контрольных закупок процессов предоставления микрокредитов в порядке, установленном внутренними документами микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
-[...15 lines deleted...]
-      1) осуществление мониторинга соблюдения работниками политики и процедур соблюдения прав и интересов клиентов микрофинансовой организации в соответствии с Законом путем проведения контрольных закупок процессов предоставления микрокредитов в порядке, установленном внутренними документами микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование внутреннего порядка принятия кредитных решений по урегулированию задолженности физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
-[...15 lines deleted...]
-      2) согласование внутреннего порядка принятия кредитных решений по урегулированию задолженности физических лиц;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ рисков для потребителей при согласовании условий микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
-[...15 lines deleted...]
-      3) анализ рисков для потребителей при согласовании условий микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ практик продвижения и рекламы микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
-[...15 lines deleted...]
-      4) анализ практик продвижения и рекламы микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оценка эффективности процессов рассмотрения обращений, в том числе заявлений о внесении изменений в условия договора о предоставлении микрокредита, каналов для подачи обращений, в том числе на интернет-ресурсе и в мобильном приложении, а также выработка предложений по повышению их качества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...15 lines deleted...]
-      5) оценка эффективности процессов рассмотрения обращений, в том числе заявлений о внесении изменений в условия договора о предоставлении микрокредита, каналов для подачи обращений, в том числе на интернет-ресурсе и в мобильном приложении, а также выработка предложений по повышению их качества;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение количественного и качественного анализа обращений по микрокредитам в целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...15 lines deleted...]
-      6) проведение количественного и качественного анализа обращений по микрокредитам в целях:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявления причин обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...15 lines deleted...]
-      выявления причин обращения;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценки ключевых рисков для клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
-[...15 lines deleted...]
-      оценки ключевых рисков для клиентов;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценки качества обслуживания и условий предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
-[...15 lines deleted...]
-      оценки качества обслуживания и условий предоставления микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявления системных проблем в процессах предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...15 lines deleted...]
-      выявления системных проблем в процессах предоставления микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выработка предложений по повышению качества и каналов предоставления микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...15 lines deleted...]
-      7) выработка предложений по повышению качества и каналов предоставления микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) внесение руководству микрофинансовой организации предложений о необходимых мерах по устранению выявленных нарушений в отношении всех потребителей данной микрофинансовой услуги и превентивных мерах для недопущения таких нарушений в деятельности микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      8) внесение руководству микрофинансовой организации предложений о необходимых мерах по устранению выявленных нарушений в отношении всех потребителей данной микрофинансовой услуги и превентивных мерах для недопущения таких нарушений в деятельности микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мониторинг исполнения микрофинансовой организацией ежегодных операционных планов и оценка эффективности принятых мер микрофинансовой организацией по снижению уровня проблемных займов физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      9) мониторинг исполнения микрофинансовой организацией ежегодных операционных планов и оценка эффективности принятых мер микрофинансовой организацией по снижению уровня проблемных займов физических лиц;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) информирование лиц (подразделений, органов микрофинансовой организации), определенных в соответствующих внутренних документах микрофинансовой организации для принятия решений, включая, но не ограничиваясь, следующими вопросами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      10) информирование лиц (подразделений, органов микрофинансовой организации), определенных в соответствующих внутренних документах микрофинансовой организации для принятия решений, включая, но не ограничиваясь, следующими вопросами:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявленные недостатки при разработке, продвижении, рекламе микрокредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      выявленные недостатки при разработке, продвижении, рекламе микрокредитов;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарушения процедур обслуживания клиентов и раскрытии информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      нарушения процедур обслуживания клиентов и раскрытии информации;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостатки в процессе кредитования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      недостатки в процессе кредитования;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостатки в процессах управления проблемными активами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      недостатки в процессах управления проблемными активами;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недостатки в процессах рассмотрения обращений, в том числе заявлений на изменение условий договора о предоставлении микрокредита и возмещения ущерба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      недостатки в процессах рассмотрения обращений, в том числе заявлений на изменение условий договора о предоставлении микрокредита и возмещения ущерба;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мониторинг исполнения решений микрофинансового омбудсмана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      11) мониторинг исполнения решений микрофинансового омбудсмана;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предоставление управленческой отчетности первому руководителю и членам исполнительного органа (коллегиального или единоличного) микрофинансовой организации по вопросам соблюдения прав и интересов клиентов микрофинансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      12) предоставление управленческой отчетности первому руководителю и членам исполнительного органа (коллегиального или единоличного) микрофинансовой организации по вопросам соблюдения прав и интересов клиентов микрофинансовой организации;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечение оперативного взаимодействия по вопросам соблюдения прав и интересов клиентов микрофинансовой организации с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4153,100 +4167,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о наличии просроченной задолженности по принятым обязательствам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="142"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – микрофинансовая организация) уведомляет Вас о наличии просроченной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5630,69 +5644,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата формирования уведомления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(день, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация, размещенная на интернет-ресурсе и (или) в мобильном приложении микрофинансовой организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если заемщик является физическим лицом, то он вправе в течение тридцати календарных дней с даты наступления просрочки исполнения обязательства по договору о предоставлении микрокредита (далее – Договор) посетить микрофинансовую организацию и (или) представить в письменной форме, а также через объекты информатизации, предоставляющие микрофинансовой организации возможность осуществить идентификацию заемщика посредством применения идентификационных средств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5707,172 +5721,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах", либо способом, предусмотренным Договором, заявление, содержащее сведения о причинах возникновения просрочки исполнения обязательства по Договору, доходах и других подтвержденных обстоятельствах (фактах), которые обуславливают его заявление о внесении изменений в условия Договора, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона Республики Казахстан "О микрофинансовой деятельности" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом в течение пятнадцати календарных дней после дня получения заявления заемщика - физического лица, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, микрофинансовая организация рассматривает предложенные заемщиком - физическим лицом изменения в условия Договора и в письменной форме, а также через объекты информатизации либо способом, предусмотренным Договором, сообщает заемщику - физическому лицу о (об):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласии с предложенными изменениями в условия Договора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
-[...15 lines deleted...]
-      1) согласии с предложенными изменениями в условия Договора;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) встречных предложениях по изменению условий Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
-[...15 lines deleted...]
-      2) встречных предложениях по изменению условий Договора;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
-[...15 lines deleted...]
-      3) отказе в изменении условий Договора с указанием мотивированного обоснования причин такого отказа.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заемщик - физическое лицо в течение пятнадцати календарных дней с даты получения решения микрофинансовой организации об отказе в изменении условий Договора или в течение тридцати календарных дней при недостижении взаимоприемлемого решения об изменении условий Договора, вправе обратиться к микрофинансовому омбудсману с одновременным уведомлением микрофинансовой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях неудовлетворения заемщиком требования микрофинансовой организации о необходимости внесения платежей по Договору, в том числе просроченной задолженности, а также нереализации заемщиком - физическим лицом прав, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5907,245 +5921,267 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, обратиться с иском в суд о взыскании суммы долга по Договору, а также обратить взыскание на заложенное имущество во внесудебном порядке, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об ипотеке недвижимого имущества", либо в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Микрофинансовая организация принимает решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита на срок не менее трех месяцев при подаче заявления о внесении изменений в условия договора о предоставлении микрокредита, предусмотренных подпунктом 1-1) и (или) подпунктом 2) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, заемщиком – физическим лицом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) относящимся к социально уязвимым слоям населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пострадавшим в результате обстоятельств, послуживших основанием для введения чрезвычайного положения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решение о согласии с предложенными изменениями в условия договора о предоставлении микрокредита, заключенного с заемщиком – физическим лицом, указанным в подпункте 1) части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, принимается при условии снижения среднемесячного дохода заемщика, рассчитанного за два месяца, предшествующие месяцу обращения заемщика с заявлением, более чем на тридцать процентов по сравнению со среднемесячным доходом заемщика, рассчитанным за двенадцать месяцев, предшествующих месяцу обращения заемщика с заявлением либо назначения адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6467,35 +6503,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>