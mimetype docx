--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2dfe8ef" w14:textId="2dfe8ef">
+    <w:p w14:paraId="c4d5897" w14:textId="c4d5897">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,64 +187,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2-1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25-1 Закона Республики Казахстан "О платежах и платежных системах" Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>подпунктом 34)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -914,3278 +996,4048 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению Председатель</w:t>
+              <w:t>постановлением Правления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 августа 2025 года № 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z136" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила организации деятельности центра обмена данными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по платежным транзакциям с признаками мошенничества</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(антифрод-центр Национального Банка Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z138" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила организации деятельности центра обмена данными по платежным транзакциям с признаками мошенничества (антифрод-центр Национального Банка Республики Казахстан) (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2-1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 25-1 Закона Республики Казахстан "О платежах и платежных системах" (далее – Закон о платежах) и определяют: </w:t>
+        <w:t>подпунктом 34)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и определяют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z139" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок осуществления деятельности центра обмена данными по платежным транзакциям с признаками мошенничества (антифрод-центр Национального Банка Республики Казахстан) (далее – антифрод-центр) и взаимодействия антифрод-центра с лицами, участвующими в его деятельности (далее – участники антифрод-центра);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z140" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок осуществления антифрод-центром формирования и ведения баз данных о событиях и попытках осуществления платежной транзакции с признаками мошенничества, а также иных баз данных, указанных в пункте 10 Правил, и представления к ним доступа участникам антифрод-центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z141" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) порядок осуществления антифрод-центром формирования и ведения баз данных о событиях и попытках осуществления платежной транзакции с признаками мошенничества и представления к ним доступа участникам антифрод-центра; </w:t>
-[...19 lines deleted...]
-      3) порядок и сроки отказа и приостановления исполнения указания финансовыми организациями, платежными организациями (далее – организация, организации) при получении информации антифрод-центра о лицах, связанных с платежными транзакциями с признаками мошенничества;</w:t>
+      3) порядок и сроки отказа и приостановления исполнения указания финансовыми организациями, платежными организациями, предоставляющими платежные услуги, предусмотренные подпунктами 8) и 9) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о платежах (далее – организация, организации), при получении информации антифрод-центра о лицах, связанных с платежными транзакциями с признаками мошенничества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z142" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок, формы и сроки направления организациями в антифрод-центр информации обо всех событиях и (или) попытках осуществления платежных транзакций с признаками мошенничества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      5) порядок и виды предоставления ограниченного перечня финансовых или платежных услуг в случае включения клиента в базы данных о событиях и попытках осуществления платежной транзакции с признаками мошенничества организацией, а также порядок обращения клиента (владельца банковского счета, электронного кошелька) к организации для получения ограниченного перечня финансовых или платежных услуг;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок и виды предоставления ограниченного перечня финансовых или платежных услуг, в случае включения клиента в базы данных о событиях и попытках осуществления платежной транзакции с признаками мошенничества организацией, а также порядок обращения клиента (владельца банковского счета, электронного кошелька) к организации для получения ограниченного перечня финансовых или платежных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z144" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) порядок взаимодействия органов уголовного преследования, национальной безопасности и правоохранительных органов, организаций в целях выявления и предотвращения иных платежных транзакций, которые признаются незаконными и (или) запрещены в соответствии с законами Республики Казахстан (далее – иные платежные транзакции, которые признаются незаконными и (или) запрещены). Для целей Правил к иным платежным транзакциям, которые признаются незаконными и (или) запрещены относятся платежные транзакции, связанные с незаконным производством, оборотом и (или) транзитом наркотиков, организацией деятельности финансовых пирамид, осуществлением платежей и (или) переводов денег в пользу электронного казино и интернет-казино;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      7) порядок возврата денег клиенту, указанному в уведомлении от органа уголовного преследования, санкционированного прокурором, о признании транзакции мошеннической.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок возврата денег клиенту, указанному в постановлении органа уголовного преследования, согласованном с прокурором, о признании транзакции мошеннической.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z146" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах используются понятия, предусмотренные законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О платежах и платежных системах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о платежах), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О связи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", "О цифровых активах в Республике Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выпуска платежных карточек, а также требованиями к деятельности по обслуживанию операций с их использованием на территории Республики Казахстан, утвержденными постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 205 "Об утверждении Правил выпуска платежных карточек, а также требований к деятельности по обслуживанию операций с их использованием на территории Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14299).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z147" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В Правилах используются понятия, предусмотренные </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+      Для целей Правил используются также следующие понятия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z148" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Антифрод-центр – акционерное общество "Национальная платежная корпорация Национального Банка Республики Казахстан", которое осуществляет координацию и принятие мер, направленных на выявление и предотвращение платежных транзакций с признаками мошенничества и иных платежных транзакций в порядке, предусмотренном </w:t>
+      1) антифрод-центр – центр обмена данными по платежным транзакциям с признаками мошенничества, оператором которого является акционерное общество "Национальная платежная корпорация Национального Банка Республики Казахстан", который осуществляет координацию и принятие мер, направленных на выявление и предотвращение платежных транзакций с признаками мошенничества и иных платежных транзакций в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о платежах.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+        <w:t xml:space="preserve"> Закона о платежах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z149" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) потенциальное пострадавшее лицо – физическое и юридическое лицо, которому может быть причинен ущерб в результате действий третьих лиц, совершенных путем хищения денег, обмана или злоупотребления доверием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z150" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) скомпрометированное средство электронного платежа – средство электронного платежа, с использованием которого осуществляются иные платежные транзакции, которые признаются незаконными или запрещены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z151" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) скомпрометированный абонентский номер – абонентский номер сотовой связи, использование которого зафиксировано при совершении звонков с признаками мошенничества и (или) мошеннических действиях на сетях связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z152" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) множественные кредитные заявки – случаи подачи физическим лицом в течение 1 (одного) часа заявлений на заключение договора потребительского банковского займа (договора о предоставлении потребительского микрокредита), не обеспеченного залогом имущества, двум и более банкам второго уровня, организациям, осуществляющим отдельные виды банковских операций, организациям, осуществляющим микрофинансовую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z153" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) противоправные инциденты – инциденты, к которым относятся транзакции, связанные с незаконным производством, оборотом и (или) транзитом наркотиков, организацией деятельности финансовых пирамид, осуществлением платежей и (или) переводов денег в пользу электронного казино и интернет-казино, иностранных букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции постановления Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 19.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В соответствии с частью второй </w:t>
+      3. В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25-1 Закона о платежах участниками антифрод-центра являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...116 lines deleted...]
-      6) Национальный Банк Республики Казахстан (далее – Национальный Банк);</w:t>
+    <w:bookmarkStart w:name="z155" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансовые организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      7) уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) платежные организации, предоставляющие платежные услуги, предусмотренные подпунктами 8) и 9) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о платежах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z157" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) операторы сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z158" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) органы уголовного преследования, национальной безопасности, правоохранительные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z159" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Национальный Банк Республики Казахстан (далее – Национальный Банк);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z160" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z161" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный орган по финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z162" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) иные лица, определяемые решением Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z163" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Осуществление деятельности антифрод-центра и взаимодействие антифрод-центра с его участниками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z164" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Антифрод-центр: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+      4. Антифрод-центр: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z165" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет сбор, консолидацию и хранение сведений о событиях и попытках осуществления платежных транзакций с признаками мошенничества, поступивших от организаций, операторов сотовой связи, органов уголовного преследования, национальной безопасности и правоохранительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z166" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обрабатывает и анализирует данные по платежам и (или) переводам денег, отнесенным в соответствии с установленными критериями к платежным транзакциям с признаками мошенничества и (или) данные по иным платежным транзакциям, которые признаются незаконными и (или) запрещены, необходимые организациям, операторам сотовой связи, органам уголовного преследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z167" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставляет информацию, необходимую для предотвращения платежных транзакций с признаками мошенничества и (или) иных платежных транзакций, которые признаются незаконными и (или) запрещены, организациям, операторам сотовой связи, органам уголовного преследования, национальной безопасности и правоохранительным органам, в том числе, информацию об угрозах, уязвимостях, предпосылках возникновения событий, а также методах их предупреждения и ликвидации последствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z168" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает соответствующий режим хранения, защиты и сохранность полученных в процессе своей деятельности информации, сведений и документов, составляющих служебную, коммерческую, банковскую или иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z169" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет сбор, обработку и хранение персональных данных в обезличенном виде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z170" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) на основании информации органов уголовного преследования, национальной безопасности и правоохранительных органов оказывает содействие по выявлению и предотвращению иных платежных транзакций, которые признаются незаконными и (или) запрещены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...26 lines deleted...]
-        <w:t>Об информатизации</w:t>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z171" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Участник антифрод-центра подключается к антифрод-центру путем установления технического взаимодействия с цифровой системой антифрод-центра в порядке, определенном внутренними документами антифрод-центра и согласованном с уполномоченным органом в сфере защиты персональных данных, с соблюдением требований по обеспечению безопасности защищаемой информации, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифровым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан и законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных данных и их защите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О персональных данных и их защите</w:t>
+        <w:t>О банках и банковской деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республике Казахстан", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О кибербезопасности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О банках и банковской деятельности</w:t>
-[...19 lines deleted...]
-        <w:t>Об электронном документе и электронной цифровой подписи</w:t>
+        <w:t>О связи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сообщение о платежной транзакции с признаками мошенничества, полученное от организации и (или) органа уголовного преследования посредством цифровой системы антифрод-центра для включения отправителя денег и (или) бенефициара (получателя денег) в базы данных о событиях осуществления платежной транзакции с признаками мошенничества (далее – база о событиях) и (или) о попытках осуществления платежной транзакции с признаками мошенничества (далее – база о попытках), включается в базу о попытках или о событиях незамедлительно после получения антифрод-центром и становится доступным для всех участников антифрод-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифровая система антифрод-центра обеспечивает последовательное фиксирование отправленного организацией сообщения о платежной транзакции с признаками мошенничества в антифрод-центр, подтверждающего:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отправку сообщения организацией в антифрод-центр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получение антифрод-центром данного сообщения и дальнейшую его отправку в адрес участников антифрод-центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доставку и получение сообщения участниками антифрод-центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ответ на сообщение от других участников антифрод-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Организации после получения указания по платежу и (или) переводу денег до его исполнения сверяют индивидуальный либо бизнес-идентификационный номер, номер банковского счета и абонентский номер сотовой связи своих клиентов – отправителей денег и (или) бенефициара с данными из баз о попытках и событиях, а также из базы данных скомпрометированных средств электронного платежа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z179" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Национальный Банк ежедневно получает от антифрод-центра сведения по платежным транзакциям с признаками мошенничества по форме, установленной внутренними документами оператора антифрод-центра. </w:t>
-[...19 lines deleted...]
-      10. Антифрод-центр предоставляет участникам антифрод-центра доступ к сведениям по номерам сотовой связи лиц, по которым имеется информация об участии в мошеннических платежных транзакциях и противоправных инцидентах.</w:t>
+      8. Национальный Банк ежедневно получает от антифрод-центра сведения по платежным транзакциям с признаками мошенничества по форме, установленной внутренними документами оператора антифрод-центра. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z180" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Антифрод-центр предоставляет участникам антифрод-центра доступ к сведениям по номерам сотовой связи лиц, по которым имеется информация об участии в мошеннических платежных транзакциях и противоправных инцидентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z181" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Формирование и ведение баз данных антифрод-центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z182" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Для обеспечения своей деятельности антифрод-центр формирует базы данных о событиях и о попытках, а также иные базы в соответствии с внутренними документами антифрод-центра. </w:t>
-[...19 lines deleted...]
-      Антифрод-центр предоставляет участникам доступ к базам данных о событиях и попытках в порядке, установленном Правилами, а также внутренними документами антифрод-центра.</w:t>
+      10. Для обеспечения своей деятельности антифрод-центр формирует базы данных о событиях, попытках, скомпрометированных средствах электронного платежа, множественных кредитных заявках, потенциальных пострадавших, скомпрометированных абонентских номерах, лицах, задействованных в противоправных инцидентах, а также иные базы данных в соответствии с внутренними документами антифрод-центра. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      12. База о событиях формируется на основании сообщений о платежных транзакциях с признаками мошенничества, полученных от органа уголовного преследования по лицам, в отношении которых имеется подтвержденная информация об участии в мошеннических платежных транзакциях.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Антифрод-центр предоставляет участникам доступ к базам данных, указанным в настоящем пункте, в порядке, установленном Правилами, а также внутренними документами антифрод-центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z184" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. База о событиях формируется на основании сообщений о платежных транзакциях с признаками мошенничества, полученных от органа уголовного преследования по лицам, в отношении которых имеется подтвержденная информация об участии в мошеннических платежных транзакциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z185" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключение из базы о событиях лица осуществляется на основании сообщения, направленного антифрод-центру органом уголовного преследования, включившего данное лицо в базу о событиях по форме, установленной внутренними документами антифрод-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z186" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация в течение 3 (трех) рабочих дней с даты исключения лица из базы о событиях возобновляет расходные операции по банковскому счету, электронному кошельку, снимает блокировку суммы платежа и (или) перевода денег а также уведомляет об этом клиента в порядке, установленном договором, заключенным с клиентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z187" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. База о попытках формируется на основании сообщений о платежных транзакциях с признаками мошенничества, полученных от организаций по своим клиентам, в отношении которых в соответствии с внутренними документами и (или) данными внутренних антифрод-систем и (или) ответственных структурных подразделений организаций (установленных внутренними документами организаций), имеются основания (подозрения) об их участии в платежных операциях, связанных с платежными транзакциями с признаками мошенничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z188" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация для включения информации в базу о попытках выполняет следующие последовательные действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z189" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) организация в соответствии с внутренними документами, либо данными внутренних антифрод-систем и(или) антифрод-подразделений организации, на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах, выявляет платежные транзакции с признаками мошенничества клиента и отказывает в исполнении указания или приостанавливает исполнение указания и (или) расходные операции по банковскому счету, электронному кошельку, блокирует сумму платежа и (или) перевода денег на срок не более 5 (пяти) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z190" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение 5 (пяти) рабочих дней с даты приостановления исполнения указания и (или) расходных операций по банковскому счету, электронному кошельку клиента или блокирования суммы платежа и (или) перевода денег проводит анализ операций своего клиента, в том числе по получению дополнительной информации от клиента, необходимой для выяснения обстоятельств и принятия решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z191" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае подтверждения оснований (подозрений) об участии клиента в платежных операциях, связанных с платежными транзакциями с признаками мошенничества, направляет сообщение антифрод-центру о включении сведений в базу о попытках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z192" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение лица из базы о попытках осуществляется на основании сообщения, направленного антифрод-центру органом уголовного преследования по итогам проведенного расследования или организацией по итогам рассмотрения заявления клиента о необоснованном либо ошибочном его включении в базу о попытках, в порядке и случаях, установленных внутренними документами антифрод-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z193" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация в течение 3 (трех) рабочих дней с даты исключения лица из базы о попытках возобновляет расходные операции по банковскому счету, электронному кошельку, снимает блокировку суммы платежа и (или) перевода денег, а также уведомляет об этом клиента в порядке, установленном договором, заключенным с клиентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Антифрод-центр осуществляет формирование и ведение базы по скомпрометированным средствам электронного платежа в режиме реального времени в порядке, установленном приложением 1 к Правилам.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Если в сообщении по одной платежной транзакции с признаком мошенничества отражаются реквизиты нескольких клиентов, в том числе посредников, участвовавших в осуществлении платежа и (или) перевода денег, то организация, отмеченная в указанном сообщении, в течение 1 (одного) часа дополняет сообщение информацией о своем клиенте в соответствии с реквизитами, указанными в пункте 29 Правил (включая, при наличии, сведения о получении наличных денег посредством устройств, предназначенных для приема и (или) выдачи наличных денег).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      Организация при получении от антифрод-центра сведений по скомпрометированным средствам электронного платежа блокирует их до получения посредством Антифрод-центра дополнительного уведомления в виде постановления, полученного посредством Антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа в порядке, установленном приложением к Правилам.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае технических сбоев каналов взаимодействия с антифрод-центром, срок исполнения требований, предусмотренных частью первой настоящего пункта, приостанавливается до устранения препятствий, о чем организацией направляется соответствующее уведомление оператору антифрод-центра электронным способом на электронную почту оператора антифрод-центра. О восстановлении работоспособности системы антифрод-центр незамедлительно уведомляет всех участников электронным способом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      На основании постановления, полученного посредством Антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа, организация принимает решение о возобновлении предоставления услуг клиенту или отказе в предоставлении услуг клиенту.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Органы уголовного преследования, национальной безопасности и правоохранительные органы по зарегистрированным уголовным делам направляют в антифрод-центр реквизиты скомпрометированных средств электронного платежа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z197" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Антифрод-центр осуществляет формирование и ведение базы данных о скомпрометированных средствах электронного платежа в режиме реального времени в порядке, установленном приложением 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z198" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при получении от антифрод-центра сведений по скомпрометированным средствам электронного платежа блокирует их до получения посредством антифрод-центра дополнительного уведомления в виде постановления, полученного посредством антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа в порядке, установленном приложением 1 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z199" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании постановления, полученного посредством антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа, организация принимает решение о возобновлении предоставления услуг клиенту или отказе в предоставлении услуг клиенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 вводится в действие с </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>03.01.2026</w:t>
+        <w:t xml:space="preserve">      Пункт 15 вводится в действие с 19.07.2026 в соответствии с постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в соответствии с </w:t>
+        <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 5</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> настоящего постановления.</w:t>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z202" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Антифрод-центр предоставляет участнику антифрод-центра доступ к сведениям по потенциальным пострадавшим лицам на основании договора, заключенного между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z203" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Антифрод-центр для выполнения своих функций интегрируется с базой данных идентификационных кодов абонентских устройств сотовой связи и (или) базами операторов сотовой связи для подтверждения зарегистрированного абонентского номера за абонентом, в том числе с предоставлением сведений о лице, на которое зарегистрирован указанный абонентский сотовый номер, в частности индивидуальный идентификационный номер, фамилию, имя и отчество (при его наличии). </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+      17. Антифрод-центр для выполнения своих функций интегрируется с базой данных идентификационных кодов абонентских устройств сотовой связи и (или) базами операторов сотовой связи для подтверждения зарегистрированного абонентского номера за абонентом, в том числе с предоставлением сведений о лице, на которое зарегистрирован указанный абонентский сотовый номер, в частности индивидуальный идентификационный номер, фамилию, имя и отчество (при его наличии). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z204" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операторы сотовой связи при выявлении абонентского номера, с которого осуществлялся звонок с признаками мошенничества, а также при выявлении мошеннических действий на сетях связи уведомляют антифрод-центр, с предоставлением информации об абоненте, включая фамилию, имя, отчество (при его наличии), индивидуальный идентификационный номер и абонентские номера, оформленные на абонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z205" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операторы сотовой связи при получении информации от антифрод-центра, а также в случаях, установленных частью второй настоящего пункта, приостанавливают оказание услуг связи данному абонентскому номеру, в том числе GSM-шлюзы (сим-боксы) и IP-телефония.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z206" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Антифрод-центр осуществляет формирование и ведение базы данных о скомпрометированных абонентских номерах в режиме реального времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z207" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор сотовой связи при выявлении абонентского номера, с которого осуществлялся звонок с признаками мошенничества, а также при выявлении мошеннических действий на сетях связи приостанавливает оказание услуг связи данному абонентскому номеру, если в соответствии с внутренними документами и (или) данными внутренних антифрод-систем имеются основания (подозрения) об их участии в звонке с признаками мошенничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z208" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор сотовой связи для включения информации в базу данных о скомпрометированных абонентских номерах выполняет следующие последовательные действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z209" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оператор сотовой связи в соответствии с данными внутренних антифрод-систем выявляет звонки с признаками мошенничества и приостанавливает оказание услуг связи данному абоненту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z210" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 2 (двух) рабочих дней проводит в отношении абонента анализ, в том числе при необходимости получает дополнительную информацию от абонента, необходимую для выяснения обстоятельств и принятия решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z211" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае подтверждения оснований (подозрений) об участии абонента в звонках с признаками мошенничества, направляет сообщение антифрод-центру для включения сведений в базу данных о скомпрометированных абонентских номерах с предоставлением информации об абоненте, включая фамилию, имя, отчество (при его наличии), индивидуальный идентификационный номер и выявленные абонентские номера, с которых осуществлялся звонок с признаками мошенничества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z212" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">17. Выявление банками второго уровня, в том числе на основании обращения клиента, противоправных инцидентов, связанных с незаконным производством, оборотом и (или) транзитом наркотиков, организацией деятельности финансовых пирамид, осуществлением платежей и (или) переводов денег в пользу электронного казино и интернет-казино, иностранных букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан (далее – противоправные инциденты), осуществляется с соблюдением требований, установленных Правилами формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан, утвержденными </w:t>
+      Исключение лица из базы данных о скомпрометированных абонентских номерах осуществляется с момента направления сообщения антифрод-центру органом уголовного преследования по итогам проведенного расследования или оператором сотовой связи по итогам рассмотрения заявления абонента о необоснованном либо ошибочном его включении в базу данных о скомпрометированных абонентских номерах либо при переоформлении абонентского номера сотовой связи на другое лицо, в порядке и случаях, установленных внутренними документами антифрод-центра, а также в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания услуг связи, утвержденными приказом и.о. Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 171 "Об утверждении правил оказания услуг связи" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 10999).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z213" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор сотовой связи возобновляет оказание услуг связи после исключения лица из базы данных о скомпрометированных абонентских номерах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z214" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Антифрод-центр по запросу организации предоставляет ей сведения о статусе нахождения на территории Республики Казахстан клиента, полученные посредством антифрод-центра из баз данных органов национальной безопасности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z215" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Выявление банками второго уровня, в том числе на основании обращения клиента, противоправных инцидентов осуществляется с соблюдением требований, установленных Правилами формирования системы управления рисками и внутреннего контроля для банков и филиалов банков-нерезидентов Республики Казахстан, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 188 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19632).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 апреля 2026 года № 86 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков и филиалов банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 38586).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z216" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявление платежными организациями, в том числе на основании обращения клиента, противоправных инцидентов осуществляется в соответствии с внутренними документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z217" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Антифрод-центр осуществляет формирование и ведение базы лиц, задействованных в противоправных инцидентах в режиме реального времени. Включение сведений по клиентам организации в базу лиц, задействованных в противоправных инцидентах, осуществляется на основании сообщения банка второго уровня или платежной организации. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+      Антифрод-центр осуществляет формирование и ведение базы данных о лицах, задействованных в противоправных инцидентах, в режиме реального времени. Включение сведений по клиентам организации в базу данных о лицах, задействованных в противоправных инцидентах, осуществляется на основании сообщения организации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z218" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сообщение о противоправном инциденте, полученное от организации посредством информационной системы антифрод-центра для включения отправителя денег и (или) бенефициара (получателя денег) в базу данных о лицах, задействованных в противоправных инцидентах, включается незамедлительно после получения антифрод-центром сообщения и становится доступным для всех участников антифрод-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z219" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при выявлении противоправного инцидента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z220" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на срок не более 5 (пяти) рабочих дней блокирует банковский счет или электронный кошелек клиента; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z221" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение 5 (пяти) рабочих дней проводит анализ операций своего клиента, в том числе по получению дополнительной информации от клиента, необходимой для выяснения обстоятельств и принятия решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z222" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае подтверждения оснований (подозрений) об участии клиента в противоправном инциденте направляет сообщение в антифрод-центр, с указанием вида противоправного инцидента для отправки информации по противоправному инциденту в правоохранительный орган для последующего проведения мероприятий, установленных законами Республики Казахстан. Антифрод-центр по инциденту, связанному с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z223" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незаконным производством, оборотом и (или) транзитом наркотиков отправляет информацию в органы внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z224" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацией деятельности финансовых пирамид, осуществлением платежей и (или) переводов денег в пользу электронного казино и интернет-казино, иностранных букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан, отправляет информацию в службу экономических расследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z225" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение лица из базы данных о противоправных инцидентах осуществляется на основании сообщения, направленного антифрод-центру правоохранительным органом по итогам проведенных мероприятий или организацией по итогам рассмотрения заявления клиента о необоснованном либо ошибочном его включении в базу по противоправным инцидентам, в порядке и случаях, установленных внутренними документами антифрод-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z226" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация в течение 3 (трех) рабочих дней с даты исключения лица из базы данных о лицах, задействованных в иных противоправных инцидентах, снимает блокировку по банковскому счету или электронному кошельку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z227" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Отказ в исполнении или приостановление исполнения указания организациями, порядок и виды предоставления ограниченного перечня финансовых и платежных услуг клиенту, а также порядок возврата денег клиенту, указанному в уведомлении от органа уголовного преследования, санкционированного прокурором, о признании транзакции мошеннической</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+        <w:t xml:space="preserve"> Глава 4. Отказ в исполнении или приостановление исполнения указания организациями, порядок и виды предоставления ограниченного перечня финансовых и платежных услуг клиенту, а также порядок возврата денег клиенту, указанному в постановлении органа уголовного преследования, согласованного прокурором, о признании транзакции мошеннической</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z228" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Организация отказывает в осуществлении платежа и (или) перевода денег при совпадении информации об отправителе денег или бенефициаре платежа и (или) перевода денег с информацией, имеющейся в базе о событиях на момент осуществления платежа или перевода денег, за исключением случаев зачисления платежей, предусмотренных подпунктом 1) части второй пункта 26 Правил, в пользу бенефициара, информация по которому совпадает с информацией, имеющейся в базе о событиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z229" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация при отказе в исполнении указания по платежу и (или) переводу денег предоставляет клиенту-отправителю денег в порядке, установленном договором, заключенным с клиентом, информацию об отказе в осуществлении платежа и (или) перевода денег с указанием причин и оснований отказа и инициатора включения лица в базу о событиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z230" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Организация использует информацию из базы данных о скомпрометированных абонентских номерах в рамках своей деятельности для целей мониторинга уровня рисков мошенничества и противоправных инцидентов в соответствии с установленными внутренними процедурами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z231" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Организация приостанавливает исполнение указания и(или) блокирует сумму денег при совпадении информации об отправителе денег или бенефициаре с информацией, имеющейся в базе о попытках в соответствии с подпунктом 1) пункта 3-1 </w:t>
+      23. Организация приостанавливает исполнение указания и(или) блокирует сумму денег при совпадении информации об отправителе денег или бенефициаре с информацией, имеющейся в базе о попытках в соответствии с подпунктом 1) пункта 3-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах, и предоставляет клиенту в порядке, установленном договором, заключенным с клиентом, информацию о приостановлении осуществления платежа и (или) перевода денег с указанием причин и оснований отказа и инициатора включения лица в базу о попытках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z232" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отправитель денег способом, установленным договором, подтверждает намерение об осуществлении платежа или перевода денег в пользу бенефициара, включенного в базу о попытках, организация возобновляет данный платеж и (или) перевод денег в пользу бенефициара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z233" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В ином случае организация не осуществляет платеж и (или) перевод денег. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z234" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При получении организацией обращения клиента о выявлении им платежной транзакции с признаками мошенничества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z235" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация, обслуживающая отправителя денег, проводит анализ (изучение) операции, по результатам которого направляет антифрод-центру сообщение о платежной транзакции с признаками мошенничества с указанием реквизитов клиента и организации, обслуживающей бенефициара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z236" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) антифрод-центр после получения сообщения, указанного в подпункте 1) настоящего пункта, незамедлительно включает информацию о бенефициаре в базу о попытках с одновременным уведомлением организации, обслуживающей бенефициара, для приостановления исполнения указания о зачислении денег на банковский счет и (или) электронный кошелек бенефициара и выяснения оснований для получения денег бенефициаром;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z237" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) после получения от антифрод-центра уведомления, указанного в подпункте 2) настоящего пункта, организация, обслуживающая бенефициара, приостанавливает зачисление денег на банковский счет и (или) электронный кошелек бенефициара в пределах суммы операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z238" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в случае невозможности приостановления зачисления денег на банковский счет бенефициара и (или) электронный кошелек организация, обслуживающая бенефициара, приостанавливает исполнение указаний клиента и (или) расходные операции по банковскому счету, электронному кошельку, блокирует сумму платежа и (или) перевода денег на банковском счете и (или) электронном кошельке бенефициара и незамедлительно уведомляет об этом бенефициара в порядке, установленном договором. Приостановление исполнения указаний клиента и (или) расходных операций по банковскому счету и (или) электронному кошельку клиента, и (или) блокирование суммы платежа и (или) перевода денег осуществляется в целях выяснения оснований получения денег бенефициаром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z239" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. При приостановлении расходных операций по банковскому счету, электронному кошельку клиент, при необходимости, обращается в адрес организации в порядке, установленном договором, для получения ограниченного перечня финансовых или платежных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z240" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам рассмотрения обращения клиента, организация не позднее 7 (семи) календарных дней с даты обращения клиента принимает решение об отказе или предоставлении ограниченного перечня финансовых и (или) платежных услуг клиенту, с уведомлением о принятом решении клиента в порядке, установленном договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z241" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии на банковском счете, электронном кошельке клиента заблокированных денег в рамках транзакции с признаками мошенничества, прекращение деловых отношений с клиентом невозможно до получения соответствующего решения органов уголовного преследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z242" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При включении клиента в базы о событиях или попытках организация в соответствии с внутренними правилами принимает решение об отказе в предоставлении финансовых и (или) платежных услуг или о предоставлении ограниченного перечня финансовых и (или) платежных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z243" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень предоставляемых финансовых и (или) платежных услуг определяется организацией в соответствии с внутренними правилами, и в том числе включает услуги по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z244" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зачислению платежей, поступивших на банковский счет клиента в виде оплаты трудового отпуска, заработной платы, расходов на служебные командировки и (или) иных выплат работодателя, пенсии, стипендии, пособия и (или) иной социальной выплаты в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z245" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдаче наличных денег, зачисленных клиенту на его банковский счет в виде оплаты трудового отпуска, заработной платы, расходов на служебные командировки и (или) иных выплат работодателя, в случае отсутствия у организации информации о мошеннической природе платежей по зачислению данных выплат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z246" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдаче наличных денег, зачисленных клиенту на его банковский счет в виде пенсии, стипендии, пособия и (или) иной социальной выплаты в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z247" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уплате налогов, коммунальных и социальных платежей, других обязательных платежей в бюджет, пеней и штрафов, а также платежей по погашению займа, в пределах суммы денег, зачисленной в соответствии с подпунктом 1) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z248" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Возврат денег организацией, обслуживающей бенефициара платежа и (или) перевода денег, признанного транзакцией с признаками мошенничества, осуществляется при получении постановления органа уголовного преследования, согласованного прокурором, полученного посредством антифрод-центра (далее – постановление), о признании транзакции мошеннической и необходимости возврата денег лицу, указанному в постановлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z249" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановление формируется органом уголовного преследования, согласовывается прокурором и удостоверяется электронной цифровой подписью в антифрод-центре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z250" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возврат денег осуществляется организацией только в пределах суммы, заблокированной в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах, с использованием платежного ордера и платежного поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z251" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если постановление получено платежной организацией в отношении электронных денег, заблокированных на электронном кошельке, по указанию платежной организации эмитент электронных денег осуществляет их погашение на банковский счет потерпевшего, указанного в постановлении органа уголовного преследования, согласованном прокурором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z252" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае если сумма денег, указанная в постановлении, превышает сумму, заблокированную в порядке, предусмотренном </w:t>
+      В случае, если сумма денег, указанная в постановлении, превышает сумму, заблокированную в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о платежах, огранизация осуществляет частичное исполнение постановления, только в пределах суммы, заблокированной в порядке, предусмотренном </w:t>
+        <w:t xml:space="preserve"> Закона о платежах, организация осуществляет частичное исполнение постановления, только в пределах суммы, заблокированной в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о платежах. Остаток суммы, указанной в постановлении, подлежит возврату на основании вступившего в законную силу судебного решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z253" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перевод денег в пользу бенефициара, указанного в постановлении, осуществляется в срок не позднее следующего операционного дня с момента получения постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z254" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановление содержит следующие реквизиты бенефициара, в пользу которого производится возврат денег:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z255" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) в отношении физических лиц, наименование в отношении юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z256" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковский идентификационный код банка, в котором открыт банковский счет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z257" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальный идентификационный код клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z258" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальный идентификационный номер или бизнес-идентификационный номер клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z259" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сумма денег.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z260" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановление содержит следующие реквизиты отправителя денег, с банковского счета которого производится возврат денег:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z261" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии) в отношении физических лиц, наименование в отношении юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z262" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковский идентификационный код банка, в котором открыт банковский счет или банковский идентификационный код банка, в котором открыт счет оператора системы электронных денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z263" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индивидуальный идентификационный код клиента или индивидуальный идентификационный код оператора системы электронных денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z264" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) индивидуальный идентификационный номер или бизнес-идентификационный номер клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z265" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановление исполняется организацией, обслуживающей бенефициара, в порядке поступления календарной очередности (по дате и времени).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z266" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Направление организациями в антифрод-центр информации обо всех событиях и (или) попытках осуществления платежных транзакций с признаками мошенничества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z267" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Сообщение о платежной транзакции с признаками мошенничества, направляемое организацией антифрод-центру, содержит сведения о статусе своего клиента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z268" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пострадавшего от действий третьих лиц, направленных на хищение денег клиента путем обмана или злоупотребления доверием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z269" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подозреваемого в совершении действий в отношении третьего лица/лиц, направленные на хищение денег третьего лица/лиц путем обмана или злоупотребления доверием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z270" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сообщение о платежной транзакции с признаками мошенничества направляется организацией и (или) органом уголовного преследования в цифровой форме по формату, установленному внутренними документами антифрод-центра, с указанием следующих реквизитов при осуществлении платежа и (или) перевода денег с использованием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z271" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банковского счета: индивидуальный идентификационный код, сумма транзакции, время и уникальный код платежной транзакции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z272" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) платежной карточки: неполный номер карточки, с указанием первых 6 и последних 4 разрядов, и (или) уникальный идентификатор платежной транзакции (при наличии), присваиваемый эквайером в процессе ее обработки, сумма транзакции, время и уникальный код платежной транзакции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z273" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронного кошелька: реквизиты кошелька, сумма транзакции, время и уникальный код платежной транзакции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z274" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные дополнительные реквизиты, установленные внутренними правилами антифрод-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z275" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сообщение о платежной транзакции с признаками мошенничества заполняется каждой организацией самостоятельно по своему клиенту с обязательным указанием фамилии, имени, отчества (при его наличии) клиента и его индивидуального идентификационного номера. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменением, внесенным постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Антифрод-центр при получении сообщения о платежной транзакции с признаками мошенничества присваивает данному сообщению приоритетность в порядке, установленном внутренними документами антифрод-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z277" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Организация выявляет платежную транзакцию с признаками мошенничества на основании следующих критериев (признаков), утвержденных внутренними документами, но не ограничиваясь ими: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="130"/>
+      31. Организация выявляет платежную транзакцию с признаками мошенничества на основании следующих критериев (признаков), утвержденных внутренними документами, но не ограничиваясь ими: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z278" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) несоответствие характера (нетипичных) проводимой клиентом операции, выявленных организацией на основе анализа по обычно совершаемым операциям (осуществляемой клиентом деятельности), в частности: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+      1) несоответствие характера проводимой клиентом операции (нетипичные операции), выявленное организацией на основе анализа по обычно совершаемым операциям (осуществляемой клиентом деятельности), в частности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z279" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       время (дни) осуществления операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z280" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место осуществления операции (физическое местонахождение клиента, место осуществления операции и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z281" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       устройство, с использованием которого осуществляется операция; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z282" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствие параметров проводимой клиентом операции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z283" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z284" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       периодичность (частота) осуществления операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z285" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       получатель (бенефициар) денег; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z286" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) несоответствие объема проводимых клиентом операций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z287" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пользу иностранных поставщиков услуг, в том числе платформ цифровых активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z288" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пользу поставщиков товаров, работ и услуг, деятельность которых не связана с приемом платежей в крупном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z289" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Организация взаимодействует с антифрод-центром в круглосуточном режиме, включая осуществление мероприятий, установленных Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z290" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организации при получении информации от антифрод-центра о платежной транзакции с признаками мошенничества незамедлительно, но не позднее 1 (одного) часа с момента получения такой информации, принимает меры, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25-1 Закона о платежах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z291" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Организация, в случае изменения суммы остатка денег на банковском счете, указанной в сообщении антифрод-центра, обеспечивают ее актуализацию на последний день месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4219,359 +5071,657 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности центра обмена</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данными по платежным транзакциям</w:t>
+              <w:t>данными по платежным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с признаками мошенничества</w:t>
+              <w:t>транзакциям с признаками</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(антифрод-центр</w:t>
+              <w:t>мошенничества (антифрод-центр</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального Банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkStart w:name="z293" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алгоритм взаимодействия между участниками Антифрод-центра по средствам электронного платежа, с использованием которых осуществляются платежные транзакции, которые признаются незаконными или запрещены</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+        <w:t xml:space="preserve"> Алгоритм взаимодействия между участниками антифрод-центра по средствам электронного платежа, с использованием которых осуществляются платежные транзакции, которые признаются незаконными или запрещены</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z294" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Орган уголовного преследования, национальной безопасности и правоохранительные органы по зарегистрированным уголовным делам выявляют реквизиты и сведения о средствах электронного платежа и кошельках цифровых активов, принадлежащих клиентам финансовых организаций, платежных организаций (далее – Организации), которые используются (использовались) в незаконных и (или) запрещенных платежных операциях (далее – скомпрометированные средства электронного платежа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z295" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орган уголовного преследования, национальной безопасности и правоохранительный орган в режиме реального времени направляет реквизиты и сведения о скомпрометированных средствах электронного платежа в антифрод-центр. Орган уголовного преследования, национальной безопасности, правоохранительный орган по каждому средству электронного платежа прилагает информацию о зарегистрированном уголовном деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z296" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Антифрод-центр в течение 1 (одного) часа с момента получения реквизитов платежных карточек от органа уголовного преследования, национальной безопасности, правоохранительного органа определяет его держателя и направляет эмитентам платежных карточек в закрытом режиме по отдельности сведения по каждому держателю платежной карточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z297" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по средству электронного платежа, содержащие информацию о его эмитенте и реквизитах, направляются органом уголовного преследования, национальной безопасности, правоохранительным органом оператору антифрод-центра. Указанные сведения перенаправляются оператором антифрод-центра в течение 1 (одного) часа с момента их получения организациям в закрытом режиме по отдельности по каждому эмитенту средства электронного платежа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z298" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Каждая Организация проводит следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z299" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) блокирует средство электронного платежа до получения дополнительного уведомления в виде постановления, полученного посредством антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа о дальнейших действиях, и уведомляет об этом клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z300" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляет имеющиеся данные по владельцу средства электронного платежа в антифрод-центр, включающие фамилию, имя, отчество (при его наличии) и индивидуальный идентификационный номер владельца, статус резидентства, а также иную информацию по запросу органа уголовного преследования, национальной безопасности, правоохранительного органа в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z301" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основании постановления, полученного посредством антифрод-центра от органа уголовного преследования, национальной безопасности, правоохранительного органа, Организация принимает решение о возобновлении предоставления услуг клиенту или отказе в предоставлении услуг клиенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 вводится в действие с 19.07.2026 в соответствии с постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности центра обмена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данными по платежным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>транзакциям с признаками</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мошенничества (антифрод-центр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального Банка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z303" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Алгоритм взаимодействия между участниками антифрод-центра по множественным кредитным заявкам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4897,31 +6047,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>