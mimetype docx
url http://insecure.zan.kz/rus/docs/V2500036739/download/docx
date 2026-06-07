--- v0 (2025-11-07)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7eae449" w14:textId="7eae449">
+    <w:p w14:paraId="4490f67" w14:textId="4490f67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,178 +93,252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 55 "Об утверждении Правил получения согласия супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу, минимального размера банковского займа или микрокредита, по которому необходимо согласие супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 50. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36739</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 50. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36739.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 91</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31.08.2025</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 55 "Об утверждении Правил получения согласия супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу, минимального размера банковского займа или микрокредита, по которому необходимо согласие супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 34946) (далее – постановление) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -277,70 +351,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил получения согласия супруга (супруги) на предоставление потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации, физическому лицу, минимального размера потребительского банковского займа или микрокредита, по которому необходимо согласие супруга (супруги) на предоставление потребительского банковского займа или микрокредита физическому лицу";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -353,150 +427,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Правила получения согласия супруга (супруги) на предоставление потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации, физическому лицу, согласно приложению к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) минимальный размер потребительского банковского займа или микрокредита (за исключением потребительских банковских займов и микрокредитов, подлежащих рефинансированию), не обеспеченного залогом имущества, подлежащим регистрации, по которому необходимо согласие супруга (супруги) на предоставление физическому лицу потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации, в размере тысячекратного месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> получения согласия супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -509,70 +583,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила получения согласия супруга (супруги) на предоставление потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации, физическому лицу";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -585,51 +659,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила получения согласия супруга (супруги) на предоставление потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации, физическому лицу (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -644,171 +718,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О микрофинансовой деятельности" и определяют порядок получения банками второго уровня, организациями, осуществляющими отдельные виды банковских операций, организациями, осуществляющими микрофинансовую деятельность (далее - кредитор), согласия супруга (супруги) физического лица на предоставление потребительского банковского займа или микрокредита, не обеспеченного залогом имущества, подлежащим регистрации (далее - кредит), на сумму равную или свыше минимального размера, установленного в подпункте 2) пункта 1 настоящего постановления.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту поведенческого надзора в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление подлежит официальному опубликованию и вводится в действие с 31 августа 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1017,55 +1091,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>