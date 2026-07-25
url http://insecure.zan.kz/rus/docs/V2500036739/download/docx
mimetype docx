--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4490f67" w14:textId="4490f67">
+    <w:p w14:paraId="1f3d6b7" w14:textId="1f3d6b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1091,55 +1091,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1465,31 +1465,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>