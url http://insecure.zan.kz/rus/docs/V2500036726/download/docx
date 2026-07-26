--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f78615" w14:textId="5f78615">
+    <w:p w14:paraId="d831d88" w14:textId="d831d88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности финансовых организаций в сфере оказания государственных услуг и признании утратившими силу некоторых нормативных правовых актов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36726</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 августа 2025 года № 42. Зарегистрировано в Министерстве юстиции Республики Казахстан 29 августа 2025 года № 36726.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -886,5182 +886,1842 @@
               </w:rPr>
               <w:t>от 28 августа 2025 года № 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования деятельности финансовых организаций в сфере оказания государственных услуг, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:name="z20" w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7552) следующие изменения и дополнения:</w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...38 lines deleted...]
-</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z103" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия (далее – Правила) разработаны в соответствии с </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и устанавливают порядок выдачи физическим или юридическим лицам (далее - заявитель, услугополучатель), отзыва уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган, услугодатель) согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем (далее – крупный участник финансовой организации, банковский или страховой холдинг) и требования к документам, представляемым для получения указанного согласия.</w:t>
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 октября 2022 года № 81 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, Особенностей по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечня таких сертификатов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30377) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z104" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр в течение 3 (трех) рабочих дней с даты утверждения или изменения соответствующего нормативного правового акта.";</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z106" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "3. Перечень основных требований к оказанию государственной услуги, включающий форму и результат оказания государственной услуги, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, срок оказания государственной услуги, а также иные требования с учетом особенностей предоставления государственной услуги (далее – Перечень основных требований к оказанию государственной услуги), приведен в приложении 1 к Правилам.</w:t>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила выдачи согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия (далее – Правила), разработаны в соответствии с Административным процедурно-процессуальным Кодексом Республики Казахстан (далее – АППК), частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее – Закон о банках), подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" (далее – Закон о государственном регулировании), подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z107" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Выдача услугополучателю согласия на осуществление подвидов государственной услуги, указанных в Перечне основных требований к оказанию государственной услуги, осуществляется в соответствии с Правилами.</w:t>
+      Правила определяют порядок выдачи уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган, услугодатель) согласия на назначение (избрание) руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, включая критерии отсутствия безупречной деловой репутации, документы, необходимые для получения согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z108" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявление на приобретение статуса крупного участника страховой (перестраховочной) организации, управляющего инвестиционным портфелем, страхового холдинга в произвольной форме с приложением требуемых документов представляется в электронном виде посредством веб-портала "электронного правительства" www.egov.kz (далее – портал).</w:t>
+      Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр в течение 3 (трех) рабочих дней с даты утверждения или изменения соответствующего нормативного правового акта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 17</w:t>
-[...39 lines deleted...]
-        <w:t>19</w:t>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z110" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "17. Источниками средств, используемых для приобретения акций банка являются деньги, находящиеся на банковском счете заявителя, полученные заявителем:</w:t>
+        <w:t xml:space="preserve">
+      "3. Уполномоченный орган направляет в адрес банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, микрофинансовой организации, обладающей действующим разрешением на добровольную реорганизацию микрофинансовой организации в форме конвертации в банк, выданным уполномоченным органом, и (или) физического лица, имеющего намерение занимать должность руководящего работника в указанных лицах, банка-нерезидента Республики Казахстан, открывающего филиал на территории Республики Казахстан (далее – услугополучатель) письмо, содержащее сведения о выданном согласии на назначение (избрание) кандидата на должность руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан (далее – согласие) и о включении его в реестр действующих согласий на назначение (избрание) руководящих работников банков, филиалов банков-нерезидентов Республики Казахстан, банковских холдингов (далее – реестр действующих согласий) при соответствии физического лица, имеющего намерение занимать должность руководящего работника банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан или лица, избранного на должность члена органа управления банка или банковского холдинга, или руководящего работника юридического лица, приобретающего статус банковского холдинга в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о банках (далее – кандидат) требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о банках, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 54, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 59 Закона Республики Казахстан "Об акционерных обществах" (далее – Закон об акционерных обществах), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности" (далее – Закон о бухгалтерском учете) и Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z111" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Руководящий работник банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, обладающий действующим согласием, занимает должность руководящего работника, предусмотренную в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона о банках, на которую был согласован в рамках банковского сектора финансового рынка, без повторного согласования при условии соответствия требованиям, установленным нормативными правовыми актами Республики Казахстан, указанными в части первой настоящего пункта и Правилами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) для физического лица:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      в качестве доходов от предпринимательской, трудовой и (или) иной, не запрещенной законодательством Республики Казахстан или законодательством иностранного государства деятельности;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z113" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в виде дарения, наследства, выигрышей и (или) от продажи безвозмездно полученного имущества, имущества, полученного в качестве наследства – в размере, не превышающем 25 (двадцати пяти) процентов от стоимости приобретаемых акций банка; </w:t>
+      "5. Перечень руководящих работников банков, банковских холдингов, филиалов банков-нерезидентов Республики Казахстан, подлежащих согласованию с уполномоченным органом, предусмотрен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z114" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) для юридического лица:</w:t>
+      Согласие на должности руководящих работников, предусмотренные в пунктах 1, 1-1 и 14 статьи 20 Закона о банках (за исключением члена органа управления банка, руководящих работников лиц, приобретающих статус банковского холдинга в соответствии со статьей 17-1 Закона о банках) выдается до их назначения (избрания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z115" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      в качестве доходов, поступлений от предпринимательской и (или) иной, не запрещенной законодательством Республики Казахстан или законодательством иностранного государства деятельности;</w:t>
+        <w:t xml:space="preserve">
+      Согласие на назначение (избрание) кандидатов на должности члена органа управления банка, руководящих работников лиц, приобретающих статус банковского холдинга в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 17-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о банках, выдается до их назначения (избрания) либо после их назначения (избрания), в сроки, установленные пунктом 6 статьи 20 Закона о банках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z116" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Кандидаты на должности руководящих работников банковских холдингов, лиц, приобретающих статус банковского холдинга, в соответствии со статьей 17-1 Закона о банках, являющихся финансовыми организациями, и имеющими согласие на занятие данной должности в указанной финансовой организации в соответствии со статьей 34 Закона Республики Казахстан "О страховой деятельности" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг", повторному согласованию на указанную должность в банковском холдинге в соответствии со статьей 20 Закона о банках не подлежат.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      в виде вклада в уставный капитал заявителя.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Для юридического лица, являющегося финансовой организацией, источниками средств, используемых для приобретения акций банка, являются активы финансовой организации при условии, что приобретение акций банка не приведет к нарушению финансовой организацией коэффициентов достаточности собственного капитала, коэффициентов ликвидности или иных нормативов (лимитов), установленных законодательством государства, резидентом которого является финансовая организация.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z118" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Юридическое лицо – резидент Республики Казахстан соблюдает требования </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции", зарегистрированного в Реестре государственной регистрации нормативных правовых актов № 15886.</w:t>
+      "7. Банки, банковские холдинги, филиалы банков-нерезидентов Республики Казахстан уведомляют уполномоченный орган об изменениях, произошедших в составе руководящих работников, в течение 5 (пяти) рабочих дней с даты принятия решения соответствующего органа банка обо всех изменениях, произошедших в составе руководящих работников, включая их назначение (избрание), перевод на другую должность, расторжение трудового договора и (или) прекращение полномочий. Сведения об изменении состава руководящих работников направляются по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам с приложением копий подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z119" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Источником, используемым для приобретения акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем, являются:</w:t>
+        <w:t xml:space="preserve">
+      В случаях назначения (избрания) руководящих работников банк, банковский холдинг, филиал банка-нерезидента Республики Казахстан указывает в сопроводительном письме о соответствии данных лиц требованиям, установленным нормативными правовыми актами Республики Казахстан, указанными в пункте 3 Правил, и прилагает сведения о кандидате на должность руководящего работника, оформленные по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z120" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      доходы, полученные от предпринимательской, трудовой или другой оплачиваемой деятельности;</w:t>
+        <w:t xml:space="preserve">
+      Сведения о кандидате на должность руководящего работника, оформленные по форме согласно приложению 2 к Правилам, не прилагаются в случае представления уведомления об изменениях, произошедших в составе руководящих работников, по ранее согласованному руководящему работнику, который был согласован на назначенную (избранную) должность и в случае, если сведения о кандидате на должность руководящего работника не изменились с момента подачи пакета документов на согласование на назначенную должность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z121" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      денежные накопления заявителя, подтвержденные документально.</w:t>
+      Если в копиях подтверждающих документов, прилагаемых в соответствии с частью первой настоящего пункта, отсутствует дата назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящих работников, то датой назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящих работников считается дата принятия решения (приказа) уполномоченного органа банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, банка-нерезидента Республики Казахстан, либо дата наступления события, указанного в решении (приказе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z122" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дополнительно к источникам, указанным в части четвертой настоящего пункта, для приобретения акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем используются деньги, полученные в виде дарения, выигрышей, дохода от продажи безвозмездно полученного имущества, в размере, не превышающем 25 (двадцати пяти) процентов стоимости приобретаемых акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем.</w:t>
+      В случае наступления события, указанного в решении (приказе), банк, банковский холдинг, филиал банка-нерезидента Республики Казахстан представляют уполномоченному органу копии подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z123" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Требования в части представления копий документов, подтверждающих крупное участие заявителя в юридическом лице - нерезиденте Республики Казахстан и копий документов, подтверждающих сведения о лицах, владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) заявителя, и лицах, осуществляющих контроль в отношении заявителя, желающего получить согласие на приобретение статуса крупного участника банка или банковского холдинга, не распространяются на заявителя, являющегося юридическим лицом - нерезидентом Республики Казахстан, при выполнении одного из следующих условий:</w:t>
+      Выписка из решения уполномоченного органа банка, банковского холдинга, банка-нерезидента Республики Казахстан содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z124" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318;</w:t>
+        <w:t>
+      полное наименование банка, банковского холдинга, банка-нерезидента Республики Казахстан и место нахождения исполнительного органа банка, банковского холдинга, банка-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z125" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наличие сведений о юридических лицах-нерезидентах Республики Казахстан, в которых заявитель является крупным участником, о крупных участниках заявителя, а также о лицах, осуществляющих контроль в отношении заявителя, на интернет-ресурсе органа финансового надзора государства, резидентом которого является заявитель.</w:t>
+      дата, время и место проведения общего собрания акционеров (заседания органа управления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z126" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 198 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для страховых (перестраховочных) организаций, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17462, в части наличия систем управления рисками и внутреннего контроля, в том числе в отношении рисков, связанных с деятельностью дочерней организации.";</w:t>
+        <w:t>
+      сведения о лицах, участвовавших в заседании (для заседания органа управления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z127" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кворум общего собрания акционеров (заседания органа управления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z128" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повестка дня заседания общего собрания акционеров (заседания органа управления) в части вопроса о (об) назначении (избрании), переводе на другую должность или увольнении (прекращении полномочий) руководящего работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z129" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вопросы, поставленные на голосование, итоги голосования по ним в части назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящего работника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z130" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятые решения в части назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящего работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z131" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из решения уполномоченного органа банка, банковского холдинга, банка-нерезидента Республики Казахстан заверяется подписью работника (работников), уполномоченного (уполномоченных) на подписание данного документа и содержит указание на верность выписки.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 27</w:t>
+        <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z133" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "27. Сведения по юридическим лицам, в которых заявитель является крупным участником, представляются по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам.</w:t>
+      "16. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления документов осуществляет их прием, регистрацию и направление на исполнение в подразделение уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, ответственное за оказание государственной услуги (далее – ответственное подразделение). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закону</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием документов осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z134" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам.</w:t>
+        <w:t>
+      Работник ответственного подразделения в течение 5 (пяти) рабочих дней со дня регистрации пакета документов проверяет полноту представленных документов и срока действия документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z135" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам с приложением подтверждающих документов, достаточных для анализа финансового положения заявителя.</w:t>
+        <w:t>
+      В случае установления факта неполноты и (или) истечения срока действия представленных документов работник ответственного подразделения в указанный срок готовит и направляет услугополучателю в "личный кабинет" мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkStart w:name="z136" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> согласно приложению 5 к Правилам. Данные сведения представляются заявителем - юридическим лицом при получении статуса крупного участника банка или банковского холдинга в отношении руководящих работников, являющихся нерезидентами Республики Казахстан.</w:t>
+        <w:t>
+      Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный ЭЦП уполномоченного лица уполномоченного органа, направляется услугополучателю в форме электронного документа.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 30</w:t>
+        <w:t>пункты 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>31</w:t>
+        <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z138" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "30. Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан). Указанные документы, представляемые на иностранном языке, переводятся на казахский и, при необходимости, русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
+      "22. При рассмотрении вопроса о согласовании кандидата без приглашения для прохождения тестирования на основании представленных документов учитывается следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z139" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. В заявлениях для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем, страхового холдинга предусмотренных пунктом 8 Перечня основных требований к оказанию государственной услуги, указываются:</w:t>
+      1) был ли кандидат ранее согласован уполномоченным органом на соответствующие должности в банковском секторе (банк, банковский холдинг) финансового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z140" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сведения об индивидуальном идентификационном номере заявителя - физического лица либо о бизнес - идентификационном номере заявителя - юридического лица;</w:t>
+      2) согласование кандидата на должность члена органа управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z141" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сведения о государственной регистрации (перерегистрации), месте нахождения заявителя - юридического лица – нерезидента Республики Казахстан;</w:t>
+      3) являлся ли кандидат ранее членом правления, первым руководителем или заместителем первого руководителя, руководителем (заместителем руководителя) самостоятельного структурного подразделения (департамента, управления) государственного органа, осуществляющего (осуществлявшего) регулирование, контроль и (или) надзор финансового рынка и финансовых организаций, а также первым руководителем (заместителем первого руководителя) государственного органа, осуществляющего (осуществлявшего) регулирование услуг по проведению аудита финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z142" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сведения о количестве приобретаемых акций финансовой организации, их стоимости, процентном соотношении количества акций финансовой организации, предполагаемых к приобретению, к количеству размещенных (за вычетом привилегированных и выкупленных) акций и (или) к количеству голосующих акций финансовой организации;</w:t>
+      4) являлся ли кандидат ранее членом правления, первым руководителем или заместителем первого руководителя, ответственным секретарем государственного органа, политическим государственным служащим, обеспечивающим формирование государственной политики в сферах экономики, финансов или государственного аудита и финансового контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z143" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сведения об условиях и порядке приобретения акций финансовой организации, в том числе ранее приобретенных, а также описание источников и средств, используемых для приобретения акций с приложением копий подтверждающих документов;</w:t>
+      5) курирование кандидатом на должности заместителя руководителя филиала банка-нерезидента Республики Казахстан, члена исполнительного органа банка, банковского холдинга исключительно вопросов безопасности, административно-хозяйственных вопросов, вопросов информационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z144" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) согласие на сбор и обработку персональных данных (для заявителя - физического лица) и сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.";</w:t>
+      6) наличие у кандидата стажа работы более 5 (пяти) лет первым руководителем и его заместителем, руководителем или заместителем руководителя самостоятельного структурного подразделения международных финансовых организаций, перечень которых определяется в пункте 9 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z145" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к Перечню нормативных правовых актов Республики Казахстан по вопросам регулирования деятельности финансовых организаций в сфере оказания государственных услуг, в которые вносятся изменения и дополнения (далее - Перечень);</w:t>
+        <w:t>
+      7) наличие у кандидата непрерывного стажа работы более 5 (пяти) лет руководящим работником, руководителем (заместителем руководителя) самостоятельного структурного подразделения (департамента, управления, филиала и иного самостоятельного структурного подразделения), деятельность которого была связана с оказанием финансовых услуг, финансовым и (или) управляющим директором, исполнительным директором финансовой организации, курировавшим вопросы, связанные с оказанием финансовых услуг, заместителем главного бухгалтера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z146" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к Перечню.</w:t>
+        <w:t>
+      8) согласование руководящих работников со стажем работы в банковском секторе более 15 (пятнадцати) лет, ранее согласованных с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z147" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2017 года № 24 "Об утверждении Правил выдачи банку или банковскому холдингу разрешения на создание или приобретение дочерней организации, на значительное участие в капитале организаций, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, а также отзыва и (или) отмены разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15050) следующие изменения:</w:t>
+        <w:t>
+      9) наличие у кандидата непрерывного стажа работы более 5 (пяти) лет руководителем органа управления, руководителем исполнительного органа, его заместителем, курирующим финансовые вопросы и (или) деятельность дочерних финансовых организаций, национального управляющего холдинга, Банка Развития Казахстана, специального фонда развития частного предпринимательства, дочерней организации национального управляющего холдинга, осуществляющей развитие рынка прямых инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z148" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> выдачи банку или банковскому холдингу разрешения на создание или приобретение дочерней организации, на значительное участие в капитале организаций, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, а также отзыва и (или) отмены разрешения на создание, приобретение дочерней организации, значительное участие в капитале организаций, утвержденных указанным постановлением:</w:t>
+        <w:t>
+      10) был ли кандидат ранее согласован уполномоченным органом на должность руководящего работника в банковском секторе (банк, банковский холдинг) финансового рынка с прохождением тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z149" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>
+      Срок, в течение которого положительные результаты тестирования засчитываются для целей настоящего подпункта, составляет не более 12 (двенадцати) месяцев с даты прохождения кандидатом тестирования в уполномоченном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z150" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3138 lines deleted...]
-        </w:rPr>
         <w:t>
       23. Обязательному приглашению для прохождения тестирования, за исключением случаев, указанных в подпунктах 3), 4) и 5), 10) пункта 22 Правил, подлежат кандидаты, впервые проходящие согласование с уполномоченным органом в банковском секторе финансового рынка на должности главного бухгалтера банка, банковского холдинга, филиала банка-нерезидента Республики Казахстан, руководителя и членов исполнительного органа банка, банковского холдинга.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6369,50 +3029,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в которые вносятся </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6429,243 +3145,3718 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...168 lines deleted...]
-              <w:t>указанного согласия</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг, в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 12</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг, в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 16</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Перечню нормативных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности финансовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций в сфере оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и дополнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи согласия на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначение (избрание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководящего работника банка,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банковского холдинга, филиала</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банка-нерезидента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>включая критерии отсутствия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безупречной деловой репутации,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документы, необходимые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для получения согласия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1007" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6715,233 +6906,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача согласия на приобретение статуса крупного участника банка и (или) страховой (перестраховочной) организации, и (или) управляющего инвестиционным портфелем, и (или) банковского и (или) страхового холдинга</w:t>
+Выдача согласия на назначение (избрание) руководящих работников финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалов страховых брокеров-нерезидентов Республики Казахстан, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование подвидов государственной услуги</w:t>
+Наименование подвида государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача согласия на приобретение статуса крупного участника банка;</w:t>
-[...102 lines deleted...]
-Выдача согласия на приобретение статуса страхового холдинга.</w:t>
+Выдача согласия на назначение (избрание) руководящих работников в банковском секторе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7236,51 +7323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В течение 50 (пятидесяти) рабочих дней со дня обращения на портал.</w:t>
+В течение 30 (тридцати) рабочих дней с даты представления услугополучателем полного пакета документов на портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7349,51 +7436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7462,51 +7549,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о выдаче согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга либо мотивированный ответ об отказе в оказании государственной услуги, с приложением копии соответствующего постановления Правления услугодателя.</w:t>
+Письмо в адрес услугополучателя, содержащее сведения о результате согласования, либо мотивированный ответ об отказе в оказании государственной услуги по основаниям, предусмотренным пунктом 9 настоящего Перечня основных требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7560,226 +7647,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ставка сбора при оказании государственной услуги составляет:</w:t>
-[...158 lines deleted...]
-Оплата сбора при выдаче согласия на приобретение статуса крупного участника банка, страховой (перестраховочной) организации, банковского или страхового холдинга осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
+Ставка сбора при выдаче согласия на назначение (избрание) руководящих работников банков, филиалов банков-нерезидентов Республики Казахстан, банковских холдингов - 25 (двадцать пять) месячных расчетных показателей. Оплата сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7833,86 +7760,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="126"/>
+          <w:bookmarkStart w:name="z1008" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан и Законом Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+1)уполномоченный орган – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан (далее – Кодекс) и Законом Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан и Закону о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+2)портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству и Закону о праздниках, прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7966,2834 +7893,478 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="127"/>
+          <w:bookmarkStart w:name="z1009" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="127"/>
+1) ходатайство в форме электронного документа, оформленного согласно пунктам 12 и 13 Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+              <w:t>2) электронная копия документа, подтверждающего оплату сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронные копии документов, подтверждающих условия и порядок приобретения акций, а также источники и средства, используемые для приобретения акций.</w:t>
+              <w:t>3) электронная копия выписки из решения органа управления услугополучателя, созданного в организационно-правовой форме акционерного общества, о даче согласия кандидату на работу в иной организации (в случае, если кандидат на должность члена исполнительного органа услугополучателя работает в иной организации) - для лиц, приобретающих признаки банковского холдинга при получении юридическим лицом статуса банковского холдинга в соответствии со статьей 17-1 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан". Данный документ не подлежит представлению в случае приложения его к уведомлению уполномоченного органа об изменении состава руководящих работников в соответствии с требованиями пункта 7 Правил, которое было представлено до подачи ходатайства о согласовании кандидата;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При приобретении акций страховой (перестраховочной) организации, управляющего инвестиционным портфелем за счет имущества, полученного в виде дарения, услугополучатель представляет сведения о дарителе и источниках происхождения указанного имущества у дарителя;</w:t>
+              <w:t>4) электронная копия выписки из решения органа управления акционерного общества о даче согласия кандидату на работу в банке, банковском холдинге (в случае, если кандидат является членом исполнительного органа акционерного общества) – для услугополучателя юридического лица;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия сведений по юридическим лицам, в которых заявитель является крупным участником, по форме согласно приложению 2 к Правилам;</w:t>
+              <w:t>5) электронная копия сведений о кандидате на должность руководящего работника по форме согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) электронная копия плана рекапитализации страховой (перестраховочной) организации, управляющего инвестиционным портфелем в случаях возможного ухудшения финансового положения страховой (перестраховочной) организации, управляющего инвестиционным портфелем с указанием сведений, предусмотренных пунктом 28 Правил;</w:t>
+              <w:t>6) электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства). В случае, если кандидат в течение последних 10 (десяти) лет постоянно проживал за пределами страны гражданства, также представляется электронная копия документа об отсутствии неснятой или непогашенной судимости за преступления в стране, где кандидат постоянно проживал последние 10 (десять) лет. Дата выдачи указанных документов не превышает 3 (трех) месяцев, предшествующих дате подачи ходатайства (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства, страны, где кандидат постоянно проживал последние 10 (десять) лет (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5) электронная копия сведений о доходах и имуществе, а также информации об имеющейся задолженности по всем обязательствам заявителя по форме согласно приложению 4 к Правилам, с приложением подтверждающих документов, достаточных для анализа финансового положения услугополучателя.</w:t>
+              <w:t>7) электронная копия сертификата профессионального бухгалтера, выданного в порядке, установленном законодательством Республики Казахстан о бухгалтерском учете и финансовой отчетности (для кандидата на должность главного бухгалтера);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель - физическое лицо (резидент Республики Казахстан) также представляет электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации об активах и обязательствах, представленной в порядке, установленном налоговым законодательством Республики Казахстан, – в течение тридцати календарных дней, предшествующих дате подачи в уполномоченный орган заявления о приобретении статуса крупного участника страховой (перестраховочной) организации, крупного участника управляющего инвестиционным портфелем и электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации о доходах и имуществе, представленной в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+              <w:t>8) электронная копия документа, подтверждающего членство в аккредитованной профессиональной организации бухгалтеров (для кандидата на должность главного бухгалтера);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сведения в декларации об активах и обязательствах указываются на первое число месяца представления декларации об активах и обязательствах; 6) электронная копия сведений (кратких данных) о заявителе - физическом лице, кратких данных о руководящих работниках заявителя – юридического лица представляются по форме согласно приложению 3 к Правилам, включая сведения об образовании, о трудовой деятельности, о безупречной деловой репутации. Физические лица-нерезиденты Республики Казахстан в подтверждение безупречной деловой репутации представляют электронную копию документа, подтверждающего сведения об отсутствии у него неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства). Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
+              <w:t>9) электронная копия документа страны гражданства, удостоверяющего личность кандидата (для иностранцев, лиц без гражданства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Представление данного документа не требуется для физического лица-нерезидента Республики Казахстан, являющегося руководящим работником заявителя - юридического лица, в случае если данный руководящий работник согласован с уполномоченным органом на должность руководящего работника заявителя - юридического лица и занимает указанную должность на дату подачи услугополучателем заявления;</w:t>
+              <w:t>10) электронная копия документа о назначении (избрании), переводе кандидата на руководящую должность (в случае подачи ходатайства о согласовании кандидата до уведомления уполномоченного органа об изменении состава руководящих работников в соответствии с требованиями пункта 7 Правил);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7) электронная копия письменного подтверждения соответствующего государственного органа страны проживания услугополучателя - нерезидента Республики Казахстан о том, что приобретение акций страховой (перестраховочной) организации - резидента Республики Казахстан, управляющего инвестиционным портфелем -резидента Республики Казахстан разрешено законодательством данной страны, либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение по законодательству государства указанного учредителя не требуется;</w:t>
+              <w:t>11) электронная копия международного сертификата по перечню, указанному в Особенностях по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечне таких сертификатов (при наличии).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8) в случае получения согласия на приобретение статуса крупного участника страховой (перестраховочной) организации, страхового холдинга - электронная копия документа, подтверждающего оплату сбора за выдачу согласия на приобретение статуса крупного участника страховой (перестраховочной) организации, страхового холдинга, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
+              <w:t>Уполномоченный орган получает из информационных систем, используемых для оказания государственных услуг, или сервиса цифровых документов сведения, указанные в документах: удостоверяющих личность физического лица - резидента Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка:</w:t>
+              <w:t>подтверждающих отсутствие у физического лица - резидента Республики Казахстан неснятой или непогашенной судимости.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) Заявление о приобретении статуса крупного участника банка (для физических лиц) по форме согласно приложению 1-1 к Правилам, удостоверенное электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
+              <w:t>Для вновь создаваемого банка, открываемого филиала банка-нерезидента Республики Казахстан:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) электронные копии документов, подтверждающих условия и порядок приобретения акций банка;</w:t>
+              <w:t>документы, указанные в настоящем пункте, представляются по руководящим работникам ранее не согласованным с услугодателем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...2355 lines deleted...]
-Сведения о документах государственной регистрации (перерегистрации) юридического лица, сведения об оплате лицензионного сбора предоставляются Услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+по ранее согласованным руководящим работникам представляется документ, предусмотренный подпунктом 5) настоящего пункта, с обновленными данными.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10847,1066 +8418,450 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="128"/>
+          <w:bookmarkStart w:name="z1024" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По выдаче согласия на приобретение статуса крупного участника финансовой организации:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="128"/>
+1) несоответствие руководящих работников банка, филиала банка-нерезидента Республики Казахстан, банковского холдинга и кандидатов на должности руководящих работников банка, филиала банка-нерезидента Республики Казахстан, банковского холдинга требованиям, установленным статьей 20 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", подпунктом 20) статьи 1, пунктом 4 статьи 54, пунктом 2 статьи 59 Закона Республики Казахстан "Об акционерных обществах" и статьей 9 Закона Республики Казахстан "О бухгалтерском учете и финансовой отчетности" или Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) несоответствие услугополучателя - физического лица либо руководящего работника услугополучателя - юридического лица требованиям подпунктов 3), 4), 5) и 6) пункта 3 статьи 20 Закона о банках, подпунктов 3), 4) и 5) пункта 3 статьи 34 Закона о страховой деятельности, подпунктов 3), 4) и 5) пункта 2 статьи 54 Закона о рынке ценных бумаг;</w:t>
+              <w:t>2) отрицательный результат тестирования;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) неустойчивое финансовое положение услугополучателя. Признаком неустойчивого финансового положения услугополучателя является наличие одного из следующих условий:</w:t>
+              <w:t>3) неустранение услугополучателем замечаний уполномоченного органа в установленный уполномоченным органом срок или представление услугополучателем доработанных с учетом замечаний уполномоченного органа документов по истечении срока, установленного пунктом 5 настоящего Перечня основных требований к оказанию государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>юридическое лицо-услугополучатель создано менее чем за 2 (два) года до дня подачи заявления;</w:t>
+              <w:t>4) нарушение установленного законодательством Республики Казахстан порядка избрания (назначения) кандидата на должность руководящего работника банка;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательства услугополучателя превышают его активы за вычетом суммы активов, размещенных в акции и доли участия в уставном капитале других юридических лиц, и предполагаемых к приобретению акций финансовой организации;</w:t>
+              <w:t>5) представление документов на согласование кандидата по истечении 60 (шестидесяти) календарных дней со дня его назначения (избрания, наделения соответствующими функциями) либо со дня приобретения юридическим лицом акций банка при получении им статуса банковского холдинга;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>убытки по результатам каждого из 2 (двух) завершенных финансовых лет;</w:t>
+              <w:t>6) наличие у уполномоченного органа сведений (фактов) о совершении кандидатом действий, признанных как совершенные в целях манипулирования на рынке ценных бумаг и (или) повлекшие причинение ущерба третьему лицу (третьим лицам).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>размер обязательств услугополучателя представляет значительный риск для финансового состояния финансовой организации;</w:t>
+              <w:t>Данное требование применяется в течение одного года со дня наступления наиболее раннего из перечисленных событий:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наличие просроченной и (или) отнесенной за баланс банка задолженности услугополучателя перед финансовой организацией;</w:t>
+              <w:t>признания уполномоченным органом действий кандидата как совершенных в целях манипулирования на рынке ценных бумаг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации предполагает ухудшение финансового состояния услугополучателя;</w:t>
+              <w:t>получения уполномоченным органом фактов, подтверждающих причинение в результате совершения таких действий ущерба третьему лицу (третьим лицам);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стоимость имущества услугополучателя (за вычетом обязательств услугополучателя) недостаточна для приобретения акций финансовой организации; иные основания, свидетельствующие о наличии неустойчивого финансового положения услугополучателя и (или) возможности нанесения ущерба финансовой организации и (или) его депозиторам;</w:t>
+              <w:t>7) наличие у уполномоченного органа сведений о том, что кандидат являлся работником финансовой организации, в отношении которой уполномоченным органом были применены меры надзорного реагирования и (или) на которую наложено административное взыскание за административное правонарушение, предусмотренное статьей 259 Кодекса Республики Казахстан об административных правонарушениях, за совершение действий, признанных как совершенных в целях манипулирования на рынке ценных бумаг, и (или) работником финансовой организации, действия которого повлекли причинение ущерба финансовой организации и (или) третьему лицу (третьим лицам), участвующим в сделке.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) нарушение в результате приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга требований законодательства Республики Казахстан в области защиты конкуренции;</w:t>
+              <w:t>Данное требование применяется в течение одного года со дня наступления наиболее раннего из перечисленных событий:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) случаи, когда в сделке по приобретению статуса крупного участника финансовой организации, банковского или страхового холдинга приобретающей стороной является юридическое лицо (его крупный участник (крупный акционер), зарегистрированное в оффшорных зонах, перечень которых устанавливается постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095, за исключением случая, предусмотренного пунктом 5 статьи 17 Закона о банках;</w:t>
+              <w:t>признания уполномоченным органом действий кандидата как совершенных в целях манипулирования на рынке ценных бумаг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5) несоблюдение услугополучателем иных требований, установленных законодательными актами Республики Казахстан, к крупным участникам финансовой организации, банковским или страховым холдингам;</w:t>
+              <w:t>получения уполномоченным органом фактов, подтверждающих причинение в результате действий кандидата ущерба финансовой организации и (или) третьему лицу (третьим лицам). Для целей настоящего подпункта под работником финансовой организации понимается руководящий работник либо лицо, исполнявшее его обязанности, и (или) трейдер фондовой биржи, в компетенцию которого входило принятие решений по вопросам, повлекшим за собой вышеуказанные нарушения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга предполагает ухудшение финансового состояния финансовой организации;</w:t>
+              <w:t>8) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги (для физических лиц).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...615 lines deleted...]
-2) случаи, когда услугополучатель - финансовая организация не подлежит надзору на консолидированной основе в стране своего местонахождения.</w:t>
+К сведениям, указанным в подпунктах 6) и 7) настоящего пункта, в том числе относятся сведения, полученные уполномоченным органом от органа финансового надзора иностранного государства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11939,107 +8894,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги.</w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="129"/>
+          <w:bookmarkStart w:name="z1038" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="129"/>
+Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае обнаружения сбоя либо технических неполадок на портале необходимо обратиться в Единый контакт-центр. Единый контакт-центр: 8-800-080-7777 или 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае сбоя информационной системы уполномоченный орган в течение одного рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее - оператор). В этом случае оператор в течение указанного срока, составляет протокол о технической проблеме и подписывает его с уполномоченным органом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12078,51 +9089,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 17</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12260,31757 +9271,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1-1</w:t>
-[...324 lines deleted...]
-              <w:t>учреждение "Агентство</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правления Агентства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по регулированию и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>финансового рынка"</w:t>
-[...12 lines deleted...]
-              <w:t>(БИН 191240019852)</w:t>
+              <w:t>финансового рынка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 28 октября 2022 года № 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="130"/>
+    <w:bookmarkStart w:name="z1043" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о приобретении статуса крупного участника банка (для физических лиц)</w:t>
+        <w:t xml:space="preserve"> Особенности по наличию трудового стажа для кандидатов, обладающих профессиональной квалификацией, подтвержденной международными сертификатами, и перечень таких сертификатов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...31305 lines deleted...]
-    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -44918,124 +10324,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При наличии одного из сертификатов не менее 1 (одного) года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1044" w:id="501"/>
+    <w:bookmarkStart w:name="z1044" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *при условии, что при выдаче сертификата есть обязательные требования по наличию у претендентов стажа работы в сфере профессиональной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>