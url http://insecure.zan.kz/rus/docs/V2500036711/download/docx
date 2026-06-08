--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95e725f" w14:textId="95e725f">
+    <w:p w14:paraId="83cb477" w14:textId="83cb477">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам информационной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 августа 2025 года № 38. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 августа 2025 года № 36711</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 20 августа 2025 года № 38. Зарегистрировано в Министерстве юстиции Республики Казахстан 28 августа 2025 года № 36711.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2118,686 +2118,162 @@
         <w:t>
       Информация об инцидентах информационной безопасности, указанных в настоящем пункте, предоставляется банком или организацией незамедлительно посредством автоматизированной системы уполномоченного органа, предназначенной для обработки информации о событиях и инцидентах информационной безопасности (далее – АСОИ) и интегрированной с системами информационной безопасности или системами банка, организации, осуществляющими в реальном времени сбор и анализ информации о событиях в информационной инфраструктуре или в электронном формате с использованием транспортной системы гарантированной доставки информации с криптографическими средствами защиты, обеспечивающей конфиденциальность и некорректируемость представляемых данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае недоступности вышеуказанных систем передача информации об инциденте осуществляется с телефонного номера банка, организации, указанного при регистрации банка, организации в АСОИ, на телефонный номер уполномоченного органа, указанный для связи на интернет ресурсе уполномоченного органа в разделе "Информационная безопасность" с дублированием на бумажном носителе официальным письмом банка, организации.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...461 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 сентября 2022 года № 67 "Об утверждении Правил подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29639) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3108,347 +2584,347 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 сентября 2022 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7-5 Закона Республики Казахстан "Об информатизации" (далее – Закон об информатизации) и определяют порядок подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности (далее – ИБ), используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектом информатизации отраслевого центра информационной безопасности финансового рынка и финансовых организаций по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности является автоматизированная система обработки информации по событиям и инцидентам информационной безопасности уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - АСОИ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В Правилах используются понятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом об информатизации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ответственный работник – работник организации, в должностных обязанностях которого закреплена обработка информации в АСОИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z89" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профиль финансовой организации – структурированная информация о финансовой организации в АСОИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предупреждение об угрозе – уведомление по критичным событиям ИБ для всех финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) карта инцидента – структурированная информация об инциденте ИБ у финансовой организации, предоставляемая в уполномоченный орган в соответствии с Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предупреждение об уязвимости – уведомление о выявлении уязвимостей у производителей программного обеспечения и оборудования, используемого в инфраструктуре субъектов финансового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сигнал – структурированная информация о событии ИБ, получаемая из систем ИБ или систем, осуществляющих в реальном времени сбор и анализ информации о событиях ИБ в информационной инфраструктуре финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z94" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) запрос – официальное обращение финансовых организаций друг к другу или к уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) по вопросам обеспечения ИБ, реализованное средствами АСОИ, обеспечивающими защиту информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z95" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) модуль интеграции – программное обеспечение, устанавливаемое в инфраструктуре финансовой организации для автоматизации передачи информации по событиям ИБ в инфраструктуре финансовой организации в АСОИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z96" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При использовании АСОИ соблюдаются требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3483,961 +2959,961 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О банках и банковской деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Республике Казахстан" по обеспечению безопасности защищаемой информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Подключение к АСОИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. К АСОИ подключается подразделение информационной безопасности финансовой организации, а также оперативный центр информационной безопасности финансовой организации (далее - ОЦИБ) при его наличии. Для создания профиля финансовой организации и ОЦИБ в АСОИ ответственный работник представляет в отраслевой центр ИБ следующие учетные данные финансовой организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование финансовой организации и ОЦИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-идентификационный номер юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адрес электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z102" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для создания учетной записи пользователя финансовой организации и ОЦИБ в АСОИ ответственный работник представляет в отраслевой центр ИБ следующие учетные данные пользователя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z103" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z104" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z105" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование организации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z97" w:id="74"/>
+    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контактные телефоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z107" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адрес электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z108" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для передачи сигналов в АСОИ банки, филиалы банков-нерезидентов Республики Казахстан (далее - банки), организации, осуществляющие отдельные виды банковских операций (далее - организации) и (или) ОЦИБ осуществляют установку модуля интеграции, предоставленного отраслевым центром ИБ, в инфраструктуре банка, организации, ОЦИБ с его подключением к системам ИБ или системам, осуществляющим в реальном времени сбор и анализ информации о событиях ИБ в информационной инфраструктуре банка, организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сигналы передаются банками, организациями, ОЦИБ в АСОИ в случае выявления следующих событий ИБ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявление вредоносной активности IPS/IDS (система обнаружения и предотвращения вторжений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление вредоносной активности WAF (сетевой фильтр веб-приложений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявление вредоносной активности системой защиты конечных точек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получение вредоносного кода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z114" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получение фишингового сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сетевое сканирование IP-адресов на предмет выявления активных сетевых служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z116" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перебор пароля к учетной записи (на внешнем периметре);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z117" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) перебор учетных записей к паролю (на внешнем периметре).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Банк, организация обеспечивает интернет-канал для связи модуля интеграции с АСОИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Подключение к АСОИ</w:t>
-[...259 lines deleted...]
-      1) выявление вредоносной активности IPS/IDS (система обнаружения и предотвращения вторжений);</w:t>
+        <w:t xml:space="preserve"> Глава 3. Использование АСОИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
-[...15 lines deleted...]
-      2) выявление вредоносной активности WAF (сетевой фильтр веб-приложений);</w:t>
+    <w:bookmarkStart w:name="z120" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При обнаружении угрозы ИБ для финансового рынка Республики Казахстан ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает предупреждение об угрозе в АСОИ путем введения следующих данных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
-[...15 lines deleted...]
-      3) выявление вредоносной активности системой защиты конечных точек;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) источник;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
-[...15 lines deleted...]
-      4) получение вредоносного кода;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тип угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
-[...15 lines deleted...]
-      5) получение фишингового сообщения;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) степень угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
-[...15 lines deleted...]
-      6) сетевое сканирование IP-адресов на предмет выявления активных сетевых служб;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) степень конфиденциальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
-[...15 lines deleted...]
-      7) перебор пароля к учетной записи (на внешнем периметре);</w:t>
+    <w:bookmarkStart w:name="z125" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) описание угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
-[...15 lines deleted...]
-      8) перебор учетных записей к паролю (на внешнем периметре).</w:t>
+    <w:bookmarkStart w:name="z126" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z118" w:id="95"/>
-[...15 lines deleted...]
-      9. Банк, организация обеспечивает интернет-канал для связи модуля интеграции с АСОИ.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При необходимости получения дополнительной информации для обеспечения функционирования системы управления ИБ финансовой организации ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает запрос в АСОИ уполномоченному органу или финансовым организациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Использование АСОИ</w:t>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ответственный работник банка, организации или ОЦИБ по согласованию с руководством подразделения ИБ незамедлительно создает в АСОИ карту инцидента в случае выявления следующих инцидентов ИБ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
-[...15 lines deleted...]
-      10. При обнаружении угрозы ИБ для финансового рынка Республики Казахстан ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает предупреждение об угрозе в АСОИ путем введения следующих данных:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эксплуатация уязвимостей в прикладном и системном программном обеспечении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z121" w:id="98"/>
-[...15 lines deleted...]
-      1) источник;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несанкционированный доступ в информационную систему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z122" w:id="99"/>
-[...15 lines deleted...]
-      2) тип угрозы;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атака "отказ в обслуживании" на информационную систему или сеть передачи данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z123" w:id="100"/>
-[...15 lines deleted...]
-      3) степень угрозы;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заражение сервера вредоносной программой или кодом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z124" w:id="101"/>
-[...15 lines deleted...]
-      4) степень конфиденциальности;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершение несанкционированного перевода денежных средств вследствие нарушения контролей ИБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z125" w:id="102"/>
-[...15 lines deleted...]
-      5) описание угрозы;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нарушение работы банковских систем идентификации и аутентификации клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z126" w:id="103"/>
-[...15 lines deleted...]
-      6) рекомендации.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иных инцидентах ИБ, повлекших простои информационных систем более одного часа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z127" w:id="104"/>
-[...15 lines deleted...]
-      11. При необходимости получения дополнительной информации для обеспечения функционирования системы управления ИБ финансовой организации ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает запрос в АСОИ уполномоченному органу или финансовым организациям.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При получении предупреждения об угрозе или уязвимости ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ в течение 1 (одного) рабочего дня принимает или отклоняет применение рекомендаций из предупреждения, и отражает это в АСОИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z128" w:id="105"/>
-[...15 lines deleted...]
-      12. Ответственный работник банка, организации или ОЦИБ по согласованию с руководством подразделения ИБ незамедлительно создает в АСОИ карту инцидента в случае выявления следующих инцидентов ИБ:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После завершения применения рекомендаций ответственный работник финансовой организации или ОЦИБ изменяет статус предупреждения в АСОИ на обработано.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z129" w:id="106"/>
-[...15 lines deleted...]
-      1) эксплуатация уязвимостей в прикладном и системном программном обеспечении;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При получении запроса в АСОИ ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ в течение 1 (одного) рабочего дня принимает его в работу или отклоняет, и отражает это в комментариях к запросу. Не позднее 10 (десять) рабочих дней после завершения работы по запросу ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ формирует ответ в АСОИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z130" w:id="107"/>
-[...15 lines deleted...]
-      2) несанкционированный доступ в информационную систему;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ответственный работник финансовой организации или ОЦИБ при возврате отраслевым центром ИБ в АСОИ предупреждения об угрозе, карты инцидента или ответа на запрос из-за неполноты предоставленных данных устраняет недостатки в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4763,31 +4239,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>