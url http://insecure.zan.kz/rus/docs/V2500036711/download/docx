--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83cb477" w14:textId="83cb477">
+    <w:p w14:paraId="b6a2455" w14:textId="b6a2455">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -710,1570 +710,178 @@
               </w:rPr>
               <w:t>от 20 августа 2025 года № 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам информационной безопасности, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 марта 2018 года № 48 "Об утверждении Требований к обеспечению информационной безопасности банков, филиалов банков-нерезидентов Республики Казахстан и организаций, осуществляющих отдельные виды банковских операций, Правил и сроков предоставления информации об инцидентах информационной безопасности, включая сведения о нарушениях, сбоях в информационных системах" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16772) следующие изменения и дополнения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...1358 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="50"/>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 сентября 2022 года № 67 "Об утверждении Правил подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 29639) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2584,347 +1192,347 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 сентября 2022 года № 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:bookmarkStart w:name="z83" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z84" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z85" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности, используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7-5 Закона Республики Казахстан "Об информатизации" (далее – Закон об информатизации) и определяют порядок подключения и использования финансовыми организациями объекта информатизации по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности (далее – ИБ), используемого отраслевым центром информационной безопасности финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z86" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объектом информатизации отраслевого центра информационной безопасности финансового рынка и финансовых организаций по сбору, обработке и обмену информацией по событиям и инцидентам информационной безопасности является автоматизированная система обработки информации по событиям и инцидентам информационной безопасности уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - АСОИ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z87" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В Правилах используются понятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом об информатизации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z88" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ответственный работник – работник организации, в должностных обязанностях которого закреплена обработка информации в АСОИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z89" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) профиль финансовой организации – структурированная информация о финансовой организации в АСОИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z90" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предупреждение об угрозе – уведомление по критичным событиям ИБ для всех финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z91" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) карта инцидента – структурированная информация об инциденте ИБ у финансовой организации, предоставляемая в уполномоченный орган в соответствии с Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z92" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предупреждение об уязвимости – уведомление о выявлении уязвимостей у производителей программного обеспечения и оборудования, используемого в инфраструктуре субъектов финансового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z93" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сигнал – структурированная информация о событии ИБ, получаемая из систем ИБ или систем, осуществляющих в реальном времени сбор и анализ информации о событиях ИБ в информационной инфраструктуре финансовой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z94" w:id="62"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z94" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) запрос – официальное обращение финансовых организаций друг к другу или к уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) по вопросам обеспечения ИБ, реализованное средствами АСОИ, обеспечивающими защиту информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z95" w:id="63"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z95" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) модуль интеграции – программное обеспечение, устанавливаемое в инфраструктуре финансовой организации для автоматизации передачи информации по событиям ИБ в инфраструктуре финансовой организации в АСОИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z96" w:id="64"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z96" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При использовании АСОИ соблюдаются требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2959,961 +1567,961 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О банках и банковской деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в Республике Казахстан" по обеспечению безопасности защищаемой информации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z97" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Подключение к АСОИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z98" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. К АСОИ подключается подразделение информационной безопасности финансовой организации, а также оперативный центр информационной безопасности финансовой организации (далее - ОЦИБ) при его наличии. Для создания профиля финансовой организации и ОЦИБ в АСОИ ответственный работник представляет в отраслевой центр ИБ следующие учетные данные финансовой организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z99" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование финансовой организации и ОЦИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z100" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-идентификационный номер юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z101" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адрес электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z102" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для создания учетной записи пользователя финансовой организации и ОЦИБ в АСОИ ответственный работник представляет в отраслевой центр ИБ следующие учетные данные пользователя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z103" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z104" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z105" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z106" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контактные телефоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z107" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адрес электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z108" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для передачи сигналов в АСОИ банки, филиалы банков-нерезидентов Республики Казахстан (далее - банки), организации, осуществляющие отдельные виды банковских операций (далее - организации) и (или) ОЦИБ осуществляют установку модуля интеграции, предоставленного отраслевым центром ИБ, в инфраструктуре банка, организации, ОЦИБ с его подключением к системам ИБ или системам, осуществляющим в реальном времени сбор и анализ информации о событиях ИБ в информационной инфраструктуре банка, организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z109" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сигналы передаются банками, организациями, ОЦИБ в АСОИ в случае выявления следующих событий ИБ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z110" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявление вредоносной активности IPS/IDS (система обнаружения и предотвращения вторжений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z111" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление вредоносной активности WAF (сетевой фильтр веб-приложений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z112" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявление вредоносной активности системой защиты конечных точек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z113" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получение вредоносного кода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z114" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получение фишингового сообщения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z115" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сетевое сканирование IP-адресов на предмет выявления активных сетевых служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z116" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перебор пароля к учетной записи (на внешнем периметре);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z117" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) перебор учетных записей к паролю (на внешнем периметре).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z118" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Банк, организация обеспечивает интернет-канал для связи модуля интеграции с АСОИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z119" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Использование АСОИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z120" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При обнаружении угрозы ИБ для финансового рынка Республики Казахстан ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает предупреждение об угрозе в АСОИ путем введения следующих данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z121" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) источник;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z122" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тип угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z123" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) степень угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z124" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) степень конфиденциальности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z125" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) описание угрозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z126" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рекомендации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z127" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При необходимости получения дополнительной информации для обеспечения функционирования системы управления ИБ финансовой организации ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ создает запрос в АСОИ уполномоченному органу или финансовым организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z128" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ответственный работник банка, организации или ОЦИБ по согласованию с руководством подразделения ИБ незамедлительно создает в АСОИ карту инцидента в случае выявления следующих инцидентов ИБ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z129" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эксплуатация уязвимостей в прикладном и системном программном обеспечении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z130" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несанкционированный доступ в информационную систему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z131" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) атака "отказ в обслуживании" на информационную систему или сеть передачи данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z132" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заражение сервера вредоносной программой или кодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z133" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершение несанкционированного перевода денежных средств вследствие нарушения контролей ИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z134" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нарушение работы банковских систем идентификации и аутентификации клиента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z135" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иных инцидентах ИБ, повлекших простои информационных систем более одного часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При получении предупреждения об угрозе или уязвимости ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ в течение 1 (одного) рабочего дня принимает или отклоняет применение рекомендаций из предупреждения, и отражает это в АСОИ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z97" w:id="65"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Подключение к АСОИ</w:t>
+    <w:bookmarkStart w:name="z137" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После завершения применения рекомендаций ответственный работник финансовой организации или ОЦИБ изменяет статус предупреждения в АСОИ на обработано.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z98" w:id="66"/>
-[...15 lines deleted...]
-      5. К АСОИ подключается подразделение информационной безопасности финансовой организации, а также оперативный центр информационной безопасности финансовой организации (далее - ОЦИБ) при его наличии. Для создания профиля финансовой организации и ОЦИБ в АСОИ ответственный работник представляет в отраслевой центр ИБ следующие учетные данные финансовой организации:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При получении запроса в АСОИ ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ в течение 1 (одного) рабочего дня принимает его в работу или отклоняет, и отражает это в комментариях к запросу. Не позднее 10 (десять) рабочих дней после завершения работы по запросу ответственный работник финансовой организации или ОЦИБ по согласованию с руководством подразделения ИБ формирует ответ в АСОИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z99" w:id="67"/>
-[...15 lines deleted...]
-      1) наименование финансовой организации и ОЦИБ;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ответственный работник финансовой организации или ОЦИБ при возврате отраслевым центром ИБ в АСОИ предупреждения об угрозе, карты инцидента или ответа на запрос из-за неполноты предоставленных данных устраняет недостатки в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z100" w:id="68"/>
-[...796 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4239,31 +2847,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>