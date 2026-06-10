--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24cd820" w14:textId="24cd820">
+    <w:p w14:paraId="8193310" w14:textId="8193310">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,2027 +85,2108 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 27 февраля 2018 года № 306 "Об утверждении Правил ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов""</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 25 августа 2025 года № 460. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 августа 2025 года № 36691.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...1830 lines deleted...]
-        <w:t xml:space="preserve"> пункта 286 исключить;</w:t>
+        <w:t>Приказ Министра финансов Республики Казахстан от 25 августа 2025 года № 460. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 августа 2025 года № 36691. Утратил силу приказом Министра финансов Республики Казахстан от 28 октября 2025 года № 637</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра финансов РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 637</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 февраля 2018 года № 306 "Об утверждении Правил ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16601) следующие изменения и дополнения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>"Об утверждении Правил ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 97, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 100, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101, пунктом 8 статьи 429 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1. Утвердить прилагаемые Правила ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов", утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правила ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов"";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"1. Настоящие Правила ведения лицевого счета налогоплательщика, исчисления сальдо расчетов в лицевом счете налогоплательщика по налогам, платежам в бюджет, социальным платежам, штрафам, пени, формирования сведения об отсутствии (наличии) задолженности, учет по которым ведется в органе государственных доходов, списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков, а также оказания государственной услуги "Проведение зачетов и возвратов налогов, платежей в бюджет, пени, штрафов" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 97, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 100, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 429 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядки:";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнить подпунктом 3-1) следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"3-1) списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"191. Если сумма возврата превышает 100 – кратный размер месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, то должностное лицо по контролю за исполнением обязательств представляет должностному лицу, ответственному за ведение учета письменное заключение, подтверждающее обоснованность данного возврата по форме согласно приложению 24-1 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для предоставления письменного заключения, подтверждающего обоснованность возврата, должностным лицом по контролю за исполнением обязательств проводится контроль правомерности исчисленных, уменьшенных сумм налогов, платежей в бюджет с применением информационных систем.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнить главой 4-1 следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Глава 4-1. Порядок списания превышения налога на добавленную стоимость с лицевых счетов налогоплательщиков</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>285-1. Списанию подлежит превышение НДС налогоплательщиков, снятых с регистрационного учета по НДС и сложившееся нарастающим итогом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) на дату снятия с регистрационного учета по НДС – в случае непредставления ликвидационной налоговой отчетности в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) на дату представления ликвидационной налоговой отчетности – в случае представления ликвидационной налоговой отчетности в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>285-2. В случае представления дополнительной налоговой отчетности за налоговые периоды до даты снятия с регистрационного учета по НДС, ликвидационной налоговой отчетности (далее в целях настоящего пункта – налоговая отчетность), и (или) начисления органом государственных доходов сумм НДС по результатам налоговой проверки после списания превышения НДС, производится корректировка ранее списанных сумм.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корректировка ранее списанных сумм производится на основании Реестра к начислению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реестр к начислению составляется:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) при представлении налоговой отчетности к начислению – с минусовым значением на исчисленную сумму НДС;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) при представлении налоговой отчетности с уменьшением – на сумму уменьшения или превышения НДС;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при начислении по результатам налоговой проверки – с минусовым значением на сумму начисления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоговая сумма корректировок должна быть в пределах ранее списанной суммы превышения НДС.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>285-3. В случае отмены решения органа государственных доходов о снятии с регистрационного учета по НДС на основании решения суда или решения вышестоящего органа, Реестр к начислению подлежит сторнированию в течение 1 (одного) рабочего дня со дня восстановления в регистрационном учете по НДС.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>285-4. Должностное лицо по контролю за исполнением обязательств по НДС передает должностному лицу, ответственному за ведение учета, Реестр к начислению в течение 5 (пяти) рабочих дней со дня:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) истечения срока представления налоговой отчетности по НДС – по налогоплательщикам, снятым с регистрационного учета по НДС и не представившим ликвидационную налоговую отчетность в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) представления налоговой отчетности по НДС – по налогоплательщикам, представившим ликвидационную налоговую отчетность в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) представления налоговой отчетности по НДС после списания превышения НДС – по налогоплательщикам, представившим:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ликвидационную налоговую отчетность после сроков, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнительную налоговую отчетность за налоговые периоды до даты снятия с регистрационного учета по НДС;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) вступления в законную силу уведомления о результатах налоговой проверки – в случае начисления НДС после списания превышения по НДС.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>285-5. Должностное лицо, ответственное за ведение учета в течение 1 (одного) рабочего дня со дня получения Реестра к начислению производит списание превышения НДС или корректировку ранее списанных сумм превышение НДС.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При закрытии лицевого счета в соответствии с пунктом 286 настоящих Правил, списание превышения НДС производится до закрытия лицевого счета.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок параграфа 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> главы 4 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Глава 4-2. Закрытие лицевого счета";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнить заголовком параграфа следующего содержания:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Параграф 1. Закрытие лицевого счета услугополучателя";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 286 исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>заголовок параграфа 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 4 изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Параграф 2. Закрытие лицевых счетов по окончании финансового года";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2403,90 +2486,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2786,90 +2890,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3169,90 +3294,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3552,90 +3698,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3935,90 +4102,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4318,90 +4506,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4701,90 +4910,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5084,90 +5314,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5467,90 +5718,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5850,90 +6122,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6233,90 +6526,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6616,90 +6930,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6999,90 +7334,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7382,90 +7738,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7765,90 +8142,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8148,90 +8546,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8531,90 +8950,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8914,90 +9354,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9297,90 +9758,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9680,90 +10162,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10063,90 +10566,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10446,110 +10970,135 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнить приложением 24-1 согласно приложению к настоящему приказу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      дополнить приложением 24-1 согласно приложению к настоящему приказу;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10849,90 +11398,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11232,90 +11802,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11615,90 +12206,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11998,90 +12610,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12381,90 +13014,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12764,90 +13418,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13147,90 +13822,111 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      правый верхний угол </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">правый верхний угол </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13530,150 +14226,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и возвратов налогов, платежей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в бюджет, пени, штрафов"";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан после его официального опубликования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -13701,71 +14434,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр финансов</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13799,50 +14514,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Такиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14311,748 +15047,707 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="76"/>
+    <w:bookmarkStart w:name="z122" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об обоснованности возврата сумм налогов, платежей, таможенных налогов и платежей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>пени и штрафа, превышающих 100-кратный размер месячного расчетного показателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Наименование структурного подразделения по контролю за исполнением</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательств органа государственных доходов ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. БИН/ИИН налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Наименование налогоплательщика</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Сумма, заявленная к возврату</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. КБК ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 36 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан "О налогах и других обязательных платежах</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в бюджет" (Налоговый кодекс) проведен контроль правомерности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исчисленных, уменьшенных сумм налогов, платежей в бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с применением информационных систем, по результатам которого</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обоснованность возврата суммы налогов, платежей, таможенных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогов и платежей, пени и штрафа, предъявленных налогоплательщиком</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по заявлению № __________ от ___________20 ______ года в размере</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________ подтверждается/не подтверждается*.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*В случае неподтверждения обоснованности возврата указать причины:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель структурного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подразделения по контролю за исполнением обязательств</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (если оно указано в документе,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющем личность))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" ______________20 __год.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КБК – код бюджетной классификации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Наименование структурного подразделения по контролю за исполнением</w:t>
-[...582 lines deleted...]
-        <w:t>ИИН – индивидуальный идентификационный номер.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15374,35 +16069,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>