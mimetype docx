--- v0 (2025-11-07)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b6fbd4" w14:textId="8b6fbd4">
+    <w:p w14:paraId="2475ff3" w14:textId="2475ff3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий, а также по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 12 августа 2025 года № 78. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 августа 2025 года № 36613</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 12 августа 2025 года № 78. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 августа 2025 года № 36613.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1557,54 +1557,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субсидии предоставляются для удешевления процентных ставок по займам (кредитам) субъектов, выдаваемым банками второго уровня и (или) международными финансовыми организациями и (или) акционерным обществом "Банк Развития Казахстана" (далее – БВУ и (или) МФО и (или) АО "БРК", а также его аффилированной лизинговой компанией, определенная в соответствии с учредительными документами АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. БВУ и (или) МФО и (или) АО "БРК" выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 4 (четыре) процента, действующей на день принятия решения о субсидировании.</w:t>
+      5. БВУ и (или) МФО и (или) АО "БРК" выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения) или уровень ставки TONIA (Tenge Over Night Index Average) более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае, если процентная ставка по займу (кредиту) БВУ и (или) МФО и (или) АО "БРК" превышает 10 (десять) процентов, разница возмещается за счет субсидий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1637,413 +1699,640 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не субсидируемую ставку вознаграждения по займу (кредиту) в размере 10 % включительно оплачивает заемщик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Субсидирование осуществляется из республиканского бюджета, согласно Типовому договору субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках Национального проекта (далее – договор субсидирования по займам) между БВУ и (или) МФО и (или) АО "БРК", заемщиком и финансовым агентом согласно </w:t>
+      9.  Субсидирование осуществляется из республиканского бюджета, согласно Типовому договору субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках Национального проекта (далее – договор субсидирования по займам) между БВУ и (или) AO "БРК", заемщиком и финансовым агентом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор субсидирования по займам заключается с MФO с учетом внутренних правил и документов МФО, а также международных обязательств Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Общий объем субсидий из республиканского бюджета не должен превышать сумму основного долга по привлекаемому займу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Обязательные условия для заемщика:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      11. Обязательные условия для заемщика:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целевое назначение – финансирование проекта в рамках реализации Национального проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) целевое назначение – финансирование проекта в рамках реализации Национального проекта;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) валюта займа (кредита) – тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) валюта займа (кредита) – тенге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) максимальный срок субсидирования – до 20 (двадцати) лет включительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      3) максимальный срок субсидирования – до 20 (двадцати) лет включительно.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае заключения нескольких договоров субсидирования по займам в рамках одного проекта, общий срок субсидирования устанавливается с даты подписания финансовым агентом первого договора субсидирования по займам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      В случае заключения нескольких договоров субсидирования по займам в рамках одного проекта, общий срок субсидирования устанавливается с даты подписания финансовым агентом первого договора субсидирования по займам.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходование заемных средств на цели, не связанные непосредственно с финансируемым проектом в рамках настоящих Правил, не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      Расходование заемных средств на цели, не связанные непосредственно с финансируемым проектом в рамках настоящих Правил, не допускаются.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субсидии предоставляются на погашение вознаграждения по займам, расходование которых осуществляется исключительно на оплату строительно-монтажных работ, затрат по управлению проектом, услуг по авторскому и техническому надзору и иных затрат, предусмотренных проектно-сметной документацией по проекту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      12. Субсидии предоставляются на погашение вознаграждения по займам, расходование которых осуществляется исключительно на оплату строительно-монтажных работ, затрат по управлению проектом, услуг по авторскому и техническому надзору и иных затрат, предусмотренных проектно-сметной документацией по проекту.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.БВУ и (или) МФО и (или) АО "БРК" не взимают какие-либо комиссии, сборы и (или) иные платежи, связанные с заключением договора субсидирования по займам, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      13. БВУ и (или) МФО и (или) АО "БРК" не взимают какие-либо комиссии, сборы и (или) иные платежи, связанные с заключением договора субсидирования по займам, за исключением:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) случаев, связанных с изменением условий кредитования, кредитного договора, договора субсидирования по займам, инициируемым заемщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комиссий, сборов и (или) иных платежей, взимаемых по причине нарушения заемщиком обязательств по кредитному договору, договору субсидирования по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) платежей по расчетно-кассовому обслуживанию заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) связанных с проведением независимой оценки, страхования, регистрацией договора залога и снятием обременений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидированию не подлежат ранее полученные заемщиком займы (кредиты) на модернизацию и (или) строительство энергетической и коммунальной инфраструктуры, по которым удешевлена ставка вознаграждения в рамках государственных мер поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО могут взимать иные комиссии, сборы и (или) платежи, связанные с предоставлением и обслуживанием займа, включая комиссию за организацию займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок предоставление субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      1) случаев, связанных с изменением условий кредитования, кредитного договора, договора субсидирования по займам, инициируемым заемщиком;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заемщик обращается в БВУ и (или) МФО и (или) АО "БРК" с заявлением на предоставление займа (кредита) по форме, утвержденной внутренними документами БВУ и (или) МФО и (или) АО "БРК" для реализации проекта с соблюдением требований настоящих Правил и Национального проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) комиссий, сборов и (или) иных платежей, взимаемых по причине нарушения заемщиком обязательств по кредитному договору, договору субсидирования по займам;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. БВУ и (или) МФО и (или) АО "БРК проводят оценку финансово - экономической эффективности проекта в соответствии с внутренними документами. При положительной оценке БВУ и (или) МФО и (или) АО "БРК" в течение 3 (трех) рабочих дней с даты принятия решения предоставляют заемщику письменный ответ о готовности кредитовать проект и необходимости предоставления решения финансового агента о субсидировании ставки вознаграждения по займу (кредиту). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО предоставляют заемщику письменный ответ о готовности кредитовать проект согласно внутренним правилам и срокам МФО, после выполнения предваряющих условий выборки кредита и необходимости предоставления решения финансового агента о субсидировании ставки вознаграждения по займу (кредиту).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Заемщик для получения субсидирования подает электронное заявление – анкету на получение субсидии (далее – электронное заявление) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2058,3445 +2347,4690 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через информационную систему с последующей передачей посредством интеграции в систему электронного документооборота финансового агента, к которой прилагается перечень документов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На период переходного этапа и до полной автоматизации процессов допускается подача заявления-анкеты на получение субсидии с приложением соответствующего пакета документов в бумажной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Предоставление заемщиком в электронном заявлении неполного пакета документов не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Финансовый агент:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет регистрацию электронного заявления в день его поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения заемщика после окончания рабочего времени, а также в выходные и праздничные дни, прием и регистрация электронного заявления осуществляется в следующий за обращением рабочий день в соответствии с трудовым законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 3 (трех) рабочих дней с даты поступления электронного заявления, рассматривает представленные документы заемщика на их полноту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение 10 (десяти) рабочих дней с даты поступления электронного заявления, рассматривает предоставленные документы на соответствие требованиям Национального проекта и настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае неполноты представленных заемщиком документов, финансовый агент отказывает в рассмотрении электронного заявления с уведомлением посредством информационной системы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      17. Предоставление заемщиком в электронном заявлении неполного пакета документов не допускается.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Финансовый агент по итогам рассмотрения электронного заявления направляет заемщику посредством информационной системы письмо-уведомление о принятом решении в форме электронного документа, удостоверенного электронной цифровой подписью (далее - ЭЦП), в течение 3 (трех) рабочих дней с даты принятия решения. Одновременно финансовый агент направляет письмо-уведомление о принятом решении БВУ и (или) АО "БРК" посредством информационной системы и МФО посредством системы электронного документооборота МФО. Решение финансового агента действует 6 (шесть) месяцев с даты его принятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На основании положительного решения финансового агента заключается договор субсидирования по займам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Договор субсидирования по займам подписывается в электронной форме с помощью ЭЦП в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БВУ и (или) МФО и (или) АО "БРК" и заемщиком в течение 10 (десяти) рабочих дней со дня получения уведомления финансового агента о принятом решении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансовым агентом в течение 5 (пяти) рабочих дней после получения договора субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные соглашения к договору субсидирования по займам, включая направленные финансовым агентом на доработку, подлежат заключению в сроки, установленные настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае отсутствия средств из республиканского бюджета для субсидирования займов (кредитов) заемщиков, договор субсидирования по займам не заключается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Договор субсидирования по займам вступает в силу со дня подписания его заемщиком, БВУ и (или) МФО и (или) АО "БРК" и финансовым агентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начало срока субсидирования указывается в договоре субсидирования по займам и не может быть установлено ранее даты его подписания финансовым агентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае несвоевременного заключения договора субсидирования по займам в сроки, предусмотренные пунктом 22 настоящих Правил, БВУ и (или) МФО и (или) АО "БРК" в течение 2 (двух) рабочих дней со дня, следующего за днем окончания срока, уведомляет финансового агента официальным письмом с разъяснением причин задержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Финансовый агент отказывает в подписании договора субсидирования по займам с БВУ и (или) АО "БРК" при несоответствии:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      1) БВУ и (или) МФО и (или) АО "БРК" и заемщиком в течение 10 (десяти) рабочих дней со дня получения уведомления финансового агента о принятом решении;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условий договора субсидирования по займам решению финансового агента, условиям Национального проекта и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      2) финансовым агентом в течение 5 (пяти) рабочих дней после получения договора субсидирования по займам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) договора субсидирования по займам типовому договору субсидирования по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) договора банковского займа/договора займа условиям Национального проекта и настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент отказывает в подписании договора субсидирования по займам с МФО при несоответствии условий договора субсидирования по займам требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О наличии указанных несоответствий финансовый агент в письменной форме, не позднее срока, предусмотренного подпунктом 2) пункта 22 настоящих Правил, уведомляет БВУ и (или) МФО и (или) АО "БРК" для устранения замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При устранении БВУ и (или) МФО и (или) АО "БРК" замечаний, финансовый агент подписывает договор субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Погашение основного долга и вознаграждения по кредиту осуществляется аннуитетными или дифференцированными платежами или иными методами погашения займа (кредита), рассчитанными в соответствии с внутренними правилами БВУ и (или) МФО и (или) АО "БРК" согласно графику платежа. В случае, если дата погашения приходится на нерабочий день, то выплата производится в первый рабочий день, следующий за нерабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Выплата субсидий финансовым агентом осуществляется в соответствии с графиком платежей после подписания договора субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ и (или) заемщик (в случае займа МФО) и (или) АО "БРК" осуществляет открытие соответствующих текущих счетов в БВУ для перечисления средств субсидий с целью погашения вознаграждения по займу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган уведомляет Финансового оператора и Финансового агента о решении Республиканской бюджетной комиссии о выделении средств на субсидирование процентной ставки по займам субъектов естественных монополий в рамках Национального проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ и (или) МФО и (или) АО "БРК" осуществляет открытие текущего счета финансовому агенту для последующего перечисления средств субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок перечисление субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      Дополнительные соглашения к договору субсидирования по займам, включая направленные финансовым агентом на доработку, подлежат заключению в сроки, установленные настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Выплата субсидий на погашение ставки вознаграждения по займам (кредитам), предоставляемым БВУ и (или) МФО и (или) АО "БРК" заемщикам, осуществляется в пределах бюджетных средств, предусмотренных законом о республиканском бюджете на соответствующие финансовые годы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      23. В случае отсутствия средств из республиканского бюджета для субсидирования займов (кредитов) заемщиков, договор субсидирования по займам не заключается.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уполномоченный орган осуществляет перечисление средств на специальный счет финансового агента на основании индивидуального плана финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      24. Договор субсидирования по займам вступает в силу со дня подписания его заемщиком, БВУ и (или) МФО и (или) АО "БРК" и финансовым агентом.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Средства, поступившие на специальный счет финансового агента для выплаты субсидий на погашение ставки вознаграждения, перечисляются единым траншем на операторский текущий счет финансового агента, открытый в БВУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Начало срока субсидирования указывается в договоре субсидирования по займам и не может быть установлено ранее даты его подписания финансовым агентом.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Финансовый агент осуществляет перечисление субсидий с операторского текущего счета на соответствующие текущие счета, открытые в БВУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      25. В случае несвоевременного заключения договора субсидирования по займам в сроки, предусмотренные пунктом 22 настоящих Правил, БВУ и (или) МФО и (или) АО "БРК" в течение 2 (двух) рабочих дней со дня, следующего за днем окончания срока, уведомляет финансового агента официальным письмом с разъяснением причин задержки.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом взимание комиссий БВУ за ведение указанных счетов, включая операции списания, зачисления, возврата и возмещения сумм субсидий, не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      26. Финансовый агент отказывает в подписании договора субсидирования по займам при несоответствии:</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Перечисление субсидий на погашение ставки вознаграждения по займам (кредитам) заемщиков осуществляется финансовым агентом авансовыми платежами с учетом графика платежей заемщиков на текущий счет в БВУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      1) условий договора субсидирования по займам решению финансового агента, условиям Национального проекта и настоящих Правил;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом финансовый агент направляет в адреса БВУ и (или) заемщика (в случае займа МФО) и (или) АО "БРК" копии распоряжения о перечислении средств с указанием заемщика, региона, суммы субсидий и периода, за которые произведена выплата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Финансовый агент обеспечивает возврат с текущего счета на операторский текущий счет средств субсидий по прекращенным и приостановленным к субсидированию займам (кредитам), а также по займам (кредитам), по которым произведено частичное либо полное досрочное погашение, для перенаправления средств субсидий на действующие и одобренные к субсидированию займы (кредиты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Неиспользованный остаток средств субсидий на операторском текущем счете финансового агента в текущем финансовом году используется в следующем финансовом году по принятым заявлениям заемщиков за отчетный финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      2) договора субсидирования по займам типовому договору субсидирования по займам;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент по выявленным случаям нарушений приостанавливает субсидирование по проекту заемщика согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      3) договора банковского займа/договора займа условиям Национального проекта и настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36.БВУ и (или) заемщик (в случае займа МФО) и (или) АО "БРК" осуществляет списание субсидий с текущего счета финансового агента по каждому займу (кредиту) в соответствии с распоряжением, полученным от финансового агента при условии отсутствия задолженности по основному долгу и несубсидируемой ставки вознаграждения по займу (кредиту).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      О наличии указанных несоответствий финансовый агент в письменной форме, не позднее срока, предусмотренного подпунктом 2) пункта 22 настоящих Правил, уведомляет БВУ и (или) МФО и (или) АО "БРК" для устранения замечаний.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При частичном либо полном досрочном погашении основного долга заемщиком, БВУ и (или) АО "БРК", заемщик уведомляет об этом финансового агента в течение 7 (семи) рабочих дней с последующим представлением дополнительного соглашения к договору субсидирования по займам с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа (при заключении дополнительного соглашения – не позднее 10 (десяти) рабочих дней с даты подписания дополнительного соглашения к договору банковского займа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      При устранении БВУ и (или) МФО и (или) АО "БРК" замечаний, финансовый агент подписывает договор субсидирования по займам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Не подлежат списанию БВУ и (или) заемщиком (в случае займа МФО) и (или) АО "БРК" субсидии с текущего счета финансового агента до погашения задолженности заемщиком суммы основного долга и несубсидируемой ставки вознаграждения по займу (кредиту) в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      При несогласии БВУ и (или) МФО и (или) АО "БРК" с замечаниями финансового агента, финансовый агент принимает решение об отказе в субсидировании займа (кредита).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) неисполнения заемщиком обязательств согласно графику платежей в течение 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неисполнения заемщиком в течение 3 (трех) месяцев подряд обязательств согласно графику платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведения процедуры по реструктуризации обязательств заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По указанным случаям БВУ и (или) АО "БРК" в течение 2 (двух) рабочих дней с момента обнаружения уведомляет финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО осуществляет уведомление финансового агента согласно собственным внутренним срокам и правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. По случаям, предусмотренными пунктом 43 настоящих Правил, перечисление последующих субсидий финансовым агентом приостанавливается до получения от БВУ и (или) МФО и (или) АО "БРК" соответствующего уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок субсидирования заемщика при внесении изменений в договор банковского займа (договора займа) и приостановление, прекращение и возобновление субсидирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      27. Погашение основного долга и вознаграждения по кредиту осуществляется ежемесячными аннуитетными или дифференцированными платежами или иными методами погашения займа (кредита), рассчитанными в соответствии с внутренними правилами БВУ и (или) МФО и (или) АО "БРК" согласно графику платежа. В случае, если дата погашения приходится на нерабочий день, то выплата производится в первый рабочий день, следующий за нерабочим днем.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. БВУ и (или) МФО и (или) АО "БРК" при изменении условий (ставка вознаграждения, льготный период, предоставление отсрочки по оплате платежей, перевод долга, реструктуризация обязательств) действующего договора банковского займа (договора займа), заключенного в рамках реализации Национального проекта уведомляет в письменной форме финансового агента с приложением соответствующих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      28. Выплата субсидий финансовым агентом осуществляется в соответствии с графиком платежей после подписания договора субсидирования по займам, при наличии соответствующего финансирования со стороны уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент в течение 5 (пяти) рабочих дней со дня получения уведомления БВУ и (или) МФО и (или) АО "БРК" рассматривает вопрос и принимает решение о согласовании либо об отказе внесения изменений в условия действующего договора банковского займа (договора займа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      БВУ и (или) МФО и (или) АО "БРК" осуществляет открытие текущего счета финансовому агенту для последующего перечисления средств субсидий.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения принимается решение о согласовании или об отказе в согласовании внесения изменений в действующий договор банковского займа (договора займа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Порядок перечисление субсидий</w:t>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о принятом решении направляется финансовым агентом в БВУ и (или) МФО и (или) АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      29. Выплата субсидий на погашение ставки вознаграждения по займам (кредитам), предоставляемым БВУ и (или) МФО и (или) АО "БРК" заемщикам, осуществляется в пределах бюджетных средств, предусмотренных законом о республиканском бюджете на соответствующие финансовые годы.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. По иным изменениям условий действующего договора банковского займа (договора займа) заемщика, БВУ и (или) МФО и (или) АО "БРК" уведомляет финансового агента, который в течение 7 (семи) рабочих дней рассматривает вопрос о согласовании или отказе в согласовании вносимых изменений в действующий договор банковского займа (договора займа) и уведомляет в письменной форме об итогах рассмотрения БВУ и (или) МФО и (или) АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...457 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Решение о приостановлении и возобновлении субсидирования принимается финансовым оператором на основании ходатайств (уведомлений) технического оператора и (или) БВУ и (или) МФО и (или) АО "БРК", а также результатов мониторинга в рамках отчета о субсидировании Финансовому агенту согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43. Финансовый агент приостанавливает субсидирование заемщика в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нецелевого использования займа (кредита), по которому осуществляется субсидирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствия проекта и (или) заемщика условиям Национального проекта и настоящих Правил и (или) решению финансового агента, при условии неустранения выявленных нарушений в течение 3 (трех) месяцев;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неисполнения заемщиком в течение 3 (трех) месяцев подряд обязательств по оплате ежемесячных платежей перед БВУ и (или) МФО и (или) АО "БРК" согласно графику платежей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ареста денег, находящихся на банковском счете заемщика (за исключением наложения ареста денег на счетах в качестве мер по обеспечению иска, при условии достаточности денег на счете, в полном объеме обеспечивающих исковые требования), и (или) приостановления расходных операций по счету заемщика на срок более 3 (трех) месяцев, за исключением ареста или приостановления вследствие задолженности, которая рассматривается в рамках согласованной процедуры по реструктуризации обязательств заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 43 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. В целях выявления случая, предусмотренного подпунктом 1) пункта 43 настоящих Правил, технический оператор проводит мониторинг реализации проектов и уведомляет финансового оператора об итогах такого мониторинга в порядке, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-42)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансовый оператор в случаях, предусмотренных пунктом 43 настоящих Правил в течении 10 (десяти) рабочих дней принимает решение о приостановлении субсидирования до устранения выявленные нарушений и представляет финансовому агенту соответствующее решение для осуществления процедур приостановления субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По оставшейся части займа (кредита), по которой подтверждено целевое использование и в случае возврата заемщиком суммы выплаченных субсидий, пропорциональной размеру нецелевого использования, субсидирование продолжается в соответствии с графиком платежей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z136" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45. Финансовый агент в течение 5 (пяти) рабочих дней со дня получения решения финансового оператора о приостановлении субсидирования, направляет письмо-уведомление СЕМ, финансовому и техническому оператору в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин приостановления субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Финансовый агент одновременно с направлением письма-уведомления приостанавливает субсидирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Возобновление субсидирования осуществляется финансовым агентом на основании решения финансового оператора, при условии устранения причин, на основании которых субсидирование было приостановлено. Информация об устранении нарушений, представляется техническим оператором в рамках мониторинга, проводимого им в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-42)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z139" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается возобновление субсидирования по займу (кредиту) заемщика при устранении причин приостановления по случаям, предусмотренными пунктом 43 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z140" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренном настоящим пунктом, субсидирование осуществляется в размере, положенном к выплате с даты приостановления субсидирования финансовым агентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z141" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48. Финансовый агент в течение 3 (трех) рабочих дней со дня получения соответствующего решения финансового оператора направляет письмо-уведомление о возобновлении субсидирования СЕМ, финансовому и техническому операторам в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин возобновления субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Не подлежит возобновлению субсидирование займов (кредитов), по которым имеется решение финансового оператора о прекращении субсидирования заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления фактов нецелевого использования заемщиком кредитных средств, финансовый агент в судебном порядке принимает меры по возмещению заемщиком выплаченных субсидий по заключенному договору субсидирования по займам в рамках настоящих Правил. Взысканные суммы субсидий подлежат возврату на операторский счет финансового агента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z144" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. При приостановлении субсидирования по основанию, указанному в подпункте 3) пункта 43 настоящих Правил, возобновление выплаты субсидий осуществляется с момента возникновения просрочки по займу (кредиту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z145" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Финансовый оператор принимает решение о прекращении субсидирования по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z146" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полное погашение заемщиком кредита по договору банковского займа, датой прекращения субсидирования которого признается дата погашения займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z147" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) необоснованное неустранение причин, повлекших приостановление субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z148" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расторжение договора субсидирования по займам по инициативе заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z149" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52. При принятии решения о прекращении субсидирования займа (кредита), финансовый агент уведомляет заемщика и БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК", а также СЕМ, финансового и технического операторов в сфере жилищных отношений и жилищно-коммунального хозяйства, тарифного регулятора, местный исполнительный орган и уполномоченный орган соответствующей сферы посредством Информационной системы, с указанием причин прекращения субсидирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При нецелевом использовании займа (кредита) субсидирование прекращается пропорционально сумме нецелевого использования кредитных средств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления полного нецелевого использования займа (кредита) или несоответствия проекта и (или) заемщика условиям настоящих Правил, субсидирование прекращается с полным возвратом заемщиком суммы выплаченных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53.Финансовый агент осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг платежной дисциплины заемщика на основании данных, предоставляемых БВУ и (или) МФО и (или) АО "БРК" и (или) заемщиком;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регулярный учет полученных и выплаченных субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг целевого использования займа (кредита) заемщиком, на основании информации, предоставленной БВУ и (или) заемщиком (в случае займа МФО) и (или) АО "БРК";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. БВУ и (или) МФО и (или) АО "БРК" ежемесячно направляют отчет о субсидировании финансовому агенту согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z157" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансовый агент осуществляет проверку расчета вознаграждения и оплаченных средств БВУ и (или) МФО и (или) АО "БРК".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Финансовый агент ежемесячно направляет уполномоченному органу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отчет о субсидировании согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам не позднее 25 (двадцать пятого) числа месяца, следующего за отчетным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отчет по принятым обязательствам и прогнозному остатку средств для субсидирования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В случае прекращения субсидирования, частичного или полного досрочного погашения основного долга по займу (кредиту) заемщика, а также проведения процедуры реструктуризации обязательств заемщика, БВУ и (или) МФО и (или) АО "БРК" в течение 7 (семи) рабочих дней с даты принятия соответствующего решения предоставляет финансовому агенту акт сверки взаиморасчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте сверки указываются суммы и даты фактического списания и перечисления субсидий. После подписания акта сверки взаиморасчетов обеими сторонами производится взаиморасчет в соответствии с его положениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57. Финансовый агент запрашивает у БВУ и (или) АО "БРК", технического оператора в сфере жилищных отношений и жилищно-коммунального хозяйства, а при необходимости – также у заемщика, необходимые документы и информацию, относящиеся к предмету мониторинга, включая сведения ограниченного доступа, в порядке, установленном законодательством Республики Казахстан. При этом БВУ и (или) заемщик и (или) АО "БРК", технический оператор в сфере жилищных отношений и жилищно-коммунального хозяйства, предоставляет запрашиваемую информацию в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО в пределах собственных привилегий и иммунитетов, предоставленных международными договорами осуществляет сотрудничество в соответствии с договором субсидирования по займам с целью содействия получение финансовым агентом необходимой информации для мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Мониторингу не подлежат следующие займы (кредиты):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по которым целевое использование субсидируемого займа (кредита) подтверждено полностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z166" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случае полного возврата субсидий на счет финансового агента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z167" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. По проектам заемщиков, находящимся на стадии строительства, оформления правоустанавливающих документов по вводу в эксплуатацию проекта строительства, технический оператор предоставляет срок для устранения замечаний исходя из особенностей проекта заемщика. При отклонении по проекту в соответствии с заключением технического оператора, финансовый агент принимает решение о целесообразности дальнейшего субсидирования займа (кредита).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z169" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Предоставление займов заемщику в рамках Национального проекта осуществляется через займодателя, получающего финансирование путем размещения государственных ценных бумаг (облигационное финансирование).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Финансовый агент в рамках Национального проекта осуществляет выкуп государственных ценных бумаг на рыночных условиях, размещаемых займодателем, в целях дальнейшего предоставления займа заемщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z171" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. В рамках исполнения Национального проекта механизм выкупа государственных ценных бумаг займодателя через финансового агента осуществляется в соответствии с Правилами выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 мая 2025 года № 271 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36181).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z172" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Финансовый агент приобретает государственные ценные бумаги, выпущенные Займодателям на условиях, определенных Национальным проектом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По проектам, по которым запланировано финансирование в 2025 году в целях ускоренного строительства и модернизации энергетического и коммунального секторов, за счет облигационных займов на рыночных условиях займодатель и (или) заемщик при необходимости осуществляет функции заказчика по финансированию (реконструкции, капитального ремонта) комплексов очистных сооружений сточных вод, сетей и систем тепло-, электро-, водоснабжения и водоотведения с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости займодатель софинансирует часть расходов за счет средств местного бюджета в рамках общей стоимости по проектно-сметной документации, получившей положительное заключение комплексной вневедомственной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Займодатель обеспечивает полное и своевременное исполнение обязательств по выпущенным государственным ценным бумагам на рыночных условиях перед финансовым агентом, в том числе в случае невозможности заемщика исполнять обязательства перед займодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z176" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование проектов и объемов финансирования (реконструкции, капитального ремонта) комплексов очистных сооружений сточных вод, сетей и систем водоснабжения и водоотведения, осуществляется займодателем в соответствии с распределением уполномоченного органа в области строительства, в пределах лимита долга на соответствующий финансовый год, предусмотренного уполномоченными органами в области планирования и исполнения бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование проектов и объемов финансирования (реконструкции, капитального ремонта) сетей и систем тепло-, электроснабжения осуществляется заимодателем в соответствии с распределением уполномоченного органа в области энергетики, в пределах лимита долга на соответствующий финансовый год, предусмотренного уполномоченными органами в области планирования и исполнения бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z178" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия соглашения между заемщиком и ведомством уполномоченного органа в сфере естественных монополий о ежегодном приросте тарифа на коммунальные услуги на период действия тарифа и (или) решения Республиканской бюджетной комиссии о выделении средств на субсидирование ставки вознаграждения займодателя по привлеченным займам, займодатель обеспечивает полное и своевременное исполнение обязательств по выпущенным государственным ценным бумагам на рыночных условиях перед финансовым агентом, в том числе за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z179" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Обязательным условием предоставления займа является целевое и эффективное использование заемных средств, своевременное исполнение обязательств по их возврату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z180" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Для предоставления займа заключается договор займа в рамках облигационного финансирования (далее – Договор займа) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который определяет условия предоставления, использования, обслуживания и возврата займа, а также регулирует правоотношения сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Погашение займа и выплата вознаграждения осуществляются заемщиком в порядке, предусмотренном договором займа, путем ежегодного погашения суммы основного долга равными долями, а также выплаты суммы фактически начисленного вознаграждения за расчетный период в соответствии с графиком платежей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z182" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Заемщик осуществляет оплату вознаграждения до 10 (десяти) процента годовых и основного долга за счет тарифа, утвержденного в установленном порядке, ежегодно в соответствии с графиком платежей, являющимся приложением к договору займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z183" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если ставка вознаграждения по займу превышает 10 (десяти) процента годовых, разница подлежит субсидированию за счет средств республиканского и (или) местного бюджета в пределах, определенных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z184" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Максимально допустимая ставка вознаграждения по займу не может превышать базовую ставку Национального Банка Республики Казахстан, действующую на дату заключения договора, увеличенную не более чем на 4 (четыре) процента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z185" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Финансовый агент и Заимодатель на ежемесячной основе обеспечивают получение от Заемщика сведений об освоении средств, ходе строительства и иной информации, а также их отражение в информационной системе технического оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z186" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ввод данных осуществляется как на этапе строительства (в том числе сведения об освоении средств, ходе строительства), так и на этапе эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z187" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения Заемщиком указанного требования, финансовый агент по согласованию с уполномоченным органом приостанавливает дальнейшее предоставление облигационных займов до устранения нарушений, предусмотренных настоящим пунктом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z188" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Средства, предусмотренные для субсидирования ставки купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов (далее – субсидирование по облигационному финансированию), перечисляются за счет средств республиканского бюджета уполномоченным органом на основе типового договора субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов (далее – типовой договор субсидирования в рамках облигационного финансирования), заключаемого с эмитентом, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z189" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом субсидирование допускается в отношении облигаций, ставка купонного вознаграждения по которым является плавающей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z190" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Субсидии в рамках облигационного финансирования ежегодно перечисляются на контрольный счет наличности эмитента единым платежом, в сумме равной субсидируемой ставке купонного вознаграждения в финансовом году, согласно графику платежей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z191" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Субсидии в рамках облигационного финансирования начисляются с даты начала периода обращения облигаций до даты окончания периода обращения облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z192" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Субсидирование в рамках облигационного финансирования включает в себя следующий порядок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подача эмитентом предложения на субсидирование согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z194" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) подача эмитентом заявки на субсидирование согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z195" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие решения уполномоченным органом о заключении Договора субсидирования в рамках облигационного финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z196" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключение типового договора субсидирования в рамках облигационного финансирования между уполномоченным органом и эмитентом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z197" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выплата субсидий уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z198" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Предложение на субсидирование подается эмитентом с приложением копий приказов выпуска облигаций, свидетельства о государственной регистрации выпуска облигаций и выписки из системы реестров держателей ценных бумаг на дату первичного размещения облигаций, а также графика платежей на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z199" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Уполномоченный орган со дня получения предложения на субсидирование в течение 5 (пяти) рабочих дней осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z200" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверку предложения на субсидирование в соответствие с пунктом 82 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z201" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принятие решения о заключении Договора субсидирования в рамках облигационного финансирования и уведомление об этом эмитента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z202" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение уполномоченного органа о заключении Договора субсидирования в рамках облигационного финансирования подписывается первым руководителем уполномоченного органа или лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z203" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение уполномоченного органа о заключении Договора субсидирования в рамках облигационного финансирования включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z204" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и местонахождение эмитента, по предложению которого принято решение о заключении Договора субсидирования в рамках облигационного финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z205" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сумму облигационного финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z206" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срок субсидирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z207" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размер субсидируемой процентной ставки в годовом выражении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z208" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) общую сумму субсидий в соответствии с графиком погашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z209" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. При несоответствии заявки на субсидирование пункту 82 настоящих Правил, уполномоченный орган направляет мотивированный отказ в заключении договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z210" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Договор субсидирования в рамках облигационного финансирования между эмитентом и уполномоченным органом заключается в течение 5 (пяти) рабочих дней со дня принятия решения уполномоченным органом о заключении Договора субсидирования в рамках облигационного финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z211" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Договор субсидирования в рамках облигационного финансирования заключается на срок равный периоду обращения облигаций, выпущенных в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z212" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Уполномоченный орган в течение 3 (трех) рабочих дней со дня получения заявки на субсидирование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z213" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет регистрацию заявки на субсидирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z214" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет проверку соответствия суммы заявки на субсидирование, сумме, указанной в Договоре субсидирования в рамках облигационного финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z215" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при соответствии суммы заявки на субсидирование заключенному договору, осуществляет выплату субсидий эмитенту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z216" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при несоответствии суммы заявки на субсидирование заключенному договору, письменно уведомляет эмитента о выявленных несоответствиях и необходимости их устранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z217" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. При получении уведомления о выявленных несоответствиях от уполномоченного органа, эмитент в течение 5 (пяти) рабочих дней устраняет их и повторно направляет заявку на субсидирование в уполномоченный орган для рассмотрения, в порядке определенными пунктами 72 и 73 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z218" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Уполномоченный орган перечисляет на контрольный счет наличности эмитента субсидии в соответствии с графиком платежей за соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z219" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. В случае оплаты эмитентом купонного вознаграждения по облигациям за счет средств местного бюджета, уполномоченный орган возмещает эмитенту ранее оплаченную часть купонного вознаграждения по облигациям путем перечисления суммы субсидии на счет эмитента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z220" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>82. Выплата вознаграждения по государственным ценным бумагам, выпускаемым эмитентом для обращения на внутреннем рынке в целях реализации Национального проекта, осуществляется 2 (два) раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Субсидирование предусмотрено по размещенному выпуску (выпускам) облигаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:bookmarkStart w:name="z222" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) целевое использование средств, привлеченных за счет выпуска облигаций – в соответствии с Правилами выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы, утвержденными </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"84. Субсидирование по облигациям осуществляется на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) целевое использование средств, привлеченных за счет выпуска облигаций – в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы, утвержденными приказом Министра финансов Республики Казахстан от 30 мая 2025 года № 271 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36181) и (или) по поручениям Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление нескольких выпусков облигаций в рамках определенного общего объема выпуска с соблюдением установленного лимита долга местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z151" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок обращения облигации – не более 5 (пяти) лет, не более 7 (семи) лет, не более 10 (десяти) лет и не более 15 (пятнадцати) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, объем облигационного финансирования со сроком обращения 10 (десять) и 15 (пятнадцать) лет не должен превышать 25 % от общей суммы финансирования. Оставшаяся часть суммы может быть привлечена посредством выпуска облигаций со сроком обращения, соответствующим категории среднесрочных ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ставка купонного вознаграждения по облигациям – определяется в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z154" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) допускается установление плавающей ставки купонного вознаграждения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 84 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. В случае соответствия размещенного выпуска (выпусков) облигаций условиям, определенным настоящими Правилами, ставка купонного вознаграждения оплачивается эмитентом за счет средств, полученных от заемщика, а разница субсидируется за счет республиканского и (или) местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. В случае соответствия размещенного выпуска (выпусков) облигаций условиям, определенным настоящими Правилами в целях реализации Национального проекта, ставка купонного вознаграждения в размере до 10 (десяти) процентов годовых оплачивается эмитентом за счет средств заемщика, а разница между фактической ставкой купонного вознаграждения и 10 (десяти) процентов годовых субсидируется за счет республиканского и (или) местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z230" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z231" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Эмитент ежеквартально информирует уполномоченный орган об освоении сумм субсидии по Договорам субсидирования в рамках облигационного финансирования займам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5516,106 +7050,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...54 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -5634,50 +7113,154 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Заместитель Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>– Министр национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 12 августа 2025 года № 78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам субсидирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5783,2441 +7366,2441 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор субсидирования ставки вознаграждения по займам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>получаемым субъектами естественных монополий по проектам, реализуемым в рамках</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>национального проекта по модернизации энергетического и коммунального секторов № __</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z235" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г.____________ "____" __________ 20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z236" w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерное общество "Казахстанская Жилищная Компания"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________, действующего на основании ______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Финансовый агент", с одной стороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и "____________________" в лице ____________________, действующего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании _____________, именуемое в дальнейшем "Банк и (или) МФО и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АО "БРК"", с другой стороны, и ______________ в лице ______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________, именуемый в дальнейшем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Получатель", совместно именуемые "Стороны", а по отдельности "Сторона" либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>как указано выше, заключили настоящий Договор субсидирования в соответствии с:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальным проектом "Модернизация энергетического и коммунального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">секторов", утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 25 декабря 2024 года № 1102 (далее – Национальный проект); Правилами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидирования ставки вознаграждения по займам, получаемым субъектами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>естественных монополий, а также по государственным ценным бумагам,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выпускаемым местными исполнительными органами, по проектам, реализуемым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в рамках национального проекта по модернизации энергетического и коммунального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>секторов (далее – Правила); протоколом № ____ от ___________ 20___ года заседания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного органа Финансового агента по _______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Термины и определения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z238" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В настоящем Договоре используются следующие основные термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z239" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проект – проект по модернизации и (или) строительству энергетической и коммунальной инфраструктуры, соответствующий требованиям Национального проекта и Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z240" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган Финансового агента – постоянно действующий коллегиальный орган акционерного общества "Казахстанская Жилищная Компания", осуществляющий свою деятельность в пределах полномочий, предоставленных ему внутренними документами по рассмотрению и принятию решения о возможности/невозможности субсидирования проекта Получателя и приостановлении/ возобновлении/прекращении субсидирования проекта Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z241" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субсидирование – форма государственной финансовой поддержки Получателя, используемая для частичного возмещения расходов, уплачиваемых Получателем Банку и (или) МФО и (или) АО "БРК" в качестве вознаграждения по кредиту для реализации проекта на условиях Национального проекта и Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z242" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) график платежей – график платежей по погашению основного долга, суммы вознаграждения, в том числе субсидируемой суммы вознаграждения, являющейся неотъемлемой частью договора банковского займа/договора займа и типового договора субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z243" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z244" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По условиям настоящего Договора Финансовый агент осуществляет в соответствии с Правилами за счет средств республиканского бюджета периодические выплаты субсидий для возмещения ставки вознаграждения по кредиту Получателя, выданному ______________ (наименование финансовой организации) на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z245" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор банковского займа № ____ от ______________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z246" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевое назначение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z247" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма кредита на дату заключения настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z248" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z249" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ставка вознаграждения по кредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z250" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том числе субсидируемая часть ставки вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z251" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z252" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банк и (или) МФО и (или) АО "БРК" для подписания настоящего Договора Финансовым агентом предоставляет копию договора банковского займа/договора займа с приложением графика платежей, заключенного с Получателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z253" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оплата Финансовым агентом субсидируемой ставки вознаграждения по кредиту Получателя производится в соответствии с графиком платежей согласно приложению к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z254" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Финансовый агент после подписания настоящего Договора осуществляет перечисление средств субсидий, при условии получения средств (субсидий) из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z255" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Банк и (или) МФО и (или) АО "БРК" осуществляет списаний сумм субсидий с текущего счета Финансового агента при условии полного погашения Получателем суммы основного долга и несубсидируемой ставки вознаграждения в соответствии с графиком платежей согласно Приложению 1 к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z256" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Начало срока субсидирования начинается с ______, не более чем за 30 (тридцать) календарных дней до даты подписания настоящего Договора Финансовым агентом, но не ранее даты решения уполномоченного органа Финансового агента, и действует по __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z257" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечисление средств, предусмотренных для субсидирования, осуществляется Финансовым агентом на текущий счет, открытый в Банке и (или) МФО и (или) АО "БРК", ежемесячно авансовыми платежами в соответствии графиком платежей согласно приложению к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z258" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на нерабочий или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z259" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z260" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансовый агент обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z261" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно (при условии получения средств для субсидирования из республиканского бюджета) пополнить текущий счет, открытый в Банке и (или) МФО и (или) АО "БРК" суммой, достаточной для субсидирования, на условиях настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z262" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществить возврат средств субсидий с текущего счета Финансового агента в Банке и (или) МФО и (или) АО "БРК" на операторский счет по прекращенным/ приостановленным к субсидированию кредитам, а также по кредитам, по которым произведено частичное или полное досрочное погашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z263" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансовый агент вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z264" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не перечислять субсидии в случае неполучения средств для субсидирования из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z265" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить проверки Получателя на предмет целевого использования средств и исполнения условий, предусмотренных Национальным проектом и (или) Правилами. Требовать от Получателя и (или) Банка и (или) МФО и (или) АО "БРК" документы и сведения, подтверждающие целевое использование кредита и исполнение условий Национального проекта и (или) Правил, в том числе информацию, составляющую коммерческую и иную охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z266" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать и получать от Банка и (или) МФО и (или) АО "БРК" документы и информацию о Получателе, а также о реализации договора банковского займа/договора займа Получателем, участвующего в Национальном проекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z267" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять мониторинг целевого использования средств кредита, по которому осуществляется субсидирование, в рамках прав, предусмотренных в договоре банковского займа между Банком и (или) МФО и (или) АО "БРК" и Получателем, не реже 1 (одного) раза в полугодие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z268" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в целях предоставления отчета в уполномоченный орган осуществлять мониторинг реализации Национального проекта в субсидирования ставки вознаграждения по кредитам и запрашивать у Получателя необходимые сведения о результатах его финансово-хозяйственной деятельности, в том числе составляющую коммерческую, банковскую и налоговую тайну в рамках реализации Национального проекта в течение срока действия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z269" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществлять контроль за соблюдением сроков исполнения обязательств Получателем, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения Получателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z270" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приостановить субсидирование в случае выявления фактов несоответствия проекта и (или) Получателя условиям Национального проекта, в том числе Правил и (или) решению уполномоченного органа Финансового агента, нецелевого использования кредита, наличия просроченной задолженности по договору банковского займа, а также наложение ареста счетов в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z271" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) прекратить субсидирование Получателя согласно решению уполномоченного органа Финансового агента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z272" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) использовать информацию о Получателе, полученную от Получателя и (или) Банка и (или) МФО и (или) АО "БРК" в рамках исполнения настоящего Договора, при проведении рекламной кампании, при размещении информации на официальном сайте Финансового агента, а также передавать ее третьим лицам в порядке, предусмотренным настоящим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z273" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) досрочно расторгнуть в одностороннем порядке настоящий Договор в случаях, предусмотренных Правилами в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z235" w:id="227"/>
-[...15 lines deleted...]
-      г.____________ "____" __________ 20__г.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Получатель обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:p>
-[...15 lines deleted...]
-      Акционерное общество "Казахстанская Жилищная Компания"</w:t>
+    <w:bookmarkStart w:name="z275" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно и в полном объеме исполнять свои обязательства по договору банковского займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:p>
-[...308 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:bookmarkStart w:name="z276" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производить выплату вознаграждения Банку и (или) МФО и (или) АО "БРК" несубсидируемой ставки вознаграждения согласно графику платежей в соответствии с договором банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z277" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставить Финансовому агенту право проводить проверки целевого использования кредита, соответствия проекта и (или) Получателя условиям Национального проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z278" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставлять по письменному запросу Финансового агента документы и информацию, составляющую коммерческую и иную охраняемую законом тайну, в том числе банковскую и налоговую тайну, связанные с исполнением условий Национального проекта, в том числе и Правил, договора банковского займа/договора займа и настоящего Договора в сроки, указанные в письменном запросе Финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z279" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписанием настоящего Договора Получатель дает свое бесспорное, безусловное и безотзывное согласие на предоставление Банком и (или) МФО и (или) АО "БРК" Финансовому агенту информации, составляющей коммерческую и иную охраняемую законом тайну, в том числе составляющей банковскую и налоговую тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z280" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не передавать и не раскрывать информацию об условиях и реализации настоящего Договора третьим лицам без предварительного письменного согласия Сторон, за исключением случаев, прямо предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z281" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) возместить оплаченную сумму субсидированной ставки вознаграждения на операторский счет Финансового агента, при установлении фактов нецелевого использования кредитных средств Получателем и (или) неисполнения условий, предусмотренных Национальным проектом и (или) Правилами, и (или) настоящим Договором, и /или несоответствия проекта Получателя условиям Национального проекта /Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z282" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z283" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставлять Финансовому агенту ежемесячно до 5 (пятого) числа, следующего за отчетным информацию о реализации проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z284" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Получатель вправе требовать от Финансового агента выплаты субсидий Банку и (или) МФО и (или) АО "БРК" субсидируемой ставки вознаграждения по кредиту в случае наличия средств из республиканского бюджета для субсидирования и при условии соблюдения условий настоящего Договора и Национального проекта, в том числе Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z285" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Банк и (или) МФО и (или) АО "БРК" обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z286" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) после заключения настоящего Договора, не увеличивать ставку вознаграждения по кредиту Получателя в течение срока действия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z287" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае несвоевременного заключения настоящего Договора в сроки, предусмотренные в Правилах, уведомить Финансового агента официальным письмом с разъяснением причин задержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z288" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не списывать субсидии с текущего счета Финансового агента до полного погашения задолженности Получателем, в том числе третьим лицом суммы основного долга и несубсидируемой ставки вознаграждения по кредиту в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z289" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неисполнения Получателем обязательств согласно графику платежей, в течение 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z290" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неисполнения Получателем в течение 3 (трех) месяцев подряд обязательств согласно графику платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z291" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения процедуры по реструктуризации обязательств Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z292" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ареста денег, находящихся на банковском счете Получателя (за исключением наложения ареста денег на счетах в качестве мер по обеспечению иска, при условии достаточности денег на счете, в полном объеме обеспечивающих исковые требования), и (или) приостановления расходных операций по счету Получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z293" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Банк и (или) МФО и (или) АО "БРК" обязан в письменной форме уведомить Финансового агента о наступлении указанных случаев в течение 2 (двух) рабочих дней с даты их наступления в случае отсутствия электронного канала обмена информацией с Финансовым агентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z294" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение 7 (семи) рабочих дней с даты частичного/полного досрочного погашения основного долга по кредиту Получателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z295" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомить Финансового агента о факте частичного/полного досрочного погашения основного долга по кредиту Получателя с последующим предоставлением дополнительного соглашения к настоящему Договору с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z296" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представить Финансовому агенту акт сверки взаиморасчетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z297" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Банк и (или) МФО и (или) АО "БРК" в акте сверки указывает суммы и даты фактического списания субсидий, а Финансовый агент указывает суммы и даты перечисления субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z298" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уплачивать Финансовому агенту штрафные санкции в размере 100 (ста) месячных расчетных показателей в случае неуведомления/уведомления по истечении 30 (тридцати) календарных дней со дня наступления случаев, предусмотренных подпунктом 3), за исключением случая ареста денег, находящихся на банковском счете Получателя и подпунктом 4) пункта 14 настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z299" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в случае уплаты Получателем суммы субсидируемой ставки вознаграждения по кредиту самостоятельно, в последующем, при возмещении средств Финансовым агентом, производить списание соответствующей суммы субсидий на основании уведомления Финансового агента и зачислять на текущий счет Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z300" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставлять Финансовому агенту ежемесячно до 10 (десятого) числа месяца, следующего за отчетным, отчет о субсидировании по форме согласно приложению 7 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z301" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на основании запроса (уведомления) Финансового агента, предоставлять необходимые документы для проведения мониторинга Получателя и (или) его проекта в сроки, указанные в письменном запросе Финансового агента, подписывать мониторинговые отчеты с Финансовым агентом и Получателем не позднее 5 (пяти) рабочих дней с даты представления Финансовым агентом отчета на подпись, либо Банком и (или) МФО и (или) АО "БРК" должны быть предоставлены обоснованные возражения по отчету в письменной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z302" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) своевременно извещать Финансового агента обо всех обстоятельствах, способных повлиять на выполнение условий настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z303" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае неполучения уведомления об адресном перечислении сумм субсидий от Финансового агента, уведомить Получателя о необходимости погашения ставки вознаграждения в полном объеме в разумный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z304" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случае наличия отставаний от утвержденного Получателем плана производства строительно-монтажных работ свыше 3 (трех) месяцев, уведомить Финансового агента в течение 3 (трех) рабочих дней с даты обнаружения Банком и (или) МФО и (или) АО "БРК", которое подтверждается соответствующими документами для проведения работы по приостановлению субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z305" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принять меры по обеспечению возмещения Получателем оплаченной субсидируемой суммы вознаграждения на операторский счет Финансового агента, в том числе в судебном порядке, при установлении фактов нецелевого использования кредитных средств и (или) несоответствия проекта и (или) Получателя условиям Национального проекта и (или) Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z306" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z307" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проводить контроль исполнения Получателем условий, предусмотренных Национальным проектом, Правилами и настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z308" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Банк и (или) МФО и (или) АО "БРК" вправе требовать от Финансового агента своевременного перечисления субсидий, предусмотренных в рамках настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z309" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Термины и определения</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+        <w:t xml:space="preserve"> Глава 4. Срок действия Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z310" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Настоящий Договор вступает в силу с даты его подписания Сторонами, с учетом начала срока субсидирования и действует до срока, указанного в пункте 7 настоящего Договора, а в части неисполненных обязательств - до их полного исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z311" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Настоящий Договор расторгается в одностороннем порядке Финансовым агентом в случаях, предусмотренных Правилами. При этом заключение соглашения о расторжении настоящего Договора не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z312" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="251"/>
+        <w:t xml:space="preserve"> Глава 5. Ответственность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z313" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Стороны по настоящему Договору несут ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z314" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Всю ответственность перед Банком и (или) МФО и (или) АО "БРК" за ненадлежащее исполнение обязательств по своевременному и полному возврату кредита и погашению не субсидируемой ставки вознаграждения несет Получатель в соответствии с законодательством Республики Казахстан и договором банковского займа. При этом такая ответственность ни при каких условиях не может быть возложена на Финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z315" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Права и обязанности Сторон</w:t>
-[...339 lines deleted...]
-      2) производить выплату вознаграждения Банку и (или) МФО и (или) АО "БРК" несубсидируемой ставки вознаграждения согласно графику платежей в соответствии с договором банковского займа;</w:t>
+        <w:t xml:space="preserve"> Глава 6. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
-[...15 lines deleted...]
-      3) предоставить Финансовому агенту право проводить проверки целевого использования кредита, соответствия проекта и (или) Получателя условиям Национального проекта;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Стороны освобождаются от ответственности за неисполнение либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения явилась следствием форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
-[...15 lines deleted...]
-      4) предоставлять по письменному запросу Финансового агента документы и информацию, составляющую коммерческую и иную охраняемую законом тайну, в том числе банковскую и налоговую тайну, связанные с исполнением условий Национального проекта, в том числе и Правил, договора банковского займа/договора займа и настоящего Договора в сроки, указанные в письменном запросе Финансового агента.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При наступлении форс-мажорных обстоятельств, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, своевременно в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления форс-мажорных обстоятельств должны подтверждаться соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
-[...15 lines deleted...]
-      Подписанием настоящего Договора Получатель дает свое бесспорное, безусловное и безотзывное согласие на предоставление Банком и (или) МФО и (или) АО "БРК" Финансовому агенту информации, составляющей коммерческую и иную охраняемую законом тайну, в том числе составляющей банковскую и налоговую тайну;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
-[...15 lines deleted...]
-      5) не передавать и не раскрывать информацию об условиях и реализации настоящего Договора третьим лицам без предварительного письменного согласия Сторон, за исключением случаев, прямо предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Наступление форс-мажорных обстоятельств вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
-[...15 lines deleted...]
-      6) возместить оплаченную сумму субсидированной ставки вознаграждения на операторский счет Финансового агента, при установлении фактов нецелевого использования кредитных средств Получателем и (или) неисполнения условий, предусмотренных Национальным проектом и (или) Правилами, и (или) настоящим Договором, и /или несоответствия проекта Получателя условиям Национального проекта /Правил;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Если такие обстоятельства будут продолжаться более 3 (трех) месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z282" w:id="274"/>
-[...15 lines deleted...]
-      7) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Разрешение споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z283" w:id="275"/>
-[...15 lines deleted...]
-      8) предоставлять Финансовому агенту ежемесячно до 5 (пятого) числа, следующего за отчетным информацию о реализации проекта.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
-[...15 lines deleted...]
-      13. Получатель вправе требовать от Финансового агента выплаты субсидий Банку и (или) МФО и (или) АО "БРК" субсидируемой ставки вознаграждения по кредиту в случае наличия средств из республиканского бюджета для субсидирования и при условии соблюдения условий настоящего Договора и Национального проекта, в том числе Правил.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
-[...15 lines deleted...]
-      14. Банк и (или) МФО и (или) АО "БРК" обязан:</w:t>
+    <w:bookmarkStart w:name="z324" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Конфиденциальность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
-[...15 lines deleted...]
-      1) после заключения настоящего Договора, не увеличивать ставку вознаграждения по кредиту Получателя в течение срока действия настоящего Договора;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, коммерческая и иная охраняемая законом тайна, в том числе банковская тайна, а также финансовая и иная информация, полученная ими в ходе заключения и исполнения настоящего Договора, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре и (или) законодательстве Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
-[...15 lines deleted...]
-      2) в случае несвоевременного заключения настоящего Договора в сроки, предусмотренные в Правилах, уведомить Финансового агента официальным письмом с разъяснением причин задержки;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
-[...15 lines deleted...]
-      3) не списывать субсидии с текущего счета Финансового агента до полного погашения задолженности Получателем, в том числе третьим лицом суммы основного долга и несубсидируемой ставки вознаграждения по кредиту в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z327" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
-[...15 lines deleted...]
-      неисполнения Получателем обязательств согласно графику платежей, в течение 30 (тридцати) календарных дней;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона будет нести ответственность, предусмотренную законодательством Республики Казахстан, с возмещением возможного вреда, понесенного другой Стороной вследствие разглашения такой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
-[...15 lines deleted...]
-      неисполнения Получателем в течение 3 (трех) месяцев подряд обязательств согласно графику платежей;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Получатель и Банк и (или) МФО и (или)АО "БРК" подписанием настоящего Договора предоставляют согласие Финансовому агенту на размещение сведений о Получателе, о Банке и (или)МФО и (или)АО "БРК" в средствах массовой информации, а также на разглашение любых сведений (в том числе банковской тайны), полученных о Получателе в рамках настоящего Договора, третьим лицам без предварительного письменного согласия Получателя и Банка и (или)МФО и (или)АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
-[...15 lines deleted...]
-      проведения процедуры по реструктуризации обязательств Получателя;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
-[...15 lines deleted...]
-      ареста денег, находящихся на банковском счете Получателя (за исключением наложения ареста денег на счетах в качестве мер по обеспечению иска, при условии достаточности денег на счете, в полном объеме обеспечивающих исковые требования), и (или) приостановления расходных операций по счету Получателя.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Подписанием настоящего Договора Получатель и Банк и (или)МФО и (или) АО "БРК" предоставляют согласие Финансовому агенту на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
-[...15 lines deleted...]
-      При этом Банк и (или) МФО и (или) АО "БРК" обязан в письменной форме уведомить Финансового агента о наступлении указанных случаев в течение 2 (двух) рабочих дней с даты их наступления в случае отсутствия электронного канала обмена информацией с Финансовым агентом;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление Финансовым агентом заинтересованным третьим лицам информации и документов, полученных в рамках настоящего Договора по кредиту, по которому осуществляется субсидирование, в том числе банковской и коммерческой тайны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
-[...15 lines deleted...]
-      4) в течение 7 (семи) рабочих дней с даты частичного/полного досрочного погашения основного долга по кредиту Получателя:</w:t>
+    <w:bookmarkStart w:name="z333" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опубликование Финансовым агентом в средствах массовой информации наименования Получателя и Банка и (или) МФО и (или) АО "БРК", наименования региона, в котором реализуется проект, наименования и описания проекта Получателя, а также отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z295" w:id="287"/>
-[...15 lines deleted...]
-      уведомить Финансового агента о факте частичного/полного досрочного погашения основного долга по кредиту Получателя с последующим предоставлением дополнительного соглашения к настоящему Договору с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа,</w:t>
+    <w:bookmarkStart w:name="z334" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Положения настоящего Договора могут быть изменены и (или) дополнены. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон, за исключением случаев, предусмотренных настоящим Договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z296" w:id="288"/>
-[...15 lines deleted...]
-      представить Финансовому агенту акт сверки взаиморасчетов.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Настоящий Договор составлен в _____ (__________) идентичных экземплярах на государственном и русском языках по _____ (________) экземпляру на государственном и русском языках для каждой из Сторон, каждый из которых имеет равную юридическую силу. В случае возникновения разночтений между текстами настоящего Договора на государственном и русском языках, Стороны руководствуются текстом Соглашения на русском языке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z297" w:id="289"/>
-[...15 lines deleted...]
-      При этом Банк и (или) МФО и (или) АО "БРК" в акте сверки указывает суммы и даты фактического списания субсидий, а Финансовый агент указывает суммы и даты перечисления субсидий;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Во всем ином, не предусмотренном настоящим Договором, Стороны руководствуются положениями Национального проекта и (или) Правил, законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z298" w:id="290"/>
-[...15 lines deleted...]
-      5) уплачивать Финансовому агенту штрафные санкции в размере 100 (ста) месячных расчетных показателей в случае неуведомления/уведомления по истечении 30 (тридцати) календарных дней со дня наступления случаев, предусмотренных подпунктом 3), за исключением случая ареста денег, находящихся на банковском счете Получателя и подпунктом 4) пункта 14 настоящего Договора;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Адреса, банковские реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z299" w:id="291"/>
-[...764 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8658,88 +10241,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="330"/>
+    <w:bookmarkStart w:name="z339" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к договору субсидирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z340" w:id="331"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z340" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10633,88 +12216,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="332"/>
+    <w:bookmarkStart w:name="z342" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мониторинговый отчет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z343" w:id="333"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z343" w:id="294"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проекту _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заемщик:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15280,64 +16863,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="334"/>
+      <w:bookmarkStart w:name="z344" w:id="295"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Приложение 1 (Фотоотчет) является неотъемлемой частью настоящего отчета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* Приложение 2 (Реестр платежей) является неотъемлемой частью настоящего отчета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15396,88 +16979,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк и (или )МФО и (или) АО "БРК":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="335"/>
+    <w:bookmarkStart w:name="z345" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр платежей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z346" w:id="336"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z346" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17217,64 +18800,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z347" w:id="337"/>
+      <w:bookmarkStart w:name="z347" w:id="298"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17608,108 +19191,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
+    <w:bookmarkStart w:name="z350" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление-анкета на получение субсидии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z351" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Национальным проектом по модернизации и строительства энергетической и коммунальной инфраструктуры, прошу инициировать вынесение вопроса о субсидировании кредита для реализации проекта с ___________________________________ согласно нижеследующему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z352" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения об участнике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18343,90 +19926,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
+    <w:bookmarkStart w:name="z353" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z354" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель, главный бухгалтер, контактное лицо (заполняется отдельно для каждого)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18987,70 +20570,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
+    <w:bookmarkStart w:name="z355" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Собственники (учредитель, участники).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19242,70 +20825,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
+    <w:bookmarkStart w:name="z356" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация о текущей деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20091,64 +21674,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="345"/>
+      <w:bookmarkStart w:name="z357" w:id="306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информация о банковских счетах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковские реквизиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20156,90 +21739,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать все текущие и сберегательные счета во всех обслуживающих банках):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
+    <w:bookmarkStart w:name="z358" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. История</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z359" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указываются все займы, за последние 5 лет, использовавшиеся в процессе работы СЕМ, как погашенные, так и непогашенные в настоящее время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20959,64 +22542,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="348"/>
+      <w:bookmarkStart w:name="z360" w:id="309"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Информация о действующих кредитах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и курс валюты: _______________/_______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21940,70 +23523,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
+    <w:bookmarkStart w:name="z361" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Информация об участии в других государственных программах и применяемых в отношении СЕМ мерах государственной поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22264,330 +23847,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
+    <w:bookmarkStart w:name="z362" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Гарантии и согласия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z363" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЕМ заявляет и гарантирует Финансовому агенту следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z364" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Все данные, информация и документация, переданные (предоставленные) или предоставляемые Финансовому агенту совместно с настоящим заявлением, либо по запросу Финансового агента, являются достоверными и полностью соответствуют действительности на нижеуказанную дату, в случае изменения указанных данных незамедлительно уведомить Финансового агента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z365" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Предоставлять и раскрывать по первому требованию Финансового агента любую информацию, содержащие банковскую и коммерческую тайну, затребованные в рамках рассмотрения настоящего заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z366" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. СЕМ предупрежден об ответственности за предоставление ложных, неполных и (или) недостоверных сведений, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z367" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. СЕМ подтверждает, что уставная компетенция СЕМ, позволяет подавать настоящее заявление лицу, которое подписывает настоящее заявление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z368" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Согласен с тем, что в случае выявления недостоверности указанных данных и информации, настоящее заявление может быть отклонено на любом этапе, когда будут выявлены сведения, подтверждающие недостоверность указанных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z369" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЕМ настоящим предоставляет Финансовому агенту согласие с тем, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z370" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Финансовый агент предоставляет указанные в настоящем заявлении сведения, информацию и предоставленные СЕМ документы государственным органам, с целью проверки и рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z371" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Все сведения, содержащиеся в настоящем заявлении, а также все затребованные Финансовым агентом документы предоставлены исключительно для субсидирования в рамках Национального проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z372" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Финансовый агент оставляет за собой возможность проверки, любой сообщаемой СЕМ о себе информации, а документы, предоставленные СЕМ, и оригинал заявления будут храниться у Финансового агента, даже если субсидирование не будет предоставлено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z373" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Принятие Финансовым агентом данного заявления к рассмотрению, а также возможные расходы СЕМ (на оформление необходимых для получения субсидирования документов, и другие расходы) не является обязательством Финансового агента предоставить субсидирование или возместить понесенные СЕМ издержки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z374" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Подтверждаю, что с порядком рассмотрения вопроса о субсидировании ознакомлен и согласен, в последующем претензий к Финансовому агенту иметь не буду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z375" w:id="363"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z375" w:id="324"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) _________________________ (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -22904,228 +24487,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="364"/>
+    <w:bookmarkStart w:name="z378" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z379" w:id="365"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z379" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление-анкета на получение субсидии по форме согласно приложению 6 к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z380" w:id="366"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z380" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) описание реализуемого проекта (формируется в произвольной форме с приложением разрешительной документации на строительство проекта, бизнес-плана, договоров купли-продажи и т.д.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z381" w:id="367"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z381" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) положительное заключение акционерного общества "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z382" w:id="368"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z382" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) положительное заключение Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан на предмет роста тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z383" w:id="369"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z383" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) решение акционерного общества "Национальный управляющий холдинг "Байтерек" об определении механизма финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z384" w:id="370"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z384" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) письмо БВУ и (или) МФО и (или) АО "БРК" с положительным решением о возможности предоставления кредита для реализации проекта с приложением выписки из протокола о принятом положительном решении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z385" w:id="371"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z385" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проектно-сметная документация (проектная документация в электронном виде в формате PDF (Portable Document Format) и сметная документация в электронном формате KENML с положительным заключением комплексной вневедомственной экспертизы (при строительстве, реконструкции и модернизации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z386" w:id="372"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z386" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информация по объекту (презентации, технико-экономические параметры по проекту, социально-экономический эффект от реализации проекта и т.д.), в том числе в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23425,80 +25008,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="373"/>
+    <w:bookmarkStart w:name="z389" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование БВУ и (или) МФО и (или) АО "БРК")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет о субсидировании за период с _____________ по ____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -25469,64 +27052,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z390" w:id="374"/>
+      <w:bookmarkStart w:name="z390" w:id="335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25540,64 +27123,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z391" w:id="375"/>
+      <w:bookmarkStart w:name="z391" w:id="336"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* - уникальный код идентификации типового договора субсидирования,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25944,68 +27527,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="376"/>
+    <w:bookmarkStart w:name="z394" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о субсидировании за период с _____________ по ____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -28203,88 +29786,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="377"/>
+    <w:bookmarkStart w:name="z397" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по принятым обязательствам и прогнозному остатку средств для субсидирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z398" w:id="378"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z398" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на " ___" ___________ _______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -29769,88 +31352,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="379"/>
+    <w:bookmarkStart w:name="z401" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор займа в рамках облигационного финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z402" w:id="380"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган ____________ именуемый(ая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в дальнейшем "Заимодатель" в лице ____________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29943,1074 +31526,1074 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– "Сторона", заключили настоящий Договор займа в рамках облигационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансирования(далее - Договор) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="381"/>
+    <w:bookmarkStart w:name="z403" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет договора, условия предоставления займа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z404" w:id="382"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z404" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заимодатель обязуется перечислить на счет Займополучателя деньги в размере (цифрами и прописью), предоставляемые за счет облигационных займов в целях модернизации и строительства энергетической и коммунальной инфраструктуры в рамках </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2024 года № 1102 "Об утверждении Национального проекта "Модернизация энергетического и коммунального секторов" (далее - Национальный проект).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z405" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заем предоставлен на условиях платности, срочности, возвратности на срок месяцев с даты выдачи займа согласно графику платежей (приложение к Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z406" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Займодатель обязан предоставить Займополучателю денежные средства в течение (цифрами и прописью) с момента подписания настоящего договора. Датой предоставления займа считается дата поступления денежных средств на счет Заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z407" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выдача облигационного займа, расчеты регулярных очередных платежей в счет погашения облигационного финансированияи вознаграждения по нему производятся в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z408" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. За пользование займом Займополучатель выплачивает Заимодателю вознаграждение по фиксированной/плавающей (выбрать нужное) ставке, в размере (__________) (цифрами и прописью) % годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z409" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае превышения процентной ставки свыше 10 (десяти) % разница будет возмещаться за счет субсидирования. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z410" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и сроки погашения облигационного займа и вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z411" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Погашение облигационного займа осуществляется Займополучателем путем безналичного перечисления с любых его счетов. Погашение осуществляется посредством ежегодного внесения равных долей основного долга, а также выплаты суммы фактически начисленного вознаграждения за расчетный период в соответствии с графиком платежей (Приложение 1 к настоящему Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z412" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Вознаграждение и основной долг, уплачиваемые по заемным средствам в рамках Национального проекта, подлежат включению в тарифную смету Заимополучателя отдельной статьей затрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z413" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях, когда дата погашения очередных платежей выпадает на выходные либо праздничные дни, погашение облигационного займа производится в первый рабочий день, следующий за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z414" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Займополучатель имеет право, с согласия Займодателя досрочно вернуть сумму займа в размере всей суммы или его часть, одним или несколькими платежами. При этом Стороны должны согласовать размер, условия и сроки пользования облигационного займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z415" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z416" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. За ненадлежащее исполнение или неисполнение своих обязанностей по настоящему договору стороны несут ответственность в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z417" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае неуплаты или несвоевременной уплаты ежемесячных платежей Займодатель имеет право за каждый такой случай потребовать уплаты от Займополучателя неустойки в размере ______ (цифрами и прописью)__ % от неуплаченной или несвоевременно уплаченной суммы денег за каждый день просрочки платежа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z418" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Стороны согласовали, что размер начисленной неустойки за каждый случай невыполнения и (или) ненадлежащего выполнения Стороной обязательств не может превышать цифры __% (прописью процентов) определить сумму (например, от общей суммы облигационного займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z419" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z420" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Стороны не несут ответственности по настоящему Договору в силу неисполнения его условий, если задержка с исполнением Договора является результатом форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z421" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для целей настоящего Договора "форс-мажор" означает событие, неподвластное контролю Сторон, не связанное с просчетом или небрежностью Сторон и имеющее непредвиденный характер. Такие события могут включать, но не ограничиваться действиями, такими как: военные действия, природные или стихийные бедствия, эпидемия, карантин и т.п.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z422" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При наступлении таких обстоятельств Сторона, испытывающая их действие, должна в течение пяти (5) календарных дней известить о них в письменном виде другую Сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z423" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сторона, ссылающаяся на обстоятельства непреодолимой силы, должна представить другой Стороне официальные документы, удостоверяющие наличие этих обстоятельств и, по возможности, дающие оценку их влияния на возможность исполнения Стороной своих обязательств по Договору. Не требуют доказывания обстоятельства непреодолимой силы, имеющие общеизвестный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z424" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Если Сторона, подвергшаяся воздействию обстоятельств непреодолимой силы, не направит регламентированные Договором документы, удостоверяющие наличие этих обстоятельств, то такая Сторона лишается права ссылаться на такие обстоятельства как на основание, освобождающее ее от ответственности за неисполнение или ненадлежащее исполнение обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z425" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случаях наступления обстоятельств непреодолимой силы срок выполнения Стороной обязательств по Договору отодвигается соразмерно времени, в течение которого действуют эти обстоятельства и их последствия. Если наступившие обстоятельства непреодолимой силы и их последствия продолжают действовать более 30 (тридцати) календарных дней, Стороны проводят дополнительные переговоры для определения приемлемых альтернативных способов исполнения Договора, или обязательства Сторон прекращаются невозможностью исполнения (за исключением денежных обязательств) с момента возникновения обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z426" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z427" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Стороны настоящим соглашаются и подтверждают, что любые уведомления от Заимодателя Заимополучателю считаются оформленными надлежащим способом и полученными Заемщиком, когда такие уведомления направляются Кредитором одним из следующих способов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z428" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вручаются лично, посредством курьерской, или почтовой службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z429" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по электронной почте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z430" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по факсу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z431" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по мобильной и иной телефонной связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z432" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Стороны настоящим соглашаются и подтверждают, что датой получения адресатом уведомления считается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z433" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, которые вручаются лично или через курьерскую службу - день получения с соответствующей отметкой надлежащего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z434" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, направленных факсом, - день отправки при условии наличия выписки факсимильного аппарата об успешном завершении отправки на номер факса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z435" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, направленных по электронной почте, с использованием мобильной связи - день отправки уведомления (при наличии сообщения об отправке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z436" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для смс сообщений - день отправки при условии наличия уведомления об успешном получении смс сообщения абонентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z437" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений (голосовых оповещений) по мобильной и иной телефонной связи - дата и время звонка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z438" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При изменении контактных данных/реквизитов одной из Сторон, которые другая Сторона использует и (или) может использовать для отправки уведомления, Сторона, претерпевающая такие изменения, должна в течение трех рабочих дней со дня такого изменения направить уведомление об этом другой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z439" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заимодатель не несет ответственности за неполучение или несвоевременное получение уведомлений Заимополучателем, вызванное изменением контактных данных/реквизитов Заемщика, о которых Заимополучатель письменно не уведомил Заимодателя в соответствии с настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z440" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z441" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Положения настоящего Договора, дополнительные соглашения и приложения к нему, документация и информация, связанная с его исполнением являются конфиденциальными. Стороны обеспечивают допуск к ним только лиц, непосредственно участвующих в исполнении обязательств по Договору. Допуск иных лиц осуществляется на условиях, согласованных Сторонами в Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z442" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Каждая из Сторон обязуется сохранять строгую конфиденциальность финансовой, коммерческой и прочей информации, полученной от другой стороны, за исключением случае предусмотренных для Заимодателя настоящим Договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z443" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Данные положения о конфиденциальности действуют в течение всего срока действия Договора и в течение 3 (трех) лет со дня прекращения (расторжения) Договора.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z405" w:id="383"/>
-[...15 lines deleted...]
-      2. Заем предоставлен на условиях платности, срочности, возвратности на срок месяцев с даты выдачи займа согласно графику платежей (приложение к Договору).</w:t>
+    <w:bookmarkStart w:name="z444" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок изменения, расторжения договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z406" w:id="384"/>
-[...15 lines deleted...]
-      3. Займодатель обязан предоставить Займополучателю денежные средства в течение (цифрами и прописью) с момента подписания настоящего договора. Датой предоставления займа считается дата поступления денежных средств на счет Заемщика.</w:t>
+    <w:bookmarkStart w:name="z445" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Предложение об изменении условий настоящего Договора направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты внесения изменений. Изменение условий Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z407" w:id="385"/>
-[...15 lines deleted...]
-      4. Выдача облигационного займа, расчеты регулярных очередных платежей в счет погашения облигационного финансированияи вознаграждения по нему производятся в тенге.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Предложение о расторжении настоящего Договора по соглашению Сторон направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты расторжения. Расторжение настоящего Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z408" w:id="386"/>
-[...15 lines deleted...]
-      5. За пользование займом Займополучатель выплачивает Заимодателю вознаграждение по фиксированной/плавающей (выбрать нужное) ставке, в размере (__________) (цифрами и прописью) % годовых.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Односторонний отказ от исполнения обязательства по Договору и одностороннее изменение его условий не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z409" w:id="387"/>
-[...15 lines deleted...]
-      6. В случае превышения процентной ставки свыше 10 (десяти) % разница будет возмещаться за счет субсидирования. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) %.</w:t>
+    <w:bookmarkStart w:name="z448" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z410" w:id="388"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок и сроки погашения облигационного займа и вознаграждения</w:t>
+    <w:bookmarkStart w:name="z449" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Договор вступает в силу с момента его подписания обеими Сторонами и действует до полного исполнения принятых на себя Сторонами обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z411" w:id="389"/>
-[...15 lines deleted...]
-      7. Погашение облигационного займа осуществляется Займополучателем путем безналичного перечисления с любых его счетов. Погашение осуществляется посредством ежегодного внесения равных долей основного долга, а также выплаты суммы фактически начисленного вознаграждения за расчетный период в соответствии с графиком платежей (Приложение 1 к настоящему Договору).</w:t>
+    <w:bookmarkStart w:name="z450" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Дополнительные соглашения, а также любые изменения и дополнения к настоящему Договору действительны лишь при условии, если они совершены в письменной форме и подписаны надлежаще уполномоченными на, то представителями сторон и являются его неотъемлемой частью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z412" w:id="390"/>
-[...15 lines deleted...]
-       Вознаграждение и основной долг, уплачиваемые по заемным средствам в рамках Национального проекта, подлежат включению в тарифную смету Заимополучателя отдельной статьей затрат.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Настоящий договор заключен в двух экземплярах - по одному для каждой из сторон, оба экземпляра имеют равную юридическую силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z413" w:id="391"/>
-[...15 lines deleted...]
-      8. В случаях, когда дата погашения очередных платежей выпадает на выходные либо праздничные дни, погашение облигационного займа производится в первый рабочий день, следующий за ним.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Отношения Сторон, не оговоренные настоящим Договором, регулируются в соответствии с законодательством Республики Казахстан. Споры, возникающие в связи с исполнением настоящего Договора, разрешаются Сторонами путем взаимных переговоров, а при невозможности достигнуть соглашения - могут быть переданы по инициативе любой Стороны в судебные органы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z414" w:id="392"/>
-[...15 lines deleted...]
-      9. Займополучатель имеет право, с согласия Займодателя досрочно вернуть сумму займа в размере всей суммы или его часть, одним или несколькими платежами. При этом Стороны должны согласовать размер, условия и сроки пользования облигационного займа.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реквизиты и подписи сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z415" w:id="393"/>
-[...766 lines deleted...]
-    <w:bookmarkEnd w:id="431"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -32000,80 +33583,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Договору займа в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облигационного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z455" w:id="432"/>
+    <w:bookmarkStart w:name="z455" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к Договору займа в рамках облигационного займа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -33605,108 +35188,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="433"/>
+    <w:bookmarkStart w:name="z458" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z459" w:id="434"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z459" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область, город _____________ "___" __________ 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z460" w:id="435"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z460" w:id="396"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ в лице ____________________, действующего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на основании _________________, именуемое в дальнейшем "Уполномоченный</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33816,88 +35399,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по модернизации энергетического и коммунального секторов (далее – Договор),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z461" w:id="436"/>
+    <w:bookmarkStart w:name="z461" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z462" w:id="437"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z462" w:id="398"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По условиям настоящего Уполномоченный орган осуществляет субсидирование ставки купонного вознаграждения по облигациям, на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Целевое назначение ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33956,994 +35539,994 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сумма вознаграждения ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z463" w:id="438"/>
+    <w:bookmarkStart w:name="z463" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субсидирование производится за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z464" w:id="439"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z464" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидированию не подлежит ставка вознаграждения по облигациям, выкупленным эмитентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z465" w:id="440"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z465" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субсидированию подлежит часть ставки вознаграждения по облигациям в размере __, при этом часть вознаграждения в размере ______ ежегодно возмещает Уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z466" w:id="441"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z466" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Начало срока субсидирования: ____________года. При этом, субсидирование осуществляется в течение _______ лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z467" w:id="442"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z467" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уполномоченный орган выплачивает субсидии после подписания настоящего Договора и предоставления эмитентом заявки на субсидирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z468" w:id="443"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z468" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Эмитент осуществляет полную выплату суммы купонного вознаграждения лицам, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумах эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента) (далее – дата фиксации). Выплата вознаграждения осуществляется путем перевода денег (в тенге) на счета держателей облигации, зарегистрированных в реестре держателей облигации на дату фиксации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z469" w:id="444"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z469" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечисление средств, предусмотренных для субсидирования, осуществляется уполномоченным органом в соответствии с Правилами субсидирования ставки купонного вознаграждения по займам, получаемым субъектами естественных монополий, а также по государственным ценным бумагам, выпускаемым местными исполнительными органами в целях реализации Национального проекта "Модернизация энергетического и коммунального секторов", утвержденными согласно _______ (далее – Правила субсидирования ставки купонного вознаграждения), в течение 10 (десяти) рабочих дней путем перечисления средств на счет эмитента, при наличии бюджетных средств по субсидированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z470" w:id="445"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z470" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на выходной или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z471" w:id="446"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z471" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z472" w:id="447"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z472" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Права Уполномоченного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z473" w:id="448"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z473" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно направляет на контрольный счет наличности эмитента средства, предусмотренные для субсидирования ставки купонного вознаграждения, согласно условиям настоящего Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z474" w:id="449"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z474" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приостанавливает субсидирование при выявлении фактов нецелевого использования средств от размещения облигаций, по которым осуществляется субсидирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z475" w:id="450"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z475" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Обязанности Уполномоченного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z476" w:id="451"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z476" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводит проверки эмитента на предмет целевого использования средств. Требовать от эмитента документы и сведения, подтверждающие целевое использование средств от размещения облигаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z477" w:id="452"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z477" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивает и получает от центрального депозитария документы и информацию об эмитенте, а также о размещении облигаций, участвующих в рамках Правил субсидирования ставки купонного вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z478" w:id="453"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z478" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дополнительно запрашивает у эмитента необходимые сведения о результатах его деятельности в рамках реализации Правил субсидирования ставки купонного вознаграждения в течение срока действия настоящего Договора в целях формирования отчета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z479" w:id="454"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z479" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет контроль за соблюдением сроков исполнения обязательств эмитента, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения эмитентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z480" w:id="455"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z480" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Обязанности Эмитента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z481" w:id="456"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z481" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно и в полном объеме исполняет свои обязательства по Договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z482" w:id="457"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z482" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременно перечисляет полную сумму купонного вознаграждения на счета лиц, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумаг эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z483" w:id="458"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z483" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставляет Уполномоченному органу по письменному запросу право проводить проверки целевого использования средств от размещения облигаций, соответствия условиям Правил субсидирования ставки купонного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z484" w:id="459"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z484" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Право Эмитента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z485" w:id="460"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z485" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требовать от Уполномоченного органа выплаты субсидий в субсидируемой ставки купонного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z486" w:id="461"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z486" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Срок действия Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z487" w:id="462"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z487" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Настоящий Договор вступает в силу с даты его подписания Сторонами, и действует по ____________ 20___ года, а в части неисполненных обязательств – до их полного исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z488" w:id="463"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z488" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Ответственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z489" w:id="464"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z489" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Стороны по настоящему Договору несут ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z490" w:id="465"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z490" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z491" w:id="466"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z491" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения оказалось вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах (стихийные явления, военные действия и тому подобное).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z492" w:id="467"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z492" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При наступлении непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, своевременно в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления форс-мажорных обстоятельств подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z493" w:id="468"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z493" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z494" w:id="469"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z494" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Наступление непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z495" w:id="470"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z495" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Если такие обстоятельства продолжаются более 3 (трех) месяцев подряд, то любая из Сторон отказывается от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z496" w:id="471"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z496" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Разрешение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z497" w:id="472"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z497" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z498" w:id="473"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z498" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z499" w:id="474"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z499" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z500" w:id="475"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z500" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, банковская тайна, а также финансовая, коммерческая и иная информация, полученная ими в ходе заключения и исполнения настоящим Договором, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z501" w:id="476"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z501" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором, а также гражданским и предпринимательским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z502" w:id="477"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z502" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z503" w:id="478"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z503" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z504" w:id="479"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z504" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z505" w:id="480"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z505" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Подписанием настоящего Договора Стороны взаимно предоставляют согласия на раскрытие информации о реализации настоящего Договора с соблюдение требований законодательства Республики Казахстан в части соблюдения банковской, коммерческой и служебной тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z506" w:id="481"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z506" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В положения настоящего Договора вносятся изменения и (или) дополнения. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z507" w:id="482"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z507" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Настоящий Договор составлен в 2 (двух) идентичных экземплярах на казахском и русском языках по 1 (одному) экземпляру на казахском и русском языках для каждой из Сторон, каждый из которых имеет равную юридическую силу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z508" w:id="483"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z508" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Во всем ином, не предусмотренном настоящим Договором, Стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z509" w:id="484"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z509" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Юридические адреса, банковские реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z510" w:id="485"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z510" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган Эмитент ______________________ _______________________ место печати место печати ____________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkEnd w:id="446"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35126,80 +36709,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z512" w:id="486"/>
+    <w:bookmarkStart w:name="z512" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к договору субсидирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkEnd w:id="447"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -36928,88 +38511,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z515" w:id="487"/>
+    <w:bookmarkStart w:name="z515" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предложение на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z516" w:id="488"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z516" w:id="449"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитент: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkEnd w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37034,70 +38617,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z517" w:id="489"/>
+    <w:bookmarkStart w:name="z517" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения об эмитенте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkEnd w:id="450"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37620,70 +39203,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z518" w:id="490"/>
+    <w:bookmarkStart w:name="z518" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация об облигационных займах, подлежащих субсидированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38186,324 +39769,324 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z519" w:id="491"/>
+    <w:bookmarkStart w:name="z519" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z520" w:id="492"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z520" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) деятельность эмитента не находится в стадии изменения организационно-правовой формы, ликвидации или банкротства, а также деятельность не приостановлена в соответствии с действующим законодательством Республики Казахстан, за исключением случаев реструктуризации финансовой задолженности и ускоренной реабилитационной процедуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z521" w:id="493"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z521" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) купонное вознаграждение по облигационному займу, указанному в предложении, не субсидируется по другим государственным и (или) бюджетным программам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z522" w:id="494"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z522" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z523" w:id="495"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z523" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия приказов выпуска облигаций на _____ листах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z524" w:id="496"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z524" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия свидетельства о государственной регистрации выпуска облигаций на ______ листах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z525" w:id="497"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z525" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия выписки из системы реестров держателей ценных бумаг на ______ листах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z526" w:id="498"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z526" w:id="459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись руководителя эмитента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или лица, его замещающего____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата подачи "___"_______ 20 __ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="499"/>
+    <w:bookmarkStart w:name="z527" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z528" w:id="500"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z528" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z529" w:id="501"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z529" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** ISIN (НИН) – международный идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z530" w:id="502"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z530" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (национальный идентификационный номер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38803,120 +40386,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и коммунального секторов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z533" w:id="503"/>
+    <w:bookmarkStart w:name="z533" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование уполномоченного органа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявка на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z534" w:id="504"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z534" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z535" w:id="505"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z535" w:id="466"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим, эмитент __________________________ согласно Соглашению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" ___________ 20___ года № _______, просит выплатить субсидии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -39041,55 +40624,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>