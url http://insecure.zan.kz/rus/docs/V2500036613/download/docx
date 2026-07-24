--- v1 (2026-06-05)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2475ff3" w14:textId="2475ff3">
+    <w:p w14:paraId="d7e6617" w14:textId="d7e6617">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -845,1414 +845,1508 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О естественных монополиях" и определяют порядок субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий, а также по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемых в рамках национального проекта по модернизации энергетического и коммунального секторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационная система – электронная платформа закупок национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) договор банковского займа/договор займа – письменное соглашение, заключаемое между банком второго уровня/ акционерным обществом "Банк Развития Казахстана"/ международной финансовой организацией и заемщиком, по условиям которого предоставляется заем (кредит) заемщику;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      2) договор банковского займа/договор займа – письменное соглашение, заключаемое между банком второго уровня/ акционерным обществом "Банк Развития Казахстана"/ международной финансовой организацией и заемщиком, по условиям которого предоставляется заем (кредит) заемщику;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) банки второго уровня – банки второго уровня Республики Казахстан, имеющие соответствующую лицензию на проведение банковских и иных операций, в том числе банковских заемных операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      3) банки второго уровня – банки второго уровня Республики Казахстан, имеющие соответствующую лицензию на проведение банковских и иных операций, в том числе банковских заемных операций;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ставка купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами – выраженный в процентах размер купонного вознаграждения, который определяется и формируется держателем облигаций и подлежащий выплате на периодической основе держателю облигации за пользование деньгами, полученными эмитентом вследствие размещения облигации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      4) ставка купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами – выраженный в процентах размер купонного вознаграждения, который определяется и формируется держателем облигаций и подлежащий выплате на периодической основе держателю облигации за пользование деньгами, полученными эмитентом вследствие размещения облигации;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Банк развития Казахстана – акционерное общество "Банк Развития Казахстана", а также его аффилированная лизинговая компания, определенная в соответствии с учредительными документами акционерного общества "Банк Развития Казахстана" и перечнем, утверждаемым уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      5) Банк развития Казахстана – акционерное общество "Банк Развития Казахстана", а также его аффилированная лизинговая компания, определенная в соответствии с учредительными документами акционерного общества "Банк Развития Казахстана" и перечнем, утверждаемым уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) финансовый агент – акционерное общество "Казахстанская Жилищная Компания";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      6) финансовый агент – акционерное общество "Казахстанская Жилищная Компания";</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансовый оператор – акционерное общество "Национальный управляющий холдинг "Байтерек";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      7) финансовый оператор – акционерное общество "Национальный управляющий холдинг "Байтерек";</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тарифный регулятор – уполномоченный орган в сфере регулирования естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      8) тарифный регулятор – уполномоченный орган в сфере регулирования естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заемщик – субъект естественной монополии, получающий заем (кредит или облигационное финансирование) для финансирования проектов по модернизации и (или) строительству энергетической и коммунальной инфраструктуры, соответствующий требованиям национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      9) заемщик – субъект естественной монополии, получающий заем (кредит или облигационное финансирование) для финансирования проектов по модернизации и (или) строительству энергетической и коммунальной инфраструктуры, соответствующий требованиям национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субсидирование заемщика – форма государственной финансовой поддержки заемщика, используемая для частичного возмещения расходов, уплачиваемых заемщиком банкам второго уровня и (или) международной финансовой организации и (или) акционерному обществу "Банк Развития Казахстана" в качестве вознаграждения по займу (кредиту);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      10) субсидирование заемщика – форма государственной финансовой поддержки заемщика, используемая для частичного возмещения расходов, уплачиваемых заемщиком банкам второго уровня и (или) международной финансовой организации и (или) акционерному обществу "Банк Развития Казахстана" в качестве вознаграждения по займу (кредиту);</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) заимодатель – местный исполнительный орган области, города республиканского значения или столицы, осуществляющий выпуск государственных ценных бумаг в рамках реализации Национального проекта и предоставляющий заем заемщику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      11) заимодатель – местный исполнительный орган области, города республиканского значения или столицы, осуществляющий выпуск государственных ценных бумаг в рамках реализации Национального проекта и предоставляющий заем заемщику;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) займ (кредит) – денежные средства, предоставляемые банками второго уровня и (или) акционерным обществом "Банк Развития Казахстана" и (или) международными финансовыми организациями и (или) местными исполнительными органами на основании договора банковского займа/договора займа заемщику для реализации проекта на условиях, определенных Национальным проектом по модернизации энергетического и коммунального секторов и настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      12) займ (кредит) – денежные средства, предоставляемые банками второго уровня и (или) акционерным обществом "Банк Развития Казахстана" и (или) международными финансовыми организациями и (или) местными исполнительными органами на основании договора банковского займа/договора займа заемщику для реализации проекта на условиях, определенных Национальным проектом по модернизации энергетического и коммунального секторов и настоящими Правилами;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облигационное финансирование – денежные средства, привлекаемые заимодателем путем выпуска государственных ценных бумаг, предназначенные для последующего предоставления займа заемщику в рамках реализации Национального проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      13) облигационное финансирование – денежные средства, привлекаемые заимодателем путем выпуска государственных ценных бумаг, предназначенные для последующего предоставления займа заемщику в рамках реализации Национального проекта;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) договор займа в рамках облигационного финансирования – договор, заключенный между займодателем и заемщиком, определяющий условия предоставления, использования, обслуживания и погашения займа в рамках реализации Национального проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) приказ выпуска облигаций – документ, определяющий условия, объем и целевое назначение выпуска ценных бумаг местным исполнительным органом области, города республиканского значения, столицы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) электронная заявка на субсидирования – заявление на субсидирование займа (кредита), в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      16) электронная заявка на субсидирования – заявление на субсидирование займа (кредита), в котором информация представлена в электронно-цифровой форме и удостоверена посредством электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) субсидии – бюджетные средства республиканского и (или) местного бюджета, предоставляемые на безвозмездной и безвозвратной основе для частичного возмещения ставки вознаграждения по займам, полученным субъектами естественных монополий, посредством перечисления указанных средств финансовому агенту, а также для частичного возмещения купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, посредством перечисления указанных средств соответствующему местному исполнительному органу в рамках реализации Национального проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      17) субсидии – бюджетные средства республиканского и (или) местного бюджета, предоставляемые на безвозмездной и безвозвратной основе для частичного возмещения ставки вознаграждения по займам, полученным субъектами естественных монополий, посредством перечисления указанных средств финансовому агенту, а также для частичного возмещения купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, посредством перечисления указанных средств соответствующему местному исполнительному органу в рамках реализации Национального проекта;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) технический оператор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное Правительством Республики Казахстан в качестве технического оператора в сфере жилищных отношений и жилищно-коммунального хозяйства национального проекта по модернизации энергетического и коммунального секторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      18) технический оператор – юридическое лицо со стопроцентным участием государства в уставном капитале, определенное Правительством Республики Казахстан в качестве технического оператора в сфере жилищных отношений и жилищно-коммунального хозяйства национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) субъект естественной монополии – индивидуальный предприниматель или юридическое лицо, предоставляющее потребителям регулируемые услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      19) субъект естественной монополии – индивидуальный предприниматель или юридическое лицо, предоставляющее потребителям регулируемые услуги;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) график платежей – график платежей по погашению основного долга, суммы вознаграждения, в том числе субсидируемой суммы вознаграждения, являющейся неотъемлемой частью договора банковского займа/договора займа и типового договора субсидирования по займам/договора субсидирования в рамках облигационного финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      20) график платежей – график платежей по погашению основного долга, суммы вознаграждения, в том числе субсидируемой суммы вознаграждения, являющейся неотъемлемой частью договора банковского займа/договора займа и типового договора субсидирования по займам/договора субсидирования в рамках облигационного финансирования;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства, центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области теплоэнергетики, и государственный орган, осуществляющий руководство в области электроэнергетики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) Национальный проект – Национальный проект "Модернизация энергетического и коммунального секторов", утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2024 года № 1102;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) международные финансовые организации – организации, созданные на основе международного соглашения между государствами, с целью содействия развитию международного финансового сотрудничества, предоставления финансовых ресурсов для поддержки экономического развития, а также осуществления иных функций, связанных с международными финансовыми операциями;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      23) международные финансовые организации – организации, созданные на основе международного соглашения между государствами, с целью содействия развитию международного финансового сотрудничества, предоставления финансовых ресурсов для поддержки экономического развития, а также осуществления иных функций, связанных с международными финансовыми операциями;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) электронный пакет документов – документы, полностью воспроизводящие вид и информацию (данные) подлинного документа в электронно-цифровой форме, в том числе документы, удостоверенные электронной цифровой подписью заявителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      24) электронный пакет документов – документы, полностью воспроизводящие вид и информацию (данные) подлинного документа в электронно-цифровой форме, в том числе документы, удостоверенные электронной цифровой подписью заявителя;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) эмитент – местный исполнительный орган области, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      25) эмитент – местный исполнительный орган области, городов республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) договор субсидирования по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов – договор, заключаемый между уполномоченным органом и эмитентом, по условиям которого уполномоченный орган субсидирует ставку купонного вознаграждения по государственным ценным бумагам, выпущенным эмитентом в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      26) договор субсидирования по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов – договор, заключаемый между уполномоченным органом и эмитентом, по условиям которого уполномоченный орган субсидирует ставку купонного вознаграждения по государственным ценным бумагам, выпущенным эмитентом в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) субсидирование ставки купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, реализуемых в рамках национального проекта по модернизации энергетического и коммунального секторов– возмещение части расходов, выплачиваемых эмитентом держателю облигаций в рамках облигационного финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      27) субсидирование ставки купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, реализуемых в рамках национального проекта по модернизации энергетического и коммунального секторов– возмещение части расходов, выплачиваемых эмитентом держателю облигаций в рамках облигационного финансирования;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) договор субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов – договор субсидирования ставки вознаграждения по выдаваемым займам (кредитам) банками второго уровня и (или) акционерным обществом "Банк развития Казахстана" и (или) международными финансовыми организациями субъектам естественных монополий для целей модернизации и строительства энергетической и коммунальной инфраструктуры, на основании которого осуществляются периодические выплаты субсидий за счет бюджета для частичного возмещения ставки вознаграждения по займу (кредиту), полученному заемщиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      28) договор субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов – договор субсидирования ставки вознаграждения по выдаваемым займам (кредитам) банками второго уровня и (или) акционерным обществом "Банк развития Казахстана" и (или) международными финансовыми организациями субъектам естественных монополий для целей модернизации и строительства энергетической и коммунальной инфраструктуры, на основании которого осуществляются периодические выплаты субсидий за счет бюджета для частичного возмещения ставки вознаграждения по займу (кредиту), полученному заемщиком;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      29) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Порядок субсидирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Получателем субсидий являются заемщики, осуществляющие за счет займов (кредитов) реализацию проектов на условиях, предусмотренных Национальным проектом и настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидии предоставляются для удешевления процентных ставок по займам (кредитам) субъектов, выдаваемым банками второго уровня и (или) международными финансовыми организациями и (или) акционерным обществом "Банк Развития Казахстана" (далее – БВУ и (или) МФО и (или) АО "БРК", а также его аффилированной лизинговой компанией, определенная в соответствии с учредительными документами АО "БРК".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. БВУ и (или) МФО и (или) АО "БРК" выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения) или уровень ставки TONIA (Tenge Over Night Index Average) более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      5. БВУ и (или) МФО и (или) АО "БРК" выдают займы по ставке вознаграждения, не превышающей уровень базовой ставки Национального Банка Республики Казахстан более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения) или уровень ставки TONIA (Tenge Over Night Index Average) более чем на 4 (четыре) процента (для плавающей ставки вознаграждения), действующей на день принятия решения о субсидировании (для фиксированной ставки вознаграждения).</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если процентная ставка по займу (кредиту) БВУ и (или) МФО и (или) АО "БРК" превышает 10 (десять) процентов, разница возмещается за счет субсидий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...77 lines deleted...]
-      6. В случае, если процентная ставка по займу (кредиту) БВУ и (или) МФО и (или) АО "БРК" превышает 10 (десять) процентов, разница возмещается за счет субсидий.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Субсидирование ставки вознаграждения по займам, получаемым заемщиком в БВУ и (или) МФО и (или) АО "БРК" в рамках Национального проекта осуществляется за счет средств республиканского бюджета через финансового агента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      7. Субсидирование ставки вознаграждения по займам, получаемым заемщиком в БВУ и (или) МФО и (или) АО "БРК" в рамках Национального проекта осуществляется за счет средств республиканского бюджета через финансового агента.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Не субсидируемую ставку вознаграждения по займу (кредиту) в размере 10 % включительно оплачивает заемщик.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.  Субсидирование осуществляется из республиканского бюджета, согласно Типовому договору субсидирования ставки вознаграждения по займам, получаемым субъектами естественных монополий по проектам, реализуемым в рамках Национального проекта (далее – договор субсидирования по займам) между БВУ и (или) AO "БРК", заемщиком и финансовым агентом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор субсидирования по займам заключается с MФO с учетом внутренних правил и документов МФО, а также международных обязательств Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Общий объем субсидий из республиканского бюджета не должен превышать сумму основного долга по привлекаемому займу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Обязательные условия для заемщика:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...14 lines deleted...]
-      Договор субсидирования по займам заключается с MФO с учетом внутренних правил и документов МФО, а также международных обязательств Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целевое назначение – финансирование проекта в рамках реализации Национального проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) валюта займа (кредита) – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) максимальный срок субсидирования – до 20 (двадцати) лет включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае заключения нескольких договоров субсидирования по займам в рамках одного проекта, общий срок субсидирования устанавливается с даты подписания финансовым агентом первого договора субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходование заемных средств на цели, не связанные непосредственно с финансируемым проектом в рамках настоящих Правил, не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субсидии предоставляются на погашение вознаграждения по займам, расходование которых осуществляется исключительно на оплату строительно-монтажных работ, затрат по управлению проектом, услуг по авторскому и техническому надзору и иных затрат, предусмотренных проектно-сметной документацией по проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.БВУ и (или) МФО и (или) АО "БРК" не взимают какие-либо комиссии, сборы и (или) иные платежи, связанные с заключением договора субсидирования по займам, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) случаев, связанных с изменением условий кредитования, кредитного договора, договора субсидирования по займам, инициируемым заемщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комиссий, сборов и (или) иных платежей, взимаемых по причине нарушения заемщиком обязательств по кредитному договору, договору субсидирования по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) платежей по расчетно-кассовому обслуживанию заемщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) связанных с проведением независимой оценки, страхования, регистрацией договора залога и снятием обременений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидированию не подлежат ранее полученные заемщиком займы (кредиты) на модернизацию и (или) строительство энергетической и коммунальной инфраструктуры, по которым удешевлена ставка вознаграждения в рамках государственных мер поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО могут взимать иные комиссии, сборы и (или) платежи, связанные с предоставлением и обслуживанием займа, включая комиссию за организацию займа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...173 lines deleted...]
-      13.БВУ и (или) МФО и (или) АО "БРК" не взимают какие-либо комиссии, сборы и (или) иные платежи, связанные с заключением договора субсидирования по займам, за исключением:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок предоставление субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...183 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Порядок предоставление субсидий</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заемщик обращается в БВУ и (или) МФО и (или) АО "БРК" с заявлением на предоставление займа (кредита) по форме, утвержденной внутренними документами БВУ и (или) МФО и (или) АО "БРК" для реализации проекта с соблюдением требований настоящих Правил и Национального проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. БВУ и (или) МФО и (или) АО "БРК проводят оценку финансово - экономической эффективности проекта в соответствии с внутренними документами. При положительной оценке БВУ и (или) МФО и (или) АО "БРК" в течение 3 (трех) рабочих дней с даты принятия решения предоставляют заемщику письменный ответ о готовности кредитовать проект и необходимости предоставления решения финансового агента о субсидировании ставки вознаграждения по займу (кредиту). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МФО предоставляют заемщику письменный ответ о готовности кредитовать проект согласно внутренним правилам и срокам МФО, после выполнения предваряющих условий выборки кредита и необходимости предоставления решения финансового агента о субсидировании ставки вознаграждения по займу (кредиту).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2273,50 +2367,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2427,210 +2589,398 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Предоставление заемщиком в электронном заявлении неполного пакета документов не допускается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Финансовый агент:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      18. Финансовый агент:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет регистрацию электронного заявления в день его поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...15 lines deleted...]
-      1) осуществляет регистрацию электронного заявления в день его поступления.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения заемщика после окончания рабочего времени, а также в выходные и праздничные дни, прием и регистрация электронного заявления осуществляется в следующий за обращением рабочий день в соответствии с трудовым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      В случае обращения заемщика после окончания рабочего времени, а также в выходные и праздничные дни, прием и регистрация электронного заявления осуществляется в следующий за обращением рабочий день в соответствии с трудовым законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 3 (трех) рабочих дней с даты поступления электронного заявления, рассматривает представленные документы заемщика на их полноту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...15 lines deleted...]
-      2) в течение 3 (трех) рабочих дней с даты поступления электронного заявления, рассматривает представленные документы заемщика на их полноту;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение 10 (десяти) рабочих дней с даты поступления электронного заявления, рассматривает предоставленные документы на соответствие требованиям Национального проекта и настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В случае неполноты представленных заемщиком документов, финансовый агент отказывает в рассмотрении электронного заявления с уведомлением посредством информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Финансовый агент по итогам рассмотрения электронного заявления направляет заемщику посредством информационной системы письмо-уведомление о принятом решении в форме электронного документа, удостоверенного электронной цифровой подписью (далее - ЭЦП), в течение 3 (трех) рабочих дней с даты принятия решения. Одновременно финансовый агент направляет письмо-уведомление о принятом решении БВУ и (или) АО "БРК" посредством информационной системы и МФО посредством системы электронного документооборота МФО. Решение финансового агента действует 6 (шесть) месяцев с даты его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2667,386 +3017,832 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На основании положительного решения финансового агента заключается договор субсидирования по займам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Договор субсидирования по займам подписывается в электронной форме с помощью ЭЦП в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БВУ и (или) МФО и (или) АО "БРК" и заемщиком в течение 10 (десяти) рабочих дней со дня получения уведомления финансового агента о принятом решении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) финансовым агентом в течение 5 (пяти) рабочих дней после получения договора субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительные соглашения к договору субсидирования по займам, включая направленные финансовым агентом на доработку, подлежат заключению в сроки, установленные настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
-[...15 lines deleted...]
-      1) БВУ и (или) МФО и (или) АО "БРК" и заемщиком в течение 10 (десяти) рабочих дней со дня получения уведомления финансового агента о принятом решении;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае отсутствия средств из республиканского бюджета для субсидирования займов (кредитов) заемщиков, договор субсидирования по займам не заключается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
-[...15 lines deleted...]
-      2) финансовым агентом в течение 5 (пяти) рабочих дней после получения договора субсидирования по займам.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Договор субсидирования по займам вступает в силу со дня подписания его заемщиком, БВУ и (или) МФО и (или) АО "БРК" и финансовым агентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
-[...15 lines deleted...]
-      Дополнительные соглашения к договору субсидирования по займам, включая направленные финансовым агентом на доработку, подлежат заключению в сроки, установленные настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начало срока субсидирования указывается в договоре субсидирования по займам и не может быть установлено ранее даты его подписания финансовым агентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
-[...15 lines deleted...]
-      23. В случае отсутствия средств из республиканского бюджета для субсидирования займов (кредитов) заемщиков, договор субсидирования по займам не заключается.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае несвоевременного заключения договора субсидирования по займам в сроки, предусмотренные пунктом 22 настоящих Правил, БВУ и (или) МФО и (или) АО "БРК" в течение 2 (двух) рабочих дней со дня, следующего за днем окончания срока, уведомляет финансового агента официальным письмом с разъяснением причин задержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z89" w:id="75"/>
-[...15 lines deleted...]
-      24. Договор субсидирования по займам вступает в силу со дня подписания его заемщиком, БВУ и (или) МФО и (или) АО "БРК" и финансовым агентом.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Финансовый агент отказывает в подписании договора субсидирования по займам с БВУ и (или) АО "БРК" при несоответствии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
-[...15 lines deleted...]
-      Начало срока субсидирования указывается в договоре субсидирования по займам и не может быть установлено ранее даты его подписания финансовым агентом.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условий договора субсидирования по займам решению финансового агента, условиям Национального проекта и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
-[...15 lines deleted...]
-      25. В случае несвоевременного заключения договора субсидирования по займам в сроки, предусмотренные пунктом 22 настоящих Правил, БВУ и (или) МФО и (или) АО "БРК" в течение 2 (двух) рабочих дней со дня, следующего за днем окончания срока, уведомляет финансового агента официальным письмом с разъяснением причин задержки.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) договора субсидирования по займам типовому договору субсидирования по займам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) договора банковского займа/договора займа условиям Национального проекта и настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент отказывает в подписании договора субсидирования по займам с МФО при несоответствии условий договора субсидирования по займам требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О наличии указанных несоответствий финансовый агент в письменной форме, не позднее срока, предусмотренного подпунктом 2) пункта 22 настоящих Правил, уведомляет БВУ и (или) МФО и (или) АО "БРК" для устранения замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При устранении БВУ и (или) МФО и (или) АО "БРК" замечаний, финансовый агент подписывает договор субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Погашение основного долга и вознаграждения по кредиту осуществляется аннуитетными или дифференцированными платежами или иными методами погашения займа (кредита), рассчитанными в соответствии с внутренними правилами БВУ и (или) МФО и (или) АО "БРК" согласно графику платежа. В случае, если дата погашения приходится на нерабочий день, то выплата производится в первый рабочий день, следующий за нерабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Выплата субсидий финансовым агентом осуществляется в соответствии с графиком платежей после подписания договора субсидирования по займам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ и (или) заемщик (в случае займа МФО) и (или) АО "БРК" осуществляет открытие соответствующих текущих счетов в БВУ для перечисления средств субсидий с целью погашения вознаграждения по займу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган уведомляет Финансового оператора и Финансового агента о решении Республиканской бюджетной комиссии о выделении средств на субсидирование процентной ставки по займам субъектов естественных монополий в рамках Национального проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ и (или) МФО и (или) АО "БРК" осуществляет открытие текущего счета финансовому агенту для последующего перечисления средств субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок перечисление субсидий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
-[...15 lines deleted...]
-      26. Финансовый агент отказывает в подписании договора субсидирования по займам с БВУ и (или) АО "БРК" при несоответствии:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Выплата субсидий на погашение ставки вознаграждения по займам (кредитам), предоставляемым БВУ и (или) МФО и (или) АО "БРК" заемщикам, осуществляется в пределах бюджетных средств, предусмотренных законом о республиканском бюджете на соответствующие финансовые годы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
-[...15 lines deleted...]
-      1) условий договора субсидирования по займам решению финансового агента, условиям Национального проекта и настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уполномоченный орган осуществляет перечисление средств на специальный счет финансового агента на основании индивидуального плана финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...86 lines deleted...]
-      При устранении БВУ и (или) МФО и (или) АО "БРК" замечаний, финансовый агент подписывает договор субсидирования по займам.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Средства, поступившие на специальный счет финансового агента для выплаты субсидий на погашение ставки вознаграждения, перечисляются единым траншем на операторский текущий счет финансового агента, открытый в БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Финансовый агент осуществляет перечисление субсидий с операторского текущего счета на соответствующие текущие счета, открытые в БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом взимание комиссий БВУ за ведение указанных счетов, включая операции списания, зачисления, возврата и возмещения сумм субсидий, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Перечисление субсидий на погашение ставки вознаграждения по займам (кредитам) заемщиков осуществляется финансовым агентом авансовыми платежами с учетом графика платежей заемщиков на текущий счет в БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом финансовый агент направляет в адреса БВУ и (или) заемщика (в случае займа МФО) и (или) АО "БРК" копии распоряжения о перечислении средств с указанием заемщика, региона, суммы субсидий и периода, за которые произведена выплата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3054,1113 +3850,667 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Погашение основного долга и вознаграждения по кредиту осуществляется аннуитетными или дифференцированными платежами или иными методами погашения займа (кредита), рассчитанными в соответствии с внутренними правилами БВУ и (или) МФО и (или) АО "БРК" согласно графику платежа. В случае, если дата погашения приходится на нерабочий день, то выплата производится в первый рабочий день, следующий за нерабочим днем.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      34. Финансовый агент обеспечивает возврат с текущего счета на операторский текущий счет средств субсидий по прекращенным и приостановленным к субсидированию займам (кредитам), а также по займам (кредитам), по которым произведено частичное либо полное досрочное погашение, для перенаправления средств субсидий на действующие и одобренные к субсидированию займы (кредиты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Неиспользованный остаток средств субсидий на операторском текущем счете финансового агента в текущем финансовом году используется в следующем финансовом году по принятым заявлениям заемщиков за отчетный финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент по выявленным случаям нарушений приостанавливает субсидирование по проекту заемщика согласно настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36.БВУ и (или) заемщик (в случае займа МФО) и (или) АО "БРК" осуществляет списание субсидий с текущего счета финансового агента по каждому займу (кредиту) в соответствии с распоряжением, полученным от финансового агента при условии отсутствия задолженности по основному долгу и несубсидируемой ставки вознаграждения по займу (кредиту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При частичном либо полном досрочном погашении основного долга заемщиком, БВУ и (или) АО "БРК", заемщик уведомляет об этом финансового агента в течение 7 (семи) рабочих дней с последующим представлением дополнительного соглашения к договору субсидирования по займам с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа (при заключении дополнительного соглашения – не позднее 10 (десяти) рабочих дней с даты подписания дополнительного соглашения к договору банковского займа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Не подлежат списанию БВУ и (или) заемщиком (в случае займа МФО) и (или) АО "БРК" субсидии с текущего счета финансового агента до погашения задолженности заемщиком суммы основного долга и несубсидируемой ставки вознаграждения по займу (кредиту) в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) неисполнения заемщиком обязательств согласно графику платежей в течение 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неисполнения заемщиком в течение 3 (трех) месяцев подряд обязательств согласно графику платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведения процедуры по реструктуризации обязательств заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По указанным случаям БВУ и (или) АО "БРК" в течение 2 (двух) рабочих дней с момента обнаружения уведомляет финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО осуществляет уведомление финансового агента согласно собственным внутренним срокам и правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. По случаям, предусмотренными пунктом 43 настоящих Правил, перечисление последующих субсидий финансовым агентом приостанавливается до получения от БВУ и (или) МФО и (или) АО "БРК" соответствующего уведомления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. Порядок перечисление субсидий</w:t>
-[...277 lines deleted...]
-      36.БВУ и (или) заемщик (в случае займа МФО) и (или) АО "БРК" осуществляет списание субсидий с текущего счета финансового агента по каждому займу (кредиту) в соответствии с распоряжением, полученным от финансового агента при условии отсутствия задолженности по основному долгу и несубсидируемой ставки вознаграждения по займу (кредиту).</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Порядок субсидирования заемщика при внесении изменений в договор банковского займа (договора займа) и приостановление, прекращение и возобновление субсидирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...77 lines deleted...]
-      37. При частичном либо полном досрочном погашении основного долга заемщиком, БВУ и (или) АО "БРК", заемщик уведомляет об этом финансового агента в течение 7 (семи) рабочих дней с последующим представлением дополнительного соглашения к договору субсидирования по займам с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа (при заключении дополнительного соглашения – не позднее 10 (десяти) рабочих дней с даты подписания дополнительного соглашения к договору банковского займа).</w:t>
+    <w:bookmarkStart w:name="z122" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. БВУ и (или) МФО и (или) АО "БРК" при изменении условий (ставка вознаграждения, льготный период, предоставление отсрочки по оплате платежей, перевод долга, реструктуризация обязательств) действующего договора банковского займа (договора займа), заключенного в рамках реализации Национального проекта уведомляет в письменной форме финансового агента с приложением соответствующих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:p>
-[...77 lines deleted...]
-      38. Не подлежат списанию БВУ и (или) заемщиком (в случае займа МФО) и (или) АО "БРК" субсидии с текущего счета финансового агента до погашения задолженности заемщиком суммы основного долга и несубсидируемой ставки вознаграждения по займу (кредиту) в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент в течение 5 (пяти) рабочих дней со дня получения уведомления БВУ и (или) МФО и (или) АО "БРК" рассматривает вопрос и принимает решение о согласовании либо об отказе внесения изменений в условия действующего договора банковского займа (договора займа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:p>
-[...215 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Порядок субсидирования заемщика при внесении изменений в договор банковского займа (договора займа) и приостановление, прекращение и возобновление субсидирования</w:t>
+    <w:bookmarkStart w:name="z124" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения принимается решение о согласовании или об отказе в согласовании внесения изменений в действующий договор банковского займа (договора займа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z122" w:id="93"/>
-[...15 lines deleted...]
-      40. БВУ и (или) МФО и (или) АО "БРК" при изменении условий (ставка вознаграждения, льготный период, предоставление отсрочки по оплате платежей, перевод долга, реструктуризация обязательств) действующего договора банковского займа (договора займа), заключенного в рамках реализации Национального проекта уведомляет в письменной форме финансового агента с приложением соответствующих документов.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о принятом решении направляется финансовым агентом в БВУ и (или) МФО и (или) АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z123" w:id="94"/>
-[...15 lines deleted...]
-      Финансовый агент в течение 5 (пяти) рабочих дней со дня получения уведомления БВУ и (или) МФО и (или) АО "БРК" рассматривает вопрос и принимает решение о согласовании либо об отказе внесения изменений в условия действующего договора банковского займа (договора займа).</w:t>
+    <w:bookmarkStart w:name="z126" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. По иным изменениям условий действующего договора банковского займа (договора займа) заемщика, БВУ и (или) МФО и (или) АО "БРК" уведомляет финансового агента, который в течение 7 (семи) рабочих дней рассматривает вопрос о согласовании или отказе в согласовании вносимых изменений в действующий договор банковского займа (договора займа) и уведомляет в письменной форме об итогах рассмотрения БВУ и (или) МФО и (или) АО "БРК".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:bookmarkStart w:name="z127" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Решение о приостановлении и возобновлении субсидирования принимается финансовым оператором на основании ходатайств (уведомлений) технического оператора и (или) БВУ и (или) МФО и (или) АО "БРК", а также результатов мониторинга в рамках отчета о субсидировании Финансовому агенту согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43. Финансовый агент приостанавливает субсидирование заемщика в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нецелевого использования займа (кредита), по которому осуществляется субсидирование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4171,70 +4521,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствия проекта и (или) заемщика условиям Национального проекта и настоящих Правил и (или) решению финансового агента, при условии неустранения выявленных нарушений в течение 3 (трех) месяцев;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неисполнения заемщиком в течение 3 (трех) месяцев подряд обязательств по оплате ежемесячных платежей перед БВУ и (или) МФО и (или) АО "БРК" согласно графику платежей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ареста денег, находящихся на банковском счете заемщика (за исключением наложения ареста денег на счетах в качестве мер по обеспечению иска, при условии достаточности денег на счете, в полном объеме обеспечивающих исковые требования), и (или) приостановления расходных операций по счету заемщика на срок более 3 (трех) месяцев, за исключением ареста или приостановления вследствие задолженности, которая рассматривается в рамках согласованной процедуры по реструктуризации обязательств заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4291,146 +4641,1298 @@
         </w:rPr>
         <w:t xml:space="preserve">
       44. В целях выявления случая, предусмотренного подпунктом 1) пункта 43 настоящих Правил, технический оператор проводит мониторинг реализации проектов и уведомляет финансового оператора об итогах такого мониторинга в порядке, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-42)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="101"/>
+    <w:bookmarkStart w:name="z134" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансовый оператор в случаях, предусмотренных пунктом 43 настоящих Правил в течении 10 (десяти) рабочих дней принимает решение о приостановлении субсидирования до устранения выявленные нарушений и представляет финансовому агенту соответствующее решение для осуществления процедур приостановления субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z135" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z135" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По оставшейся части займа (кредита), по которой подтверждено целевое использование и в случае возврата заемщиком суммы выплаченных субсидий, пропорциональной размеру нецелевого использования, субсидирование продолжается в соответствии с графиком платежей. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 45 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Финансовый агент в течение 5 (пяти) рабочих дней со дня получения решения финансового оператора о приостановлении субсидирования, направляет письмо-уведомление СЕМ, финансовому и техническому оператору в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин приостановления субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Финансовый агент одновременно с направлением письма-уведомления приостанавливает субсидирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Возобновление субсидирования осуществляется финансовым агентом на основании решения финансового оператора, при условии устранения причин, на основании которых субсидирование было приостановлено. Информация об устранении нарушений, представляется техническим оператором в рамках мониторинга, проводимого им в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 10-42)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается возобновление субсидирования по займу (кредиту) заемщика при устранении причин приостановления по случаям, предусмотренными пунктом 43 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z140" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, предусмотренном настоящим пунктом, субсидирование осуществляется в размере, положенном к выплате с даты приостановления субсидирования финансовым агентом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z136" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 48 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Финансовый агент в течение 3 (трех) рабочих дней со дня получения соответствующего решения финансового оператора направляет письмо-уведомление о возобновлении субсидирования СЕМ, финансовому и техническому операторам в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин возобновления субсидирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Не подлежит возобновлению субсидирование займов (кредитов), по которым имеется решение финансового оператора о прекращении субсидирования заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления фактов нецелевого использования заемщиком кредитных средств, финансовый агент в судебном порядке принимает меры по возмещению заемщиком выплаченных субсидий по заключенному договору субсидирования по займам в рамках настоящих Правил. Взысканные суммы субсидий подлежат возврату на операторский счет финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. При приостановлении субсидирования по основанию, указанному в подпункте 3) пункта 43 настоящих Правил, возобновление выплаты субсидий осуществляется с момента возникновения просрочки по займу (кредиту).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z145" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Финансовый оператор принимает решение о прекращении субсидирования по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное погашение заемщиком кредита по договору банковского займа, датой прекращения субсидирования которого признается дата погашения займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) необоснованное неустранение причин, повлекших приостановление субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расторжение договора субсидирования по займам по инициативе заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 52 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. При принятии решения о прекращении субсидирования займа (кредита), финансовый агент уведомляет заемщика и БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК", а также СЕМ, финансового и технического операторов в сфере жилищных отношений и жилищно-коммунального хозяйства, тарифного регулятора, местный исполнительный орган и уполномоченный орган соответствующей сферы посредством Информационной системы, с указанием причин прекращения субсидирования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При нецелевом использовании займа (кредита) субсидирование прекращается пропорционально сумме нецелевого использования кредитных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления полного нецелевого использования займа (кредита) или несоответствия проекта и (или) заемщика условиям настоящих Правил, субсидирование прекращается с полным возвратом заемщиком суммы выплаченных субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53.Финансовый агент осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг платежной дисциплины заемщика на основании данных, предоставляемых БВУ и (или) МФО и (или) АО "БРК" и (или) заемщиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регулярный учет полученных и выплаченных субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг целевого использования займа (кредита) заемщиком, на основании информации, предоставленной БВУ и (или) заемщиком (в случае займа МФО) и (или) АО "БРК";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54. БВУ и (или) МФО и (или) АО "БРК" ежемесячно направляют отчет о субсидировании финансовому агенту согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z157" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансовый агент осуществляет проверку расчета вознаграждения и оплаченных средств БВУ и (или) МФО и (или) АО "БРК".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z158" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Финансовый агент ежемесячно направляет уполномоченному органу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z159" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) отчет о субсидировании согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам не позднее 25 (двадцать пятого) числа месяца, следующего за отчетным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z160" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет по принятым обязательствам и прогнозному остатку средств для субсидирования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. В случае прекращения субсидирования, частичного или полного досрочного погашения основного долга по займу (кредиту) заемщика, а также проведения процедуры реструктуризации обязательств заемщика, БВУ и (или) МФО и (или) АО "БРК" в течение 7 (семи) рабочих дней с даты принятия соответствующего решения предоставляет финансовому агенту акт сверки взаиморасчетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В акте сверки указываются суммы и даты фактического списания и перечисления субсидий. После подписания акта сверки взаиморасчетов обеими сторонами производится взаиморасчет в соответствии с его положениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>45. Финансовый агент в течение 5 (пяти) рабочих дней со дня получения решения финансового оператора о приостановлении субсидирования, направляет письмо-уведомление СЕМ, финансовому и техническому оператору в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин приостановления субсидирования.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+        <w:t>57. Финансовый агент запрашивает у БВУ и (или) АО "БРК", технического оператора в сфере жилищных отношений и жилищно-коммунального хозяйства, а при необходимости – также у заемщика, необходимые документы и информацию, относящиеся к предмету мониторинга, включая сведения ограниченного доступа, в порядке, установленном законодательством Республики Казахстан. При этом БВУ и (или) заемщик и (или) АО "БРК", технический оператор в сфере жилищных отношений и жилищно-коммунального хозяйства, предоставляет запрашиваемую информацию в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МФО в пределах собственных привилегий и иммунитетов, предоставленных международными договорами осуществляет сотрудничество в соответствии с договором субсидирования по займам с целью содействия получение финансовым агентом необходимой информации для мониторинга.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 45 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4438,189 +5940,1433 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Финансовый агент одновременно с направлением письма-уведомления приостанавливает субсидирование.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="104"/>
+      58. Мониторингу не подлежат следующие займы (кредиты):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по которым целевое использование субсидируемого займа (кредита) подтверждено полностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае полного возврата субсидий на счет финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. По проектам заемщиков, находящимся на стадии строительства, оформления правоустанавливающих документов по вводу в эксплуатацию проекта строительства, технический оператор предоставляет срок для устранения замечаний исходя из особенностей проекта заемщика. При отклонении по проекту в соответствии с заключением технического оператора, финансовый агент принимает решение о целесообразности дальнейшего субсидирования займа (кредита).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Предоставление займов заемщику в рамках Национального проекта осуществляется через займодателя, получающего финансирование путем размещения государственных ценных бумаг (облигационное финансирование).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z170" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Финансовый агент в рамках Национального проекта осуществляет выкуп государственных ценных бумаг на рыночных условиях, размещаемых займодателем, в целях дальнейшего предоставления займа заемщику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      47. Возобновление субсидирования осуществляется финансовым агентом на основании решения финансового оператора, при условии устранения причин, на основании которых субсидирование было приостановлено. Информация об устранении нарушений, представляется техническим оператором в рамках мониторинга, проводимого им в соответствии с </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="107"/>
+      62. В рамках исполнения Национального проекта механизм выкупа государственных ценных бумаг займодателя через финансового агента осуществляется в соответствии с Правилами выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 мая 2025 года № 271 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36181).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Финансовый агент приобретает государственные ценные бумаги, выпущенные Займодателям на условиях, определенных Национальным проектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По проектам, по которым запланировано финансирование в 2025 году в целях ускоренного строительства и модернизации энергетического и коммунального секторов, за счет облигационных займов на рыночных условиях займодатель и (или) заемщик при необходимости осуществляет функции заказчика по финансированию (реконструкции, капитального ремонта) комплексов очистных сооружений сточных вод, сетей и систем тепло-, электро-, водоснабжения и водоотведения с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости займодатель софинансирует часть расходов за счет средств местного бюджета в рамках общей стоимости по проектно-сметной документации, получившей положительное заключение комплексной вневедомственной экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Займодатель обеспечивает полное и своевременное исполнение обязательств по выпущенным государственным ценным бумагам на рыночных условиях перед финансовым агентом, в том числе в случае невозможности заемщика исполнять обязательства перед займодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование проектов и объемов финансирования (реконструкции, капитального ремонта) комплексов очистных сооружений сточных вод, сетей и систем водоснабжения и водоотведения, осуществляется займодателем в соответствии с распределением уполномоченного органа в области строительства, в пределах лимита долга на соответствующий финансовый год, предусмотренного уполномоченными органами в области планирования и исполнения бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование проектов и объемов финансирования (реконструкции, капитального ремонта) сетей и систем тепло-, электроснабжения осуществляется заимодателем в соответствии с распределением уполномоченного органа в области энергетики, в пределах лимита долга на соответствующий финансовый год, предусмотренного уполномоченными органами в области планирования и исполнения бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия соглашения между заемщиком и ведомством уполномоченного органа в сфере естественных монополий о ежегодном приросте тарифа на коммунальные услуги на период действия тарифа и (или) решения Республиканской бюджетной комиссии о выделении средств на субсидирование ставки вознаграждения займодателя по привлеченным займам, займодатель обеспечивает полное и своевременное исполнение обязательств по выпущенным государственным ценным бумагам на рыночных условиях перед финансовым агентом, в том числе за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Обязательным условием предоставления займа является целевое и эффективное использование заемных средств, своевременное исполнение обязательств по их возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      65. Для предоставления займа заключается договор займа в рамках облигационного финансирования (далее – Договор займа) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, который определяет условия предоставления, использования, обслуживания и возврата займа, а также регулирует правоотношения сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Погашение займа и выплата вознаграждения осуществляются заемщиком в порядке, предусмотренном договором займа, путем ежегодного погашения суммы основного долга равными долями, а также выплаты суммы фактически начисленного вознаграждения за расчетный период в соответствии с графиком платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Заемщик осуществляет оплату вознаграждения до 10 (десяти) процента годовых и основного долга за счет тарифа, утвержденного в установленном порядке, ежегодно в соответствии с графиком платежей, являющимся приложением к договору займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если ставка вознаграждения по займу превышает 10 (десяти) процента годовых, разница подлежит субсидированию за счет средств республиканского и (или) местного бюджета в пределах, определенных уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимально допустимая ставка вознаграждения по займу не может превышать базовую ставку Национального Банка Республики Казахстан, действующую на дату заключения договора, увеличенную не более чем на 4 (четыре) процента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 68 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Финансовый агент и Заимодатель на ежемесячной основе обеспечивают получение от Заемщика сведений об освоении средств, ходе строительства и иной информации, а также их отражение в информационной системе технического оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввод данных осуществляется как на этапе строительства (в том числе сведения об освоении средств, ходе строительства), так и на этапе эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z187" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неисполнения Заемщиком указанного требования, финансовый агент по согласованию с уполномоченным органом приостанавливает дальнейшее предоставление облигационных займов до устранения нарушений, предусмотренных настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z188" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      69. Средства, предусмотренные для субсидирования ставки купонного вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов (далее – субсидирование по облигационному финансированию), перечисляются за счет средств республиканского бюджета уполномоченным органом на основе типового договора субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов (далее – типовой договор субсидирования в рамках облигационного финансирования), заключаемого с эмитентом, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z189" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом субсидирование допускается в отношении облигаций, ставка купонного вознаграждения по которым является плавающей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z190" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Субсидии в рамках облигационного финансирования ежегодно перечисляются на контрольный счет наличности эмитента единым платежом, в сумме равной субсидируемой ставке купонного вознаграждения в финансовом году, согласно графику платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z191" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Субсидии в рамках облигационного финансирования начисляются с даты начала периода обращения облигаций до даты окончания периода обращения облигаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z192" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Субсидирование в рамках облигационного финансирования включает в себя следующий порядок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z193" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) подача эмитентом предложения на субсидирование согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z194" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) подача эмитентом заявки на субсидирование согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z195" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решения уполномоченным органом о заключении Договора субсидирования в рамках облигационного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z196" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение типового договора субсидирования в рамках облигационного финансирования между уполномоченным органом и эмитентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z197" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выплата субсидий уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z198" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Предложение на субсидирование подается эмитентом с приложением копий приказов выпуска облигаций, свидетельства о государственной регистрации выпуска облигаций и выписки из системы реестров держателей ценных бумаг на дату первичного размещения облигаций, а также графика платежей на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z199" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Уполномоченный орган со дня получения предложения на субсидирование в течение 5 (пяти) рабочих дней осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z200" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверку предложения на субсидирование в соответствие с пунктом 82 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z201" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятие решения о заключении Договора субсидирования в рамках облигационного финансирования и уведомление об этом эмитента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z202" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение уполномоченного органа о заключении Договора субсидирования в рамках облигационного финансирования подписывается первым руководителем уполномоченного органа или лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z203" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение уполномоченного органа о заключении Договора субсидирования в рамках облигационного финансирования включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и местонахождение эмитента, по предложению которого принято решение о заключении Договора субсидирования в рамках облигационного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z205" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сумму облигационного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z206" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z207" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размер субсидируемой процентной ставки в годовом выражении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z208" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) общую сумму субсидий в соответствии с графиком погашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z209" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. При несоответствии заявки на субсидирование пункту 82 настоящих Правил, уполномоченный орган направляет мотивированный отказ в заключении договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z210" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Договор субсидирования в рамках облигационного финансирования между эмитентом и уполномоченным органом заключается в течение 5 (пяти) рабочих дней со дня принятия решения уполномоченным органом о заключении Договора субсидирования в рамках облигационного финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z211" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Договор субсидирования в рамках облигационного финансирования заключается на срок равный периоду обращения облигаций, выпущенных в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z212" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Уполномоченный орган в течение 3 (трех) рабочих дней со дня получения заявки на субсидирование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z213" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет регистрацию заявки на субсидирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z214" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет проверку соответствия суммы заявки на субсидирование, сумме, указанной в Договоре субсидирования в рамках облигационного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z215" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при соответствии суммы заявки на субсидирование заключенному договору, осуществляет выплату субсидий эмитенту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z216" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при несоответствии суммы заявки на субсидирование заключенному договору, письменно уведомляет эмитента о выявленных несоответствиях и необходимости их устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z217" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. При получении уведомления о выявленных несоответствиях от уполномоченного органа, эмитент в течение 5 (пяти) рабочих дней устраняет их и повторно направляет заявку на субсидирование в уполномоченный орган для рассмотрения, в порядке определенными пунктами 72 и 73 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z218" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Уполномоченный орган перечисляет на контрольный счет наличности эмитента субсидии в соответствии с графиком платежей за соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z219" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. В случае оплаты эмитентом купонного вознаграждения по облигациям за счет средств местного бюджета, уполномоченный орган возмещает эмитенту ранее оплаченную часть купонного вознаграждения по облигациям путем перечисления суммы субсидии на счет эмитента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z220" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>48. Финансовый агент в течение 3 (трех) рабочих дней со дня получения соответствующего решения финансового оператора направляет письмо-уведомление о возобновлении субсидирования СЕМ, финансовому и техническому операторам в сфере жилищных отношений и жилищно-коммунального хозяйства, Тарифному регулятору, местному исполнительному органу и уполномоченному органу соответствующей сферы посредством Информационной системы, а также БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК" с указанием причин возобновления субсидирования.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+        <w:t>82. Выплата вознаграждения по государственным ценным бумагам, выпускаемым эмитентом для обращения на внутреннем рынке в целях реализации Национального проекта, осуществляется 2 (два) раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4628,2269 +7374,219 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Не подлежит возобновлению субсидирование займов (кредитов), по которым имеется решение финансового оператора о прекращении субсидирования заемщика.</w:t>
-[...122 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="114"/>
+      83. Субсидирование предусмотрено по размещенному выпуску (выпускам) облигаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">52. При принятии решения о прекращении субсидирования займа (кредита), финансовый агент уведомляет заемщика и БВУ и (или) МФО (посредством системы электронного документооборота МФО) и (или) АО "БРК", а также СЕМ, финансового и технического операторов в сфере жилищных отношений и жилищно-коммунального хозяйства, тарифного регулятора, местный исполнительный орган и уполномоченный орган соответствующей сферы посредством Информационной системы, с указанием причин прекращения субсидирования. </w:t>
-[...1689 lines deleted...]
-      2) осуществляет проверку соответствия суммы заявки на субсидирование, сумме, указанной в Договоре субсидирования в рамках облигационного финансирования;</w:t>
+        <w:t>"84. Субсидирование по облигациям осуществляется на следующих условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z215" w:id="173"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) целевое использование средств, привлеченных за счет выпуска облигаций – в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы, утвержденными приказом Министра финансов Республики Казахстан от 30 мая 2025 года № 271 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 36181) и (или) по поручениям Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="180"/>
+    <w:bookmarkStart w:name="z150" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление нескольких выпусков облигаций в рамках определенного общего объема выпуска с соблюдением установленного лимита долга местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z151" w:id="181"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z151" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срок обращения облигации – не более 5 (пяти) лет, не более 7 (семи) лет, не более 10 (десяти) лет и не более 15 (пятнадцати) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, объем облигационного финансирования со сроком обращения 10 (десять) и 15 (пятнадцать) лет не должен превышать 25 % от общей суммы финансирования. Оставшаяся часть суммы может быть привлечена посредством выпуска облигаций со сроком обращения, соответствующим категории среднесрочных ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="182"/>
+    <w:bookmarkStart w:name="z153" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ставка купонного вознаграждения по облигациям – определяется в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z154" w:id="183"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z154" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) допускается установление плавающей ставки купонного вознаграждения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6927,110 +7623,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. В случае соответствия размещенного выпуска (выпусков) облигаций условиям, определенным настоящими Правилами, ставка купонного вознаграждения оплачивается эмитентом за счет средств, полученных от заемщика, а разница субсидируется за счет республиканского и (или) местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="184"/>
+    <w:bookmarkStart w:name="z229" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. В случае соответствия размещенного выпуска (выпусков) облигаций условиям, определенным настоящими Правилами в целях реализации Национального проекта, ставка купонного вознаграждения в размере до 10 (десяти) процентов годовых оплачивается эмитентом за счет средств заемщика, а разница между фактической ставкой купонного вознаграждения и 10 (десяти) процентов годовых субсидируется за счет республиканского и (или) местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z230" w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z230" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) процентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z231" w:id="186"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z231" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Эмитент ежеквартально информирует уполномоченный орган об освоении сумм субсидии по Договорам субсидирования в рамках облигационного финансирования займам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7366,2441 +8062,2441 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="187"/>
+    <w:bookmarkStart w:name="z234" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор субсидирования ставки вознаграждения по займам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>получаемым субъектами естественных монополий по проектам, реализуемым в рамках</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>национального проекта по модернизации энергетического и коммунального секторов № __</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z235" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г.____________ "____" __________ 20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z236" w:id="182"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерное общество "Казахстанская Жилищная Компания"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________________________, действующего на основании ______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемое в дальнейшем "Финансовый агент", с одной стороны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и "____________________" в лице ____________________, действующего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании _____________, именуемое в дальнейшем "Банк и (или) МФО и (или)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АО "БРК"", с другой стороны, и ______________ в лице ______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании ___________________, именуемый в дальнейшем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Получатель", совместно именуемые "Стороны", а по отдельности "Сторона" либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>как указано выше, заключили настоящий Договор субсидирования в соответствии с:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальным проектом "Модернизация энергетического и коммунального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">секторов", утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от 25 декабря 2024 года № 1102 (далее – Национальный проект); Правилами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субсидирования ставки вознаграждения по займам, получаемым субъектами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>естественных монополий, а также по государственным ценным бумагам,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выпускаемым местными исполнительными органами, по проектам, реализуемым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в рамках национального проекта по модернизации энергетического и коммунального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>секторов (далее – Правила); протоколом № ____ от ___________ 20___ года заседания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченного органа Финансового агента по _______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Термины и определения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z238" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В настоящем Договоре используются следующие основные термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z239" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проект – проект по модернизации и (или) строительству энергетической и коммунальной инфраструктуры, соответствующий требованиям Национального проекта и Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z240" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган Финансового агента – постоянно действующий коллегиальный орган акционерного общества "Казахстанская Жилищная Компания", осуществляющий свою деятельность в пределах полномочий, предоставленных ему внутренними документами по рассмотрению и принятию решения о возможности/невозможности субсидирования проекта Получателя и приостановлении/ возобновлении/прекращении субсидирования проекта Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z241" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) субсидирование – форма государственной финансовой поддержки Получателя, используемая для частичного возмещения расходов, уплачиваемых Получателем Банку и (или) МФО и (или) АО "БРК" в качестве вознаграждения по кредиту для реализации проекта на условиях Национального проекта и Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z235" w:id="188"/>
-[...15 lines deleted...]
-      г.____________ "____" __________ 20__г.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) график платежей – график платежей по погашению основного долга, суммы вознаграждения, в том числе субсидируемой суммы вознаграждения, являющейся неотъемлемой частью договора банковского займа/договора займа и типового договора субсидирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:p>
-[...15 lines deleted...]
-      Акционерное общество "Казахстанская Жилищная Компания"</w:t>
+    <w:bookmarkStart w:name="z243" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...308 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="190"/>
+    <w:bookmarkStart w:name="z244" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По условиям настоящего Договора Финансовый агент осуществляет в соответствии с Правилами за счет средств республиканского бюджета периодические выплаты субсидий для возмещения ставки вознаграждения по кредиту Получателя, выданному ______________ (наименование финансовой организации) на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z245" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор банковского займа № ____ от ______________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z246" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевое назначение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z247" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма кредита на дату заключения настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z248" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z249" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ставка вознаграждения по кредиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z250" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том числе субсидируемая часть ставки вознаграждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z251" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z252" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банк и (или) МФО и (или) АО "БРК" для подписания настоящего Договора Финансовым агентом предоставляет копию договора банковского займа/договора займа с приложением графика платежей, заключенного с Получателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z253" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оплата Финансовым агентом субсидируемой ставки вознаграждения по кредиту Получателя производится в соответствии с графиком платежей согласно приложению к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z254" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Финансовый агент после подписания настоящего Договора осуществляет перечисление средств субсидий, при условии получения средств (субсидий) из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z255" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Банк и (или) МФО и (или) АО "БРК" осуществляет списаний сумм субсидий с текущего счета Финансового агента при условии полного погашения Получателем суммы основного долга и несубсидируемой ставки вознаграждения в соответствии с графиком платежей согласно Приложению 1 к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z256" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Начало срока субсидирования начинается с ______, не более чем за 30 (тридцать) календарных дней до даты подписания настоящего Договора Финансовым агентом, но не ранее даты решения уполномоченного органа Финансового агента, и действует по __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z257" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечисление средств, предусмотренных для субсидирования, осуществляется Финансовым агентом на текущий счет, открытый в Банке и (или) МФО и (или) АО "БРК", ежемесячно авансовыми платежами в соответствии графиком платежей согласно приложению к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z258" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на нерабочий или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z259" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Термины и определения</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="196"/>
+        <w:t xml:space="preserve"> Глава 3. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z260" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансовый агент обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z261" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно (при условии получения средств для субсидирования из республиканского бюджета) пополнить текущий счет, открытый в Банке и (или) МФО и (или) АО "БРК" суммой, достаточной для субсидирования, на условиях настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z262" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществить возврат средств субсидий с текущего счета Финансового агента в Банке и (или) МФО и (или) АО "БРК" на операторский счет по прекращенным/ приостановленным к субсидированию кредитам, а также по кредитам, по которым произведено частичное или полное досрочное погашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z263" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансовый агент вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z264" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не перечислять субсидии в случае неполучения средств для субсидирования из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z265" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить проверки Получателя на предмет целевого использования средств и исполнения условий, предусмотренных Национальным проектом и (или) Правилами. Требовать от Получателя и (или) Банка и (или) МФО и (или) АО "БРК" документы и сведения, подтверждающие целевое использование кредита и исполнение условий Национального проекта и (или) Правил, в том числе информацию, составляющую коммерческую и иную охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z266" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать и получать от Банка и (или) МФО и (или) АО "БРК" документы и информацию о Получателе, а также о реализации договора банковского займа/договора займа Получателем, участвующего в Национальном проекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z267" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять мониторинг целевого использования средств кредита, по которому осуществляется субсидирование, в рамках прав, предусмотренных в договоре банковского займа между Банком и (или) МФО и (или) АО "БРК" и Получателем, не реже 1 (одного) раза в полугодие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z268" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в целях предоставления отчета в уполномоченный орган осуществлять мониторинг реализации Национального проекта в субсидирования ставки вознаграждения по кредитам и запрашивать у Получателя необходимые сведения о результатах его финансово-хозяйственной деятельности, в том числе составляющую коммерческую, банковскую и налоговую тайну в рамках реализации Национального проекта в течение срока действия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z269" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществлять контроль за соблюдением сроков исполнения обязательств Получателем, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения Получателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z270" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) приостановить субсидирование в случае выявления фактов несоответствия проекта и (или) Получателя условиям Национального проекта, в том числе Правил и (или) решению уполномоченного органа Финансового агента, нецелевого использования кредита, наличия просроченной задолженности по договору банковского займа, а также наложение ареста счетов в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z271" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) прекратить субсидирование Получателя согласно решению уполномоченного органа Финансового агента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z272" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) использовать информацию о Получателе, полученную от Получателя и (или) Банка и (или) МФО и (или) АО "БРК" в рамках исполнения настоящего Договора, при проведении рекламной кампании, при размещении информации на официальном сайте Финансового агента, а также передавать ее третьим лицам в порядке, предусмотренным настоящим Договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z273" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) досрочно расторгнуть в одностороннем порядке настоящий Договор в случаях, предусмотренных Правилами в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z274" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Получатель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z275" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно и в полном объеме исполнять свои обязательства по договору банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z276" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производить выплату вознаграждения Банку и (или) МФО и (или) АО "БРК" несубсидируемой ставки вознаграждения согласно графику платежей в соответствии с договором банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z277" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставить Финансовому агенту право проводить проверки целевого использования кредита, соответствия проекта и (или) Получателя условиям Национального проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z278" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставлять по письменному запросу Финансового агента документы и информацию, составляющую коммерческую и иную охраняемую законом тайну, в том числе банковскую и налоговую тайну, связанные с исполнением условий Национального проекта, в том числе и Правил, договора банковского займа/договора займа и настоящего Договора в сроки, указанные в письменном запросе Финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z279" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписанием настоящего Договора Получатель дает свое бесспорное, безусловное и безотзывное согласие на предоставление Банком и (или) МФО и (или) АО "БРК" Финансовому агенту информации, составляющей коммерческую и иную охраняемую законом тайну, в том числе составляющей банковскую и налоговую тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z280" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не передавать и не раскрывать информацию об условиях и реализации настоящего Договора третьим лицам без предварительного письменного согласия Сторон, за исключением случаев, прямо предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z281" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) возместить оплаченную сумму субсидированной ставки вознаграждения на операторский счет Финансового агента, при установлении фактов нецелевого использования кредитных средств Получателем и (или) неисполнения условий, предусмотренных Национальным проектом и (или) Правилами, и (или) настоящим Договором, и /или несоответствия проекта Получателя условиям Национального проекта /Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z282" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z283" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставлять Финансовому агенту ежемесячно до 5 (пятого) числа, следующего за отчетным информацию о реализации проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z284" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Получатель вправе требовать от Финансового агента выплаты субсидий Банку и (или) МФО и (или) АО "БРК" субсидируемой ставки вознаграждения по кредиту в случае наличия средств из республиканского бюджета для субсидирования и при условии соблюдения условий настоящего Договора и Национального проекта, в том числе Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z285" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Банк и (или) МФО и (или) АО "БРК" обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z286" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) после заключения настоящего Договора, не увеличивать ставку вознаграждения по кредиту Получателя в течение срока действия настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z287" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае несвоевременного заключения настоящего Договора в сроки, предусмотренные в Правилах, уведомить Финансового агента официальным письмом с разъяснением причин задержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z288" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не списывать субсидии с текущего счета Финансового агента до полного погашения задолженности Получателем, в том числе третьим лицом суммы основного долга и несубсидируемой ставки вознаграждения по кредиту в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z289" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неисполнения Получателем обязательств согласно графику платежей, в течение 30 (тридцати) календарных дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z290" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неисполнения Получателем в течение 3 (трех) месяцев подряд обязательств согласно графику платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z291" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведения процедуры по реструктуризации обязательств Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z292" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ареста денег, находящихся на банковском счете Получателя (за исключением наложения ареста денег на счетах в качестве мер по обеспечению иска, при условии достаточности денег на счете, в полном объеме обеспечивающих исковые требования), и (или) приостановления расходных операций по счету Получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z293" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Банк и (или) МФО и (или) АО "БРК" обязан в письменной форме уведомить Финансового агента о наступлении указанных случаев в течение 2 (двух) рабочих дней с даты их наступления в случае отсутствия электронного канала обмена информацией с Финансовым агентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z294" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение 7 (семи) рабочих дней с даты частичного/полного досрочного погашения основного долга по кредиту Получателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z295" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомить Финансового агента о факте частичного/полного досрочного погашения основного долга по кредиту Получателя с последующим предоставлением дополнительного соглашения к настоящему Договору с измененным графиком платежей и копии дополнительного соглашения к договору банковского займа,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z296" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представить Финансовому агенту акт сверки взаиморасчетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z297" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом Банк и (или) МФО и (или) АО "БРК" в акте сверки указывает суммы и даты фактического списания субсидий, а Финансовый агент указывает суммы и даты перечисления субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z298" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уплачивать Финансовому агенту штрафные санкции в размере 100 (ста) месячных расчетных показателей в случае неуведомления/уведомления по истечении 30 (тридцати) календарных дней со дня наступления случаев, предусмотренных подпунктом 3), за исключением случая ареста денег, находящихся на банковском счете Получателя и подпунктом 4) пункта 14 настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z299" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в случае уплаты Получателем суммы субсидируемой ставки вознаграждения по кредиту самостоятельно, в последующем, при возмещении средств Финансовым агентом, производить списание соответствующей суммы субсидий на основании уведомления Финансового агента и зачислять на текущий счет Получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z300" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставлять Финансовому агенту ежемесячно до 10 (десятого) числа месяца, следующего за отчетным, отчет о субсидировании по форме согласно приложению 7 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z301" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на основании запроса (уведомления) Финансового агента, предоставлять необходимые документы для проведения мониторинга Получателя и (или) его проекта в сроки, указанные в письменном запросе Финансового агента, подписывать мониторинговые отчеты с Финансовым агентом и Получателем не позднее 5 (пяти) рабочих дней с даты представления Финансовым агентом отчета на подпись, либо Банком и (или) МФО и (или) АО "БРК" должны быть предоставлены обоснованные возражения по отчету в письменной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z302" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) своевременно извещать Финансового агента обо всех обстоятельствах, способных повлиять на выполнение условий настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z303" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в случае неполучения уведомления об адресном перечислении сумм субсидий от Финансового агента, уведомить Получателя о необходимости погашения ставки вознаграждения в полном объеме в разумный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z304" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случае наличия отставаний от утвержденного Получателем плана производства строительно-монтажных работ свыше 3 (трех) месяцев, уведомить Финансового агента в течение 3 (трех) рабочих дней с даты обнаружения Банком и (или) МФО и (или) АО "БРК", которое подтверждается соответствующими документами для проведения работы по приостановлению субсидирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z305" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принять меры по обеспечению возмещения Получателем оплаченной субсидируемой суммы вознаграждения на операторский счет Финансового агента, в том числе в судебном порядке, при установлении фактов нецелевого использования кредитных средств и (или) несоответствия проекта и (или) Получателя условиям Национального проекта и (или) Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z306" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z307" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проводить контроль исполнения Получателем условий, предусмотренных Национальным проектом, Правилами и настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z308" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Банк и (или) МФО и (или) АО "БРК" вправе требовать от Финансового агента своевременного перечисления субсидий, предусмотренных в рамках настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z309" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Предмет Договора</w:t>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="212"/>
+        <w:t xml:space="preserve"> Глава 4. Срок действия Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z310" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Настоящий Договор вступает в силу с даты его подписания Сторонами, с учетом начала срока субсидирования и действует до срока, указанного в пункте 7 настоящего Договора, а в части неисполненных обязательств - до их полного исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z311" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Настоящий Договор расторгается в одностороннем порядке Финансовым агентом в случаях, предусмотренных Правилами. При этом заключение соглашения о расторжении настоящего Договора не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z312" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Права и обязанности Сторон</w:t>
-[...919 lines deleted...]
-      12) принять меры по обеспечению возмещения Получателем оплаченной субсидируемой суммы вознаграждения на операторский счет Финансового агента, в том числе в судебном порядке, при установлении фактов нецелевого использования кредитных средств и (или) несоответствия проекта и (или) Получателя условиям Национального проекта и (или) Правил;</w:t>
+        <w:t xml:space="preserve"> Глава 5. Ответственность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z306" w:id="259"/>
-[...15 lines deleted...]
-      13) неукоснительно исполнять условия настоящего Договора и нести иные обязанности, предусмотренные Национальным проектом и (или) Правилами;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Стороны по настоящему Договору несут ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z307" w:id="260"/>
-[...15 lines deleted...]
-      14) проводить контроль исполнения Получателем условий, предусмотренных Национальным проектом, Правилами и настоящим Договором.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Всю ответственность перед Банком и (или) МФО и (или) АО "БРК" за ненадлежащее исполнение обязательств по своевременному и полному возврату кредита и погашению не субсидируемой ставки вознаграждения несет Получатель в соответствии с законодательством Республики Казахстан и договором банковского займа. При этом такая ответственность ни при каких условиях не может быть возложена на Финансового агента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z308" w:id="261"/>
-[...15 lines deleted...]
-      15. Банк и (или) МФО и (или) АО "БРК" вправе требовать от Финансового агента своевременного перечисления субсидий, предусмотренных в рамках настоящего Договора.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z309" w:id="262"/>
+    <w:bookmarkStart w:name="z316" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Стороны освобождаются от ответственности за неисполнение либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения явилась следствием форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z317" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При наступлении форс-мажорных обстоятельств, Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, своевременно в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления форс-мажорных обстоятельств должны подтверждаться соответствующими документами уполномоченных государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z318" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z319" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Наступление форс-мажорных обстоятельств вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z320" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Если такие обстоятельства будут продолжаться более 3 (трех) месяцев подряд, то любая из Сторон вправе отказаться от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z321" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Срок действия Договора</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z312" w:id="265"/>
+        <w:t xml:space="preserve"> Глава 7. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z322" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z323" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z324" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Ответственность</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="268"/>
+        <w:t xml:space="preserve"> Глава 8. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z325" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, коммерческая и иная охраняемая законом тайна, в том числе банковская тайна, а также финансовая и иная информация, полученная ими в ходе заключения и исполнения настоящего Договора, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре и (или) законодательстве Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z326" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z327" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z328" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона будет нести ответственность, предусмотренную законодательством Республики Казахстан, с возмещением возможного вреда, понесенного другой Стороной вследствие разглашения такой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z329" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Получатель и Банк и (или) МФО и (или)АО "БРК" подписанием настоящего Договора предоставляют согласие Финансовому агенту на размещение сведений о Получателе, о Банке и (или)МФО и (или)АО "БРК" в средствах массовой информации, а также на разглашение любых сведений (в том числе банковской тайны), полученных о Получателе в рамках настоящего Договора, третьим лицам без предварительного письменного согласия Получателя и Банка и (или)МФО и (или)АО "БРК".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z330" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Обстоятельства непреодолимой силы</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="274"/>
+        <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z331" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Подписанием настоящего Договора Получатель и Банк и (или)МФО и (или) АО "БРК" предоставляют согласие Финансовому агенту на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z332" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление Финансовым агентом заинтересованным третьим лицам информации и документов, полученных в рамках настоящего Договора по кредиту, по которому осуществляется субсидирование, в том числе банковской и коммерческой тайны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z333" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опубликование Финансовым агентом в средствах массовой информации наименования Получателя и Банка и (или) МФО и (или) АО "БРК", наименования региона, в котором реализуется проект, наименования и описания проекта Получателя, а также отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z334" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Положения настоящего Договора могут быть изменены и (или) дополнены. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон, за исключением случаев, предусмотренных настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z335" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Настоящий Договор составлен в _____ (__________) идентичных экземплярах на государственном и русском языках по _____ (________) экземпляру на государственном и русском языках для каждой из Сторон, каждый из которых имеет равную юридическую силу. В случае возникновения разночтений между текстами настоящего Договора на государственном и русском языках, Стороны руководствуются текстом Соглашения на русском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z336" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Во всем ином, не предусмотренном настоящим Договором, Стороны руководствуются положениями Национального проекта и (или) Правил, законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z337" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Разрешение споров</w:t>
-[...175 lines deleted...]
-        <w:t xml:space="preserve"> Глава 9. Заключительные положения</w:t>
+        <w:t xml:space="preserve"> Глава 10. Адреса, банковские реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z331" w:id="284"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="290"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10241,88 +10937,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="291"/>
+    <w:bookmarkStart w:name="z339" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к договору субсидирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z340" w:id="292"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z340" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12216,88 +12912,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="293"/>
+    <w:bookmarkStart w:name="z342" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мониторинговый отчет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z343" w:id="294"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z343" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по проекту _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заемщик:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16863,64 +17559,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="295"/>
+      <w:bookmarkStart w:name="z344" w:id="288"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Приложение 1 (Фотоотчет) является неотъемлемой частью настоящего отчета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* Приложение 2 (Реестр платежей) является неотъемлемой частью настоящего отчета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16979,88 +17675,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банк и (или )МФО и (или) АО "БРК":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="296"/>
+    <w:bookmarkStart w:name="z345" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр платежей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z346" w:id="297"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z346" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18800,64 +19496,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z347" w:id="298"/>
+      <w:bookmarkStart w:name="z347" w:id="291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СОГЛАСОВАНО:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19191,108 +19887,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="299"/>
+    <w:bookmarkStart w:name="z350" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление-анкета на получение субсидии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z351" w:id="300"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z351" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Национальным проектом по модернизации и строительства энергетической и коммунальной инфраструктуры, прошу инициировать вынесение вопроса о субсидировании кредита для реализации проекта с ___________________________________ согласно нижеследующему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z352" w:id="301"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z352" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения об участнике</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19926,90 +20622,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z353" w:id="302"/>
+    <w:bookmarkStart w:name="z353" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z354" w:id="303"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z354" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель, главный бухгалтер, контактное лицо (заполняется отдельно для каждого)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20570,70 +21266,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="304"/>
+    <w:bookmarkStart w:name="z355" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Собственники (учредитель, участники).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20825,70 +21521,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="305"/>
+    <w:bookmarkStart w:name="z356" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Информация о текущей деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21674,64 +22370,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z357" w:id="306"/>
+      <w:bookmarkStart w:name="z357" w:id="299"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Информация о банковских счетах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковские реквизиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21739,90 +22435,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать все текущие и сберегательные счета во всех обслуживающих банках):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="307"/>
+    <w:bookmarkStart w:name="z358" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. История</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z359" w:id="308"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z359" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указываются все займы, за последние 5 лет, использовавшиеся в процессе работы СЕМ, как погашенные, так и непогашенные в настоящее время.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22542,64 +23238,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="309"/>
+      <w:bookmarkStart w:name="z360" w:id="302"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Информация о действующих кредитах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и курс валюты: _______________/_______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23523,70 +24219,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="310"/>
+    <w:bookmarkStart w:name="z361" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Информация об участии в других государственных программах и применяемых в отношении СЕМ мерах государственной поддержки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23847,330 +24543,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="311"/>
+    <w:bookmarkStart w:name="z362" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Гарантии и согласия</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z363" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЕМ заявляет и гарантирует Финансовому агенту следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z364" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Все данные, информация и документация, переданные (предоставленные) или предоставляемые Финансовому агенту совместно с настоящим заявлением, либо по запросу Финансового агента, являются достоверными и полностью соответствуют действительности на нижеуказанную дату, в случае изменения указанных данных незамедлительно уведомить Финансового агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z365" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предоставлять и раскрывать по первому требованию Финансового агента любую информацию, содержащие банковскую и коммерческую тайну, затребованные в рамках рассмотрения настоящего заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z366" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. СЕМ предупрежден об ответственности за предоставление ложных, неполных и (или) недостоверных сведений, предусмотренной законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z367" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. СЕМ подтверждает, что уставная компетенция СЕМ, позволяет подавать настоящее заявление лицу, которое подписывает настоящее заявление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z368" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Согласен с тем, что в случае выявления недостоверности указанных данных и информации, настоящее заявление может быть отклонено на любом этапе, когда будут выявлены сведения, подтверждающие недостоверность указанных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z369" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СЕМ настоящим предоставляет Финансовому агенту согласие с тем, что:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z363" w:id="312"/>
-[...15 lines deleted...]
-      СЕМ заявляет и гарантирует Финансовому агенту следующее:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Финансовый агент предоставляет указанные в настоящем заявлении сведения, информацию и предоставленные СЕМ документы государственным органам, с целью проверки и рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z364" w:id="313"/>
-[...15 lines deleted...]
-      1. Все данные, информация и документация, переданные (предоставленные) или предоставляемые Финансовому агенту совместно с настоящим заявлением, либо по запросу Финансового агента, являются достоверными и полностью соответствуют действительности на нижеуказанную дату, в случае изменения указанных данных незамедлительно уведомить Финансового агента.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Все сведения, содержащиеся в настоящем заявлении, а также все затребованные Финансовым агентом документы предоставлены исключительно для субсидирования в рамках Национального проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z365" w:id="314"/>
-[...15 lines deleted...]
-      2. Предоставлять и раскрывать по первому требованию Финансового агента любую информацию, содержащие банковскую и коммерческую тайну, затребованные в рамках рассмотрения настоящего заявления.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансовый агент оставляет за собой возможность проверки, любой сообщаемой СЕМ о себе информации, а документы, предоставленные СЕМ, и оригинал заявления будут храниться у Финансового агента, даже если субсидирование не будет предоставлено.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z366" w:id="315"/>
-[...15 lines deleted...]
-      3. СЕМ предупрежден об ответственности за предоставление ложных, неполных и (или) недостоверных сведений, предусмотренной законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Принятие Финансовым агентом данного заявления к рассмотрению, а также возможные расходы СЕМ (на оформление необходимых для получения субсидирования документов, и другие расходы) не является обязательством Финансового агента предоставить субсидирование или возместить понесенные СЕМ издержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z367" w:id="316"/>
-[...15 lines deleted...]
-      4. СЕМ подтверждает, что уставная компетенция СЕМ, позволяет подавать настоящее заявление лицу, которое подписывает настоящее заявление.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Подтверждаю, что с порядком рассмотрения вопроса о субсидировании ознакомлен и согласен, в последующем претензий к Финансовому агенту иметь не буду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z368" w:id="317"/>
-[...15 lines deleted...]
-      5. Согласен с тем, что в случае выявления недостоверности указанных данных и информации, настоящее заявление может быть отклонено на любом этапе, когда будут выявлены сведения, подтверждающие недостоверность указанных данных.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z375" w:id="317"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) _________________________ (подпись)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z369" w:id="318"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -24487,228 +25183,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="325"/>
+    <w:bookmarkStart w:name="z378" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z379" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление-анкета на получение субсидии по форме согласно приложению 6 к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z380" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание реализуемого проекта (формируется в произвольной форме с приложением разрешительной документации на строительство проекта, бизнес-плана, договоров купли-продажи и т.д.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z381" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) положительное заключение акционерного общества "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z382" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) положительное заключение Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан на предмет роста тарифа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z383" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) решение акционерного общества "Национальный управляющий холдинг "Байтерек" об определении механизма финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z384" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) письмо БВУ и (или) МФО и (или) АО "БРК" с положительным решением о возможности предоставления кредита для реализации проекта с приложением выписки из протокола о принятом положительном решении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z385" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проектно-сметная документация (проектная документация в электронном виде в формате PDF (Portable Document Format) и сметная документация в электронном формате KENML с положительным заключением комплексной вневедомственной экспертизы (при строительстве, реконструкции и модернизации);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z379" w:id="326"/>
-[...15 lines deleted...]
-      1) заявление-анкета на получение субсидии по форме согласно приложению 6 к Правилам;</w:t>
+    <w:bookmarkStart w:name="z386" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) информация по объекту (презентации, технико-экономические параметры по проекту, социально-экономический эффект от реализации проекта и т.д.), в том числе в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z380" w:id="327"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25008,80 +25704,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="334"/>
+    <w:bookmarkStart w:name="z389" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование БВУ и (или) МФО и (или) АО "БРК")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Отчет о субсидировании за период с _____________ по ____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -27052,64 +27748,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z390" w:id="335"/>
+      <w:bookmarkStart w:name="z390" w:id="328"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27123,64 +27819,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z391" w:id="336"/>
+      <w:bookmarkStart w:name="z391" w:id="329"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* - уникальный код идентификации типового договора субсидирования,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27527,68 +28223,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="337"/>
+    <w:bookmarkStart w:name="z394" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о субсидировании за период с _____________ по ____________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -29786,88 +30482,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z397" w:id="338"/>
+    <w:bookmarkStart w:name="z397" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по принятым обязательствам и прогнозному остатку средств для субсидирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z398" w:id="339"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z398" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на " ___" ___________ _______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -31352,88 +32048,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="340"/>
+    <w:bookmarkStart w:name="z401" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор займа в рамках облигационного финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z402" w:id="341"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="334"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган ____________ именуемый(ая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в дальнейшем "Заимодатель" в лице ____________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31526,1074 +32222,1074 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– "Сторона", заключили настоящий Договор займа в рамках облигационного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансирования(далее - Договор) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="342"/>
+    <w:bookmarkStart w:name="z403" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет договора, условия предоставления займа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z404" w:id="343"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z404" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Заимодатель обязуется перечислить на счет Займополучателя деньги в размере (цифрами и прописью), предоставляемые за счет облигационных займов в целях модернизации и строительства энергетической и коммунальной инфраструктуры в рамках </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2024 года № 1102 "Об утверждении Национального проекта "Модернизация энергетического и коммунального секторов" (далее - Национальный проект).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z405" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заем предоставлен на условиях платности, срочности, возвратности на срок месяцев с даты выдачи займа согласно графику платежей (приложение к Договору).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z406" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Займодатель обязан предоставить Займополучателю денежные средства в течение (цифрами и прописью) с момента подписания настоящего договора. Датой предоставления займа считается дата поступления денежных средств на счет Заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z407" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выдача облигационного займа, расчеты регулярных очередных платежей в счет погашения облигационного финансированияи вознаграждения по нему производятся в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z408" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. За пользование займом Займополучатель выплачивает Заимодателю вознаграждение по фиксированной/плавающей (выбрать нужное) ставке, в размере (__________) (цифрами и прописью) % годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z409" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае превышения процентной ставки свыше 10 (десяти) % разница будет возмещаться за счет субсидирования. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z410" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и сроки погашения облигационного займа и вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z411" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Погашение облигационного займа осуществляется Займополучателем путем безналичного перечисления с любых его счетов. Погашение осуществляется посредством ежегодного внесения равных долей основного долга, а также выплаты суммы фактически начисленного вознаграждения за расчетный период в соответствии с графиком платежей (Приложение 1 к настоящему Договору).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z405" w:id="344"/>
-[...15 lines deleted...]
-      2. Заем предоставлен на условиях платности, срочности, возвратности на срок месяцев с даты выдачи займа согласно графику платежей (приложение к Договору).</w:t>
+    <w:bookmarkStart w:name="z412" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Вознаграждение и основной долг, уплачиваемые по заемным средствам в рамках Национального проекта, подлежат включению в тарифную смету Заимополучателя отдельной статьей затрат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z406" w:id="345"/>
-[...15 lines deleted...]
-      3. Займодатель обязан предоставить Займополучателю денежные средства в течение (цифрами и прописью) с момента подписания настоящего договора. Датой предоставления займа считается дата поступления денежных средств на счет Заемщика.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях, когда дата погашения очередных платежей выпадает на выходные либо праздничные дни, погашение облигационного займа производится в первый рабочий день, следующий за ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z407" w:id="346"/>
-[...15 lines deleted...]
-      4. Выдача облигационного займа, расчеты регулярных очередных платежей в счет погашения облигационного финансированияи вознаграждения по нему производятся в тенге.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Займополучатель имеет право, с согласия Займодателя досрочно вернуть сумму займа в размере всей суммы или его часть, одним или несколькими платежами. При этом Стороны должны согласовать размер, условия и сроки пользования облигационного займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z408" w:id="347"/>
-[...15 lines deleted...]
-      5. За пользование займом Займополучатель выплачивает Заимодателю вознаграждение по фиксированной/плавающей (выбрать нужное) ставке, в размере (__________) (цифрами и прописью) % годовых.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z409" w:id="348"/>
-[...15 lines deleted...]
-      6. В случае превышения процентной ставки свыше 10 (десяти) % разница будет возмещаться за счет субсидирования. При этом максимальный уровень процентной ставки по займам устанавливается в пределах (действующий на момент выдачи займа) базовой ставки Национального Банка Республики Казахстан с добавлением не более 4 (четырех) %.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. За ненадлежащее исполнение или неисполнение своих обязанностей по настоящему договору стороны несут ответственность в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z410" w:id="349"/>
+    <w:bookmarkStart w:name="z417" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае неуплаты или несвоевременной уплаты ежемесячных платежей Займодатель имеет право за каждый такой случай потребовать уплаты от Займополучателя неустойки в размере ______ (цифрами и прописью)__ % от неуплаченной или несвоевременно уплаченной суммы денег за каждый день просрочки платежа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z418" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Стороны согласовали, что размер начисленной неустойки за каждый случай невыполнения и (или) ненадлежащего выполнения Стороной обязательств не может превышать цифры __% (прописью процентов) определить сумму (например, от общей суммы облигационного займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z419" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок и сроки погашения облигационного займа и вознаграждения</w:t>
-[...39 lines deleted...]
-       Вознаграждение и основной долг, уплачиваемые по заемным средствам в рамках Национального проекта, подлежат включению в тарифную смету Заимополучателя отдельной статьей затрат.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z413" w:id="352"/>
-[...15 lines deleted...]
-      8. В случаях, когда дата погашения очередных платежей выпадает на выходные либо праздничные дни, погашение облигационного займа производится в первый рабочий день, следующий за ним.</w:t>
+    <w:bookmarkStart w:name="z420" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Стороны не несут ответственности по настоящему Договору в силу неисполнения его условий, если задержка с исполнением Договора является результатом форс-мажорных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z414" w:id="353"/>
-[...15 lines deleted...]
-      9. Займополучатель имеет право, с согласия Займодателя досрочно вернуть сумму займа в размере всей суммы или его часть, одним или несколькими платежами. При этом Стороны должны согласовать размер, условия и сроки пользования облигационного займа.</w:t>
+    <w:bookmarkStart w:name="z421" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для целей настоящего Договора "форс-мажор" означает событие, неподвластное контролю Сторон, не связанное с просчетом или небрежностью Сторон и имеющее непредвиденный характер. Такие события могут включать, но не ограничиваться действиями, такими как: военные действия, природные или стихийные бедствия, эпидемия, карантин и т.п.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z415" w:id="354"/>
+    <w:bookmarkStart w:name="z422" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При наступлении таких обстоятельств Сторона, испытывающая их действие, должна в течение пяти (5) календарных дней известить о них в письменном виде другую Сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z423" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сторона, ссылающаяся на обстоятельства непреодолимой силы, должна представить другой Стороне официальные документы, удостоверяющие наличие этих обстоятельств и, по возможности, дающие оценку их влияния на возможность исполнения Стороной своих обязательств по Договору. Не требуют доказывания обстоятельства непреодолимой силы, имеющие общеизвестный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z424" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Если Сторона, подвергшаяся воздействию обстоятельств непреодолимой силы, не направит регламентированные Договором документы, удостоверяющие наличие этих обстоятельств, то такая Сторона лишается права ссылаться на такие обстоятельства как на основание, освобождающее ее от ответственности за неисполнение или ненадлежащее исполнение обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z425" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случаях наступления обстоятельств непреодолимой силы срок выполнения Стороной обязательств по Договору отодвигается соразмерно времени, в течение которого действуют эти обстоятельства и их последствия. Если наступившие обстоятельства непреодолимой силы и их последствия продолжают действовать более 30 (тридцати) календарных дней, Стороны проводят дополнительные переговоры для определения приемлемых альтернативных способов исполнения Договора, или обязательства Сторон прекращаются невозможностью исполнения (за исключением денежных обязательств) с момента возникновения обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z426" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z419" w:id="358"/>
+        <w:t xml:space="preserve"> Глава 5. Уведомление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z427" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Стороны настоящим соглашаются и подтверждают, что любые уведомления от Заимодателя Заимополучателю считаются оформленными надлежащим способом и полученными Заемщиком, когда такие уведомления направляются Кредитором одним из следующих способов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z428" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вручаются лично, посредством курьерской, или почтовой службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z429" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по электронной почте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z430" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по факсу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z431" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по мобильной и иной телефонной связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z432" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Стороны настоящим соглашаются и подтверждают, что датой получения адресатом уведомления считается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z433" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, которые вручаются лично или через курьерскую службу - день получения с соответствующей отметкой надлежащего лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z434" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, направленных факсом, - день отправки при условии наличия выписки факсимильного аппарата об успешном завершении отправки на номер факса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z435" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений, направленных по электронной почте, с использованием мобильной связи - день отправки уведомления (при наличии сообщения об отправке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z436" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для смс сообщений - день отправки при условии наличия уведомления об успешном получении смс сообщения абонентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z437" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для уведомлений (голосовых оповещений) по мобильной и иной телефонной связи - дата и время звонка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z438" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При изменении контактных данных/реквизитов одной из Сторон, которые другая Сторона использует и (или) может использовать для отправки уведомления, Сторона, претерпевающая такие изменения, должна в течение трех рабочих дней со дня такого изменения направить уведомление об этом другой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z439" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заимодатель не несет ответственности за неполучение или несвоевременное получение уведомлений Заимополучателем, вызванное изменением контактных данных/реквизитов Заемщика, о которых Заимополучатель письменно не уведомил Заимодателя в соответствии с настоящим Договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z440" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z426" w:id="365"/>
+        <w:t xml:space="preserve"> Глава 6. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z441" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Положения настоящего Договора, дополнительные соглашения и приложения к нему, документация и информация, связанная с его исполнением являются конфиденциальными. Стороны обеспечивают допуск к ним только лиц, непосредственно участвующих в исполнении обязательств по Договору. Допуск иных лиц осуществляется на условиях, согласованных Сторонами в Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z442" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Каждая из Сторон обязуется сохранять строгую конфиденциальность финансовой, коммерческой и прочей информации, полученной от другой стороны, за исключением случае предусмотренных для Заимодателя настоящим Договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z443" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Данные положения о конфиденциальности действуют в течение всего срока действия Договора и в течение 3 (трех) лет со дня прекращения (расторжения) Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z444" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Уведомление</w:t>
-[...219 lines deleted...]
-      для уведомлений (голосовых оповещений) по мобильной и иной телефонной связи - дата и время звонка.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Порядок изменения, расторжения договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z438" w:id="377"/>
-[...15 lines deleted...]
-      21. При изменении контактных данных/реквизитов одной из Сторон, которые другая Сторона использует и (или) может использовать для отправки уведомления, Сторона, претерпевающая такие изменения, должна в течение трех рабочих дней со дня такого изменения направить уведомление об этом другой Стороне.</w:t>
+    <w:bookmarkStart w:name="z445" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Предложение об изменении условий настоящего Договора направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты внесения изменений. Изменение условий Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z439" w:id="378"/>
-[...15 lines deleted...]
-      22. Заимодатель не несет ответственности за неполучение или несвоевременное получение уведомлений Заимополучателем, вызванное изменением контактных данных/реквизитов Заемщика, о которых Заимополучатель письменно не уведомил Заимодателя в соответствии с настоящим Договором.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Предложение о расторжении настоящего Договора по соглашению Сторон направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты расторжения. Расторжение настоящего Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z440" w:id="379"/>
+    <w:bookmarkStart w:name="z447" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Односторонний отказ от исполнения обязательства по Договору и одностороннее изменение его условий не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z448" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Конфиденциальность</w:t>
-[...19 lines deleted...]
-      23. Положения настоящего Договора, дополнительные соглашения и приложения к нему, документация и информация, связанная с его исполнением являются конфиденциальными. Стороны обеспечивают допуск к ним только лиц, непосредственно участвующих в исполнении обязательств по Договору. Допуск иных лиц осуществляется на условиях, согласованных Сторонами в Договоре.</w:t>
+        <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z442" w:id="381"/>
-[...15 lines deleted...]
-      24. Каждая из Сторон обязуется сохранять строгую конфиденциальность финансовой, коммерческой и прочей информации, полученной от другой стороны, за исключением случае предусмотренных для Заимодателя настоящим Договоров.</w:t>
+    <w:bookmarkStart w:name="z449" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Договор вступает в силу с момента его подписания обеими Сторонами и действует до полного исполнения принятых на себя Сторонами обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z443" w:id="382"/>
-[...15 lines deleted...]
-      25. Данные положения о конфиденциальности действуют в течение всего срока действия Договора и в течение 3 (трех) лет со дня прекращения (расторжения) Договора.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Дополнительные соглашения, а также любые изменения и дополнения к настоящему Договору действительны лишь при условии, если они совершены в письменной форме и подписаны надлежаще уполномоченными на, то представителями сторон и являются его неотъемлемой частью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z444" w:id="383"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Порядок изменения, расторжения договора</w:t>
+    <w:bookmarkStart w:name="z451" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Настоящий договор заключен в двух экземплярах - по одному для каждой из сторон, оба экземпляра имеют равную юридическую силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z445" w:id="384"/>
-[...15 lines deleted...]
-      26. Предложение об изменении условий настоящего Договора направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты внесения изменений. Изменение условий Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Отношения Сторон, не оговоренные настоящим Договором, регулируются в соответствии с законодательством Республики Казахстан. Споры, возникающие в связи с исполнением настоящего Договора, разрешаются Сторонами путем взаимных переговоров, а при невозможности достигнуть соглашения - могут быть переданы по инициативе любой Стороны в судебные органы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z446" w:id="385"/>
-[...15 lines deleted...]
-      27. Предложение о расторжении настоящего Договора по соглашению Сторон направляется другой Стороне не позднее чем за 30 (тридцать) календарных дней до предполагаемой даты расторжения. Расторжение настоящего Договора осуществляется в той же форме, что и сам Договор, путем заключения двустороннего соглашения либо в иной письменной форме, предусмотренной законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реквизиты и подписи сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z447" w:id="386"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="392"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -33583,80 +34279,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Договору займа в рамках</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облигационного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z455" w:id="393"/>
+    <w:bookmarkStart w:name="z455" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к Договору займа в рамках облигационного займа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -35188,1345 +35884,1345 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="394"/>
+    <w:bookmarkStart w:name="z458" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор субсидирования ставки вознаграждения по государственным ценным бумагам, выпускаемым местными исполнительными органами, по проектам, реализуемым в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z459" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область, город _____________ "___" __________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z460" w:id="389"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ в лице ____________________, действующего</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основании _________________, именуемое в дальнейшем "Уполномоченный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган", с одной стороны, и __________________ в лице _____________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании _______, именуемое в дальнейшем "Эмитент", с другой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стороны, совместно именуемые "Стороны", а по отдельности "Сторона" либо как</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указано выше, заключили настоящий Договор субсидирования ставки вознаграждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по государственным ценным бумагам, выпускаемым местными исполнительными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органами, по проектам, реализуемым в рамках национального проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по модернизации энергетического и коммунального секторов (далее – Договор),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z461" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z462" w:id="391"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. По условиям настоящего Уполномоченный орган осуществляет субсидирование ставки купонного вознаграждения по облигациям, на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Целевое назначение ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма на дату заключения настоящего Договора___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Валюта ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ставка вознаграждения ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма вознаграждения ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z463" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Субсидирование производится за счет средств республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z464" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Субсидированию не подлежит ставка вознаграждения по облигациям, выкупленным эмитентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z465" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Субсидированию подлежит часть ставки вознаграждения по облигациям в размере __, при этом часть вознаграждения в размере ______ ежегодно возмещает Уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z459" w:id="395"/>
-[...15 lines deleted...]
-      Область, город _____________ "___" __________ 20__ год</w:t>
+    <w:bookmarkStart w:name="z466" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Начало срока субсидирования: ____________года. При этом, субсидирование осуществляется в течение _______ лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:p>
-[...15 lines deleted...]
-      _______________________ в лице ____________________, действующего</w:t>
+    <w:bookmarkStart w:name="z467" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган выплачивает субсидии после подписания настоящего Договора и предоставления эмитентом заявки на субсидирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:p>
-[...392 lines deleted...]
-    <w:bookmarkStart w:name="z468" w:id="404"/>
+    <w:bookmarkStart w:name="z468" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Эмитент осуществляет полную выплату суммы купонного вознаграждения лицам, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумах эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента) (далее – дата фиксации). Выплата вознаграждения осуществляется путем перевода денег (в тенге) на счета держателей облигации, зарегистрированных в реестре держателей облигации на дату фиксации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z469" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечисление средств, предусмотренных для субсидирования, осуществляется уполномоченным органом в соответствии с Правилами субсидирования ставки купонного вознаграждения по займам, получаемым субъектами естественных монополий, а также по государственным ценным бумагам, выпускаемым местными исполнительными органами в целях реализации Национального проекта "Модернизация энергетического и коммунального секторов", утвержденными согласно _______ (далее – Правила субсидирования ставки купонного вознаграждения), в течение 10 (десяти) рабочих дней путем перечисления средств на счет эмитента, при наличии бюджетных средств по субсидированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z470" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на выходной или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z471" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z472" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Права Уполномоченного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z473" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно направляет на контрольный счет наличности эмитента средства, предусмотренные для субсидирования ставки купонного вознаграждения, согласно условиям настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z474" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приостанавливает субсидирование при выявлении фактов нецелевого использования средств от размещения облигаций, по которым осуществляется субсидирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z475" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Обязанности Уполномоченного органа:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z469" w:id="405"/>
-[...15 lines deleted...]
-      8. Перечисление средств, предусмотренных для субсидирования, осуществляется уполномоченным органом в соответствии с Правилами субсидирования ставки купонного вознаграждения по займам, получаемым субъектами естественных монополий, а также по государственным ценным бумагам, выпускаемым местными исполнительными органами в целях реализации Национального проекта "Модернизация энергетического и коммунального секторов", утвержденными согласно _______ (далее – Правила субсидирования ставки купонного вознаграждения), в течение 10 (десяти) рабочих дней путем перечисления средств на счет эмитента, при наличии бюджетных средств по субсидированию.</w:t>
+    <w:bookmarkStart w:name="z476" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит проверки эмитента на предмет целевого использования средств. Требовать от эмитента документы и сведения, подтверждающие целевое использование средств от размещения облигаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z470" w:id="406"/>
-[...15 lines deleted...]
-      9. Стороны в рамках настоящего Договора согласились, что в случае, если день платежа приходится на выходной или праздничный день, платеж производится на следующий за ним рабочий день.</w:t>
+    <w:bookmarkStart w:name="z477" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивает и получает от центрального депозитария документы и информацию об эмитенте, а также о размещении облигаций, участвующих в рамках Правил субсидирования ставки купонного вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z471" w:id="407"/>
+    <w:bookmarkStart w:name="z478" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дополнительно запрашивает у эмитента необходимые сведения о результатах его деятельности в рамках реализации Правил субсидирования ставки купонного вознаграждения в течение срока действия настоящего Договора в целях формирования отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z479" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет контроль за соблюдением сроков исполнения обязательств эмитента, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения эмитентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z480" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Обязанности Эмитента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z481" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно и в полном объеме исполняет свои обязательства по Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z482" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременно перечисляет полную сумму купонного вознаграждения на счета лиц, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумаг эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z483" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставляет Уполномоченному органу по письменному запросу право проводить проверки целевого использования средств от размещения облигаций, соответствия условиям Правил субсидирования ставки купонного вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z484" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Право Эмитента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z485" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требовать от Уполномоченного органа выплаты субсидий в субсидируемой ставки купонного вознаграждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z486" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
-[...159 lines deleted...]
-      4) осуществляет контроль за соблюдением сроков исполнения обязательств эмитента, установленных настоящим Договором, предусмотренных для Сторон, и требовать их своевременного исполнения эмитентом.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Срок действия Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z480" w:id="416"/>
-[...15 lines deleted...]
-      12. Обязанности Эмитента:</w:t>
+    <w:bookmarkStart w:name="z487" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Настоящий Договор вступает в силу с даты его подписания Сторонами, и действует по ____________ 20___ года, а в части неисполненных обязательств – до их полного исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z481" w:id="417"/>
-[...15 lines deleted...]
-      1) своевременно и в полном объеме исполняет свои обязательства по Договору;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Ответственность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z482" w:id="418"/>
-[...15 lines deleted...]
-      2) своевременно перечисляет полную сумму купонного вознаграждения на счета лиц, которые обладают правом на его получение и зарегистрированы в системе реестров держателей ценных бумаг эмитента на начало последнего дня периода, за который осуществляется выплата вознаграждения (по времени в месте нахождения регистратора эмитента);</w:t>
+    <w:bookmarkStart w:name="z489" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Стороны по настоящему Договору несут ответственность за неисполнение и (или) ненадлежащее исполнение обязательств, вытекающих из настоящего Договора, в соответствии с настоящим Договором и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z483" w:id="419"/>
-[...15 lines deleted...]
-      3) предоставляет Уполномоченному органу по письменному запросу право проводить проверки целевого использования средств от размещения облигаций, соответствия условиям Правил субсидирования ставки купонного вознаграждения.</w:t>
+    <w:bookmarkStart w:name="z490" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z484" w:id="420"/>
-[...15 lines deleted...]
-      13. Право Эмитента:</w:t>
+    <w:bookmarkStart w:name="z491" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Стороны освобождаются от ответственности за неисполнение, либо ненадлежащее исполнение своих обязанностей по настоящему Договору, если невозможность исполнения оказалось вследствие непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельствах (стихийные явления, военные действия и тому подобное).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z485" w:id="421"/>
-[...15 lines deleted...]
-      требовать от Уполномоченного органа выплаты субсидий в субсидируемой ставки купонного вознаграждения.</w:t>
+    <w:bookmarkStart w:name="z492" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При наступлении непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств Сторона, для которой создалась невозможность исполнения ее обязательств по настоящему Договору, своевременно в течение 10 (десяти) рабочих дней с момента наступления извещает другую Сторону о таких обстоятельствах. При этом характер, период действия, факт наступления форс-мажорных обстоятельств подтверждаются соответствующими документами уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z486" w:id="422"/>
+    <w:bookmarkStart w:name="z493" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При отсутствии своевременного извещения, Сторона возмещает другой Стороне вред, причиненный не извещением или несвоевременным извещением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z494" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Наступление непреодолимой силы, то есть чрезвычайных и непредотвратимых обстоятельств вызывает увеличение срока исполнения настоящего Договора на период их действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z495" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Если такие обстоятельства продолжаются более 3 (трех) месяцев подряд, то любая из Сторон отказывается от дальнейшего исполнения обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z496" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Срок действия Договора</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="424"/>
+        <w:t xml:space="preserve"> Глава 6. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z497" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z498" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z499" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Ответственность</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="426"/>
+        <w:t xml:space="preserve"> Глава 7. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z500" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Настоящим Стороны соглашаются, что информация, касающаяся условий настоящего Договора, банковская тайна, а также финансовая, коммерческая и иная информация, полученная ими в ходе заключения и исполнения настоящим Договором, является конфиденциальной и не подлежит разглашению третьим лицам за исключением случаев, прямо предусмотренных в настоящем Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z501" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Передача конфиденциальной информации третьим лицам, опубликование или иное ее разглашение Стороной возможны в случаях, прямо предусмотренных настоящим Договором, а также гражданским и предпринимательским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z502" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Стороны принимают все необходимые меры, в том числе правового характера, для сохранения конфиденциальности наличия и условий настоящего Договора. Должностным лицам и работникам Сторон запрещается разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z503" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В случае разглашения либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Договора, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z504" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
-[...137 lines deleted...]
-      21. В случае какого-либо спора, возникшего в связи с исполнением настоящего Договора, любая из Сторон предпринимает усилия для урегулирования всех споров путем переговоров.</w:t>
+        <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z498" w:id="434"/>
-[...15 lines deleted...]
-      22. Если возникший спор не удается разрешить путем переговоров, данный спор и иные, относящиеся к нему вопросы, разрешаются и регулируются в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z505" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Подписанием настоящего Договора Стороны взаимно предоставляют согласия на раскрытие информации о реализации настоящего Договора с соблюдение требований законодательства Республики Казахстан в части соблюдения банковской, коммерческой и служебной тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z499" w:id="435"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Конфиденциальность</w:t>
+    <w:bookmarkStart w:name="z506" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В положения настоящего Договора вносятся изменения и (или) дополнения. Действительными и обязательными для Сторон признаются только те изменения и дополнения, которые составлены по согласию Сторон в письменной форме и подписаны уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z500" w:id="436"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z507" w:id="443"/>
+    <w:bookmarkStart w:name="z507" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Настоящий Договор составлен в 2 (двух) идентичных экземплярах на казахском и русском языках по 1 (одному) экземпляру на казахском и русском языках для каждой из Сторон, каждый из которых имеет равную юридическую силу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z508" w:id="444"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z508" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Во всем ином, не предусмотренном настоящим Договором, Стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z509" w:id="445"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z509" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Юридические адреса, банковские реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z510" w:id="446"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z510" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган Эмитент ______________________ _______________________ место печати место печати ____________________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="439"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36709,80 +37405,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ от "__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z512" w:id="447"/>
+    <w:bookmarkStart w:name="z512" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График платежей к договору субсидирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Идентификационный код: (уникальный 20-ти значный код в формате IBAN)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="440"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -38511,88 +39207,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z515" w:id="448"/>
+    <w:bookmarkStart w:name="z515" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предложение на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z516" w:id="449"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z516" w:id="442"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитент: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -38617,70 +39313,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z517" w:id="450"/>
+    <w:bookmarkStart w:name="z517" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения об эмитенте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39203,70 +39899,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z518" w:id="451"/>
+    <w:bookmarkStart w:name="z518" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация об облигационных займах, подлежащих субсидированию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -39769,324 +40465,324 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z519" w:id="452"/>
+    <w:bookmarkStart w:name="z519" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z520" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деятельность эмитента не находится в стадии изменения организационно-правовой формы, ликвидации или банкротства, а также деятельность не приостановлена в соответствии с действующим законодательством Республики Казахстан, за исключением случаев реструктуризации финансовой задолженности и ускоренной реабилитационной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z521" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) купонное вознаграждение по облигационному займу, указанному в предложении, не субсидируется по другим государственным и (или) бюджетным программам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z522" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z523" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия приказов выпуска облигаций на _____ листах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z524" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия свидетельства о государственной регистрации выпуска облигаций на ______ листах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z525" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия выписки из системы реестров держателей ценных бумаг на ______ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z526" w:id="452"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) и подпись руководителя эмитента</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z520" w:id="453"/>
-[...15 lines deleted...]
-      1) деятельность эмитента не находится в стадии изменения организационно-правовой формы, ликвидации или банкротства, а также деятельность не приостановлена в соответствии с действующим законодательством Республики Казахстан, за исключением случаев реструктуризации финансовой задолженности и ускоренной реабилитационной процедуры;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или лица, его замещающего____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи "___"_______ 20 __ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z521" w:id="454"/>
-[...15 lines deleted...]
-      2) купонное вознаграждение по облигационному займу, указанному в предложении, не субсидируется по другим государственным и (или) бюджетным программам.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z522" w:id="455"/>
-[...15 lines deleted...]
-      Приложение:</w:t>
+    <w:bookmarkStart w:name="z529" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** ISIN (НИН) – международный идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z523" w:id="456"/>
-[...15 lines deleted...]
-      копия приказов выпуска облигаций на _____ листах;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (национальный идентификационный номер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z524" w:id="457"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="463"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -40386,120 +41082,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по модернизации энергетического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и коммунального секторов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z533" w:id="464"/>
+    <w:bookmarkStart w:name="z533" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование уполномоченного органа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявка на субсидирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z534" w:id="465"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z534" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z535" w:id="466"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z535" w:id="459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим, эмитент __________________________ согласно Соглашению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "___" ___________ 20___ года № _______, просит выплатить субсидии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40624,55 +41320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>